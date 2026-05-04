--- v0 (2026-03-16)
+++ v1 (2026-05-04)
@@ -147,9575 +147,9843 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (72)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (74)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Evidence for the Solid-State Nitrite-Ligand Photoisomerization Mechanism in Nickel(II) Square-Planar Complexes</w:t>
+                <w:t xml:space="preserve">NO photoswitches: a single photoinduced linkage isomer in diamagnetic {MNO}8 complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krystyna A Deresz</w:t>
+                <w:t xml:space="preserve">Artem Mikhailov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artem Mikhailov</w:t>
+                <w:t xml:space="preserve">Axel Gansmüller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna Jankowska</w:t>
+                <w:t xml:space="preserve">Asma Hasil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Donà</w:t>
+                <w:t xml:space="preserve">Sébastien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bartolomeo Civalleri</w:t>
+                <w:t xml:space="preserve">Gennadiy Kostin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10 (43), pp.51940-51954. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 55 (12), pp.4821-4831. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsomega.5c08267⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D6DT00116E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05352008v1</w:t>
+                <w:t xml:space="preserve">hal-05557702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic structure of light-induced nitrosyl linkage isomers revealed by X-ray absorption spectroscopy at Ru L3,2-edges</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Optimization of the photoresponse in a molecular ferroelectric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Mikhailov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krystyna Deresz</w:t>
+                <w:t xml:space="preserve">Dorsaf Gheries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appolinaire Tchoutchoua Tiognou</w:t>
+                <w:t xml:space="preserve">Johan Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gennadiy Kostin</w:t>
+                <w:t xml:space="preserve">Abdelatif Doudouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benedikt Lassalle-Kaiser</w:t>
+                <w:t xml:space="preserve">Theo Woike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 325, pp.125053. </w:t>
+              <w:t xml:space="preserve">Journal of Inorganic and General Chemistry / Zeitschrift für anorganische und allgemeine Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.saa.2024.125053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/zaac.70120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04886189v1</w:t>
+                <w:t xml:space="preserve">hal-05605754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the photoswitching pathways and efficiency of NO isomerization in ethylenediamine ruthenium nitrosyl complexes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Experimental Evidence for the Solid-State Nitrite-Ligand Photoisomerization Mechanism in Nickel(II) Square-Planar Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krystyna A Deresz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Mikhailov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominik Schaniel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joanna Jankowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Donà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartolomeo Civalleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D5DT00549C⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (43), pp.51940-51954. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.5c08267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05085964v1</w:t>
+                <w:t xml:space="preserve">hal-05352008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local force constants and charges of the nitrosyl ligand in photoinduced NO linkage isomers in a prototypical ruthenium nitrosyl complex</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Electronic structure of light-induced nitrosyl linkage isomers revealed by X-ray absorption spectroscopy at Ru L3,2-edges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Mikhailov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Pillet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Krystyna Deresz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appolinaire Tchoutchoua Tiognou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gennadiy Kostin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedikt Lassalle-Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4cp01374c⟩</w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 325, pp.125053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.saa.2024.125053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04634458v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04886189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of photoswitching properties of analogous nickel(II) and palladium(II) nitrite complexes in the solid state</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Radosław Kamiński</w:t>
+                <w:t xml:space="preserve">Exploring the photoswitching pathways and efficiency of NO isomerization in ethylenediamine ruthenium nitrosyl complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Mikhailov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appolinaire Tchoutchoua Tiognou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patryk Borowski</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Anastasiya Brovko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennadiy Kostin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Schaniel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.4c00956⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D5DT00549C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04964842v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05085964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CW or Pulsed laser – That is the Question: Comparative Steady‐state Photocrystallographic Analysis of Metal Nitrosyl Linkage Isomers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Local force constants and charges of the nitrosyl ligand in photoinduced NO linkage isomers in a prototypical ruthenium nitrosyl complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Mikhailov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Gansmüller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Konieczny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennadiy Kostin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhotoChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cptc.202300149⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (21), pp.15255-15267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4cp01374c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04568693v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porous oligomeric materials synthesised using a new, highly active precatalyst based on ruthenium( iii ) and 2-phenylpyridine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative analysis of photoswitching properties of analogous nickel(II) and palladium(II) nitrite complexes in the solid state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katarzyna Jarzembska</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Kacper Paszczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krystyna Deresz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radosław Kamiński</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Krystyna Deresz</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patryk Borowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Schaniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3DT04091G⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (24), pp.10152-10170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.4c00956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04568699v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04964842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale investigation on the formation path of the apatite phase in bioactive glasses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Porous oligomeric materials synthesised using a new, highly active precatalyst based on ruthenium( iii ) and 2-phenylpyridine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lea Abou Samra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominik Schaniel</w:t>
+                <w:t xml:space="preserve">Kacper Pobłocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samantha Soule</w:t>
+                <w:t xml:space="preserve">Katarzyna Jarzembska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radosław Kamiński</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Carteret</w:t>
+                <w:t xml:space="preserve">Joanna Drzeżdżon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krystyna Deresz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 639, pp.123095. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 53 (9), pp.4194-4203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2024.123095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D3DT04091G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04634451v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N, O and F K-edges XAS and DFT combination for the exploration of linkage isomers of coordinated nitric oxide in a ruthenium nitrosyl complex</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">CW or Pulsed laser – That is the Question: Comparative Steady‐state Photocrystallographic Analysis of Metal Nitrosyl Linkage Isomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Hasil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Konieczny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Mikhailov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Schaniel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electron Spectroscopy and Related Phenomena</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elspec.2023.147342⟩</w:t>
+              <w:t xml:space="preserve">ChemPhotoChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cptc.202300149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04146458v1</w:t>
+                <w:t xml:space="preserve">hal-04568693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Cis – Trans Isomerism on Crystal Packing and Photo-Activity of a Cobalt(III) Room-Temperature Photoswitch</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Multiscale investigation on the formation path of the apatite phase in bioactive glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Ghneim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Abou Samra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Schaniel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Soule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Carteret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.3c00544⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 639, pp.123095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2024.123095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04183776v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural insights into the interactions of glutathione transferases with a nitric oxide carrier and sodium nitroprusside</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">N, O and F K-edges XAS and DFT combination for the exploration of linkage isomers of coordinated nitric oxide in a ruthenium nitrosyl complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Mikhailov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatyana Asanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Schwartz</w:t>
+                <w:t xml:space="preserve">Igor Asanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Perrot</w:t>
+                <w:t xml:space="preserve">Igor Píš</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Beurton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Morel-Rouhier</w:t>
+                <w:t xml:space="preserve">Elena Magnano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2023.01.099⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electron Spectroscopy and Related Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 266, pp.147342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elspec.2023.147342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03985658v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04146458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photogeneration of Several Linkage Isomers and Investigation of Forward and Backward Nitro-Nitrito Isomerization Processes in a Palladium Complex</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of Cis – Trans Isomerism on Crystal Packing and Photo-Activity of a Cobalt(III) Room-Temperature Photoswitch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patryk Borowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Jarzembska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radosław Kamiński</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Durka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Schaniel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c00028⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (8), pp.5986-5997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.3c00544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04067273v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04183776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of hydroxide to fluoride substitution in the &amp;lt;i&amp;gt;trans&amp;lt;/i&amp;gt;-position to NO on the photochemistry of ruthenium nitrosyl complexes in the solid state and in solution</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominik Schaniel</w:t>
+                <w:t xml:space="preserve">Photogeneration of Several Linkage Isomers and Investigation of Forward and Backward Nitro-Nitrito Isomerization Processes in a Palladium Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Mikhailov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Konieczny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gladysheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Plyusnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3NJ02696E⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (14), pp.5531-5542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c00028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04187656v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04067273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bismuth and antimony halometalates containing photoswitchable ruthenium nitrosyl complexes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gennadiy Kostin</w:t>
+                <w:t xml:space="preserve">Structural insights into the interactions of glutathione transferases with a nitric oxide carrier and sodium nitroprusside</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Beurton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Zannini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Morel-Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2DT03497B⟩</w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 649, pp.79-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2023.01.099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03960413v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03985658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interrelations between Linkage Isomers of an Efficient Square‐planar Nickel(II) Nitrite Photoswitch in the Solid State</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The influence of hydroxide to fluoride substitution in the &amp;lt;i&amp;gt;trans&amp;lt;/i&amp;gt;-position to NO on the photochemistry of ruthenium nitrosyl complexes in the solid state and in solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem A. Mikhailov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiya O. Brovko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataliya V. Kuratieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinga Potempa</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Adam Krówczyński</w:t>
+                <w:t xml:space="preserve">Ilia V. Eltsov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Schaniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202302629⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 47 (33), pp.15506-15513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3NJ02696E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04568705v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An optically reversible room-temperature solid-state cobalt( iii ) photoswitch based on nitro-to-nitrito linkage isomerism</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Radosław Kamiński</w:t>
+                <w:t xml:space="preserve">Bismuth and antimony halometalates containing photoswitchable ruthenium nitrosyl complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Mikhailov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikita Korobeynikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylwia Kutniewska</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dominik Schaniel</w:t>
+                <w:t xml:space="preserve">Andrey Usoltsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Adonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennadiy Kostin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2CC05134F⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 52 (4), pp.919-927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2DT03497B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03897610v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03960413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-State Photo-NMR Study on Light-Induced Nitrosyl Linkage Isomers Uncovers Their Structural, Electronic, and Diamagnetic Nature</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interrelations between Linkage Isomers of an Efficient Square‐planar Nickel(II) Nitrite Photoswitch in the Solid State</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Palin</w:t>
+                <w:t xml:space="preserve">Kinga Potempa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krystyna Deresz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Jankowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Jarzembska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Krówczyński</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.1c05564⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (72), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202302629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03752697v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X‐ray Absorption Spectroscopy for the Characterization of Photoinduced Linkage Isomers in Single Crystals: Experimental Setup and XANES Results**</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Duclair Tchana Kamgne</w:t>
+                <w:t xml:space="preserve">An optically reversible room-temperature solid-state cobalt( iii ) photoswitch based on nitro-to-nitrito linkage isomerism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krystyna Deresz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radosław Kamiński</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridinette Thiodjio Sendja</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Giuliana Aquilanti</w:t>
+                <w:t xml:space="preserve">Sylwia Kutniewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Krówczyński</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Schaniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhotoChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cptc.202200221⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58 (97), pp.13439-13442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2CC05134F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03905865v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03897610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of the trans-ligand to NO on the thermal stability of the photoinduced side-bond coordinated linkage isomer</w:t>
+                <w:t xml:space="preserve">Solid-State Photo-NMR Study on Light-Induced Nitrosyl Linkage Isomers Uncovers Their Structural, Electronic, and Diamagnetic Nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Axel Gansmüller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Artem Mikhailov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gennadiy Kostin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jésus Raya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Palin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2NJ01388F⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 94 (10), pp.4474-4483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.1c05564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03826183v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ruthenium nitrosyl moiety in clusters: Trinuclear linear μ-hydroxido magnesium(II)-diruthenium(II), $μ_3$-oxido trinuclear diiron(III)–ruthenium(II), and tetranuclear $μ_4$-oxido trigallium(III)-ruthenium(II) complexes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">X‐ray Absorption Spectroscopy for the Characterization of Photoinduced Linkage Isomers in Single Crystals: Experimental Setup and XANES Results**</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duclair Tchana Kamgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iryna Stepanenko</w:t>
+                <w:t xml:space="preserve">Bridinette Thiodjio Sendja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavlo Pavlomizetskyi</w:t>
+                <w:t xml:space="preserve">Danilo Oliveira de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Woike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ewelina Orlowska</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michal Zalibera</w:t>
+                <w:t xml:space="preserve">Giuliana Aquilanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c03011⟩</w:t>
+              <w:t xml:space="preserve">ChemPhotoChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cptc.202200221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533133v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03905865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Photoswitchable Properties of Two Nitro Nickel(II) Complexes with ( N , N , O )-Donor Ligands and Their Copper(II) Analogues</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The influence of the trans-ligand to NO on the thermal stability of the photoinduced side-bond coordinated linkage isomer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Mikhailov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennadiy Kostin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Schaniel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c00526⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 46 (26), pp.12641-12650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2NJ01388F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03826181v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruthenium-nitrosyl complexes as NO-releasing molecules, potential anticancer drugs, and photoswitches based on linkage isomerism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">The ruthenium nitrosyl moiety in clusters: Trinuclear linear μ-hydroxido magnesium(II)-diruthenium(II), $μ_3$-oxido trinuclear diiron(III)–ruthenium(II), and tetranuclear $μ_4$-oxido trigallium(III)-ruthenium(II) complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iryna Stepanenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavlo Pavlomizetskyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewelina Orlowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukáš Bučinský</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Zalibera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2DT00290F⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (2), pp.950-967. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c03011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03826184v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pas de Deux of an NO Couple: Synchronous Photoswitching from a Double‐Linear to a Double‐Bent Ru(NO) 2 Core under Nitrosyl Charge Conservation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Wenger</w:t>
+                <w:t xml:space="preserve">Exploring Photoswitchable Properties of Two Nitro Nickel(II) Complexes with ( N , N , O )-Donor Ligands and Their Copper(II) Analogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Jarzembska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patryk Borowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylwia Kutniewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radosław Kamiński</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Krówczyński</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202210671⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (17), pp.6624-6640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c00526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03826185v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrosyl linkage photoisomerization in heteroleptic fluoride ruthenium complexes derived from labile nitrate precursors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pas de Deux of an NO Couple: Synchronous Photoswitching from a Double‐Linear to a Double‐Bent Ru(NO) 2 Core under Nitrosyl Charge Conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Hasil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Schröder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artem A Mikhailov</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emmanuel Wenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1NJ01038G⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (42), pp.e202210671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202210671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03401192v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental XAS and ab initio approach to describe the electronic and local structure of sodium nitroprussiate single crystals</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Ruthenium-nitrosyl complexes as NO-releasing molecules, potential anticancer drugs, and photoswitches based on linkage isomerism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iryna Stepanenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Zalibera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Schaniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Giuliana Aquilanti</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Telser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Arion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2021.131119⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 51 (14), pp.5367-5393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2DT00290F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03401215v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoinduced linkage isomers in a model ruthenium nitrosyl complex: Identification and assignment of vibrational modes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Nitrosyl linkage photoisomerization in heteroleptic fluoride ruthenium complexes derived from labile nitrate precursors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem A Mikhailov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladislav Yu. Komarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis P Pishchur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Schaniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gennadiy A Kostin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.saa.2021.120217⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 45 (18), pp.8192-8202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1NJ01038G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03405097v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03401192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution and solid-state light-induced transformations in heterometallic vanadium-ruthenium nitrosyl complex</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An experimental XAS and ab initio approach to describe the electronic and local structure of sodium nitroprussiate single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duclair Tchana Kamgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bridinette Thiodjio Sendja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo Oliveira de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Schaniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuliana Aquilanti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 407, pp.113044. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1245, pp.131119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2020.113044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2021.131119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03081246v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03401215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and comparative study of water confined in a mesoporous bioglass by X-ray total scattering</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photoinduced linkage isomers in a model ruthenium nitrosyl complex: Identification and assignment of vibrational modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem A Mikhailov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Woike</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Gansmüller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Schaniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennadiy A Kostin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics and Chemistry of Liquids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00319104.2020.1757094⟩</w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 263, pp.120217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.saa.2021.120217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02886576v1</w:t>
+                <w:t xml:space="preserve">hal-03405097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi‐stimuli Photo and Redox‐active Nanostructured Mesoporous Silica Films on Transparent Electrodes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominik Schaniel</w:t>
+                <w:t xml:space="preserve">Solution and solid-state light-induced transformations in heterometallic vanadium-ruthenium nitrosyl complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iakov S Fomenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem A Mikhailov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasily Vorobyev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia V Kuratieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennadiy A Kostin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.202100608⟩</w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 407, pp.113044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2020.113044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03534155v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03081246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking the Light-Induced Isomerization Processes and the Photostability of Spiropyrans embedded in the Pores of Crystalline Nanoporous MOFs via IR Spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural and comparative study of water confined in a mesoporous bioglass by X-ray total scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rjiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jelassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Letaief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heidi Schwartz</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Lucas-Girot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0PP00267D⟩</w:t>
+              <w:t xml:space="preserve">Physics and Chemistry of Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 59 (4), pp.564-574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00319104.2020.1757094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02981044v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02886576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non‐covalent Immobilization of Iron‐triazole (Fe(Htrz) 3 ) Molecular Mediator in Mesoporous Silica Films for the Electrochemical Detection of Hydrogen Peroxide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Multi‐stimuli Photo and Redox‐active Nanostructured Mesoporous Silica Films on Transparent Electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Ahoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neus Vilà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Carteret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Schaniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electroanalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 32 (4), pp.690-697. </w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (23), pp.2464-2477. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/elan.201900444⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cphc.202100608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02981470v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03534155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, structural investigation and NLO properties of three 1,2,4-triazole Schiff bases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non‐covalent Immobilization of Iron‐triazole (Fe(Htrz) 3 ) Molecular Mediator in Mesoporous Silica Films for the Electrochemical Detection of Hydrogen Peroxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Ahoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neus Vilà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Schaniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soumeya Maza</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Walcarius</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2020.128492⟩</w:t>
+              <w:t xml:space="preserve">Electroanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (4), pp.690-697. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/elan.201900444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02974975v1</w:t>
+                <w:t xml:space="preserve">hal-02981470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray scattering study of water confined in bioactive glasses: experimental and simulated pair distribution function</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis, structural investigation and NLO properties of three 1,2,4-triazole Schiff bases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumeya Maza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Kijatkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Khoder</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Zakaria Bouhidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Schaniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S2053273320007834⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1219, pp.128492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2020.128492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04445615v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for a soft-phonon-mode-driven Peierls-type distortion in Sc 3 CoC 4</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tracking the Light-Induced Isomerization Processes and the Photostability of Spiropyrans embedded in the Pores of Crystalline Nanoporous MOFs via IR Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Schaniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Langmann</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Uwe Ruschewitz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.094109⟩</w:t>
+              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 (10), pp.1433-1441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0PP00267D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02960331v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02981044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Photoactive Spirooxazine Based Switch@MOF Composite Materials</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">X-ray scattering study of water confined in bioactive glasses: experimental and simulated pair distribution function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Khoder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Schaniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Eulmi Bendeif</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhotoChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cptc.201900193⟩</w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 76 (5), pp.589-599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S2053273320007834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947411v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04445615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocrystallographic and spectroscopic studies of a model (N,N,O)-donor square-planar nickel(II) nitro complex: in search of high-conversion and stable photoswitchable materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Pillet</w:t>
+                <w:t xml:space="preserve">Evidence for a soft-phonon-mode-driven Peierls-type distortion in Sc 3 CoC 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Langmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christof Haas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Wenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Schaniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Scherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Union of Crystallography journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S205225252001307X⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.094109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03081497v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02960331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of counterion on the metastable state properties of nitrosyl ruthenium complexes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vladislav Yu. Komarov</w:t>
+                <w:t xml:space="preserve">Novel Photoactive Spirooxazine Based Switch@MOF Composite Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi A Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleksandr S Sukhikh</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Melanie Werker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Tobeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronja Christoffels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Schaniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0NJ04436A⟩</w:t>
+              <w:t xml:space="preserve">ChemPhotoChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cptc.201900193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02981047v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear optical organic–inorganic crystals: synthesis, structural analysis and verification of harmonic generation in tri-( o -chloroanilinium nitrate)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Photocrystallographic and spectroscopic studies of a model (N,N,O)-donor square-planar nickel(II) nitro complex: in search of high-conversion and stable photoswitchable materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylwia Kutniewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Krówczyński</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radosław Kamiński</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Jarzembska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominik Schaniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 75 (1), pp.107-114. </w:t>
+              <w:t xml:space="preserve">International Union of Crystallography journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (6), pp.1188-1198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S2053273318014122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S205225252001307X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02319758v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03081497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room‐Temperature Photogeneration of Nitrosyl Linkage Isomers in Ruthenium Nitrosyl Complexes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">The impact of counterion on the metastable state properties of nitrosyl ruthenium complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem A Mikhailov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladislav Yu. Komarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandr S Sukhikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis P Pishchur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Schaniel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201901205⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 44 (41), pp.18014-18024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0NJ04436A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02319723v1</w:t>
+                <w:t xml:space="preserve">hal-02981047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal‐Organic Frameworks as Hosts for Fluorinated Azobenzenes: A Path towards Quantitative Photoswitching with Visible Light</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Room‐Temperature Photogeneration of Nitrosyl Linkage Isomers in Ruthenium Nitrosyl Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Mikhailov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Wenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennadiy A Kostin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Schaniel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Uwe Ruschewitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 25 (14), pp.3606-3616. </w:t>
+              <w:t xml:space="preserve">, 2019, 25 (31), pp.7569-7574. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201805391⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201901205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02101412v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02319723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining photoinduced linkage isomerism and nonlinear optical properties in ruthenium nitrosyl complexes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nonlinear optical organic–inorganic crystals: synthesis, structural analysis and verification of harmonic generation in tri-( o -chloroanilinium nitrate)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vedran Vuković</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">Hamza Athmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Kijatkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirco Imlau</w:t>
+                <w:t xml:space="preserve">Rim Benali-Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Schaniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 75 (6), pp.1152-1163. </w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 75 (1), pp.107-114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S205252061901357X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S2053273318014122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02386531v1</w:t>
+                <w:t xml:space="preserve">hal-02319758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for a photoinduced isonitrosyl isomer in ruthenium dinitrosyl compounds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Metal‐Organic Frameworks as Hosts for Fluorinated Azobenzenes: A Path towards Quantitative Photoswitching with Visible Light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Werker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Schaniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uwe Ruschewitz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9CE01119F⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (14), pp.3606-3616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201805391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02382478v1</w:t>
+                <w:t xml:space="preserve">hal-02101412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination Polymers as Template for Mesoporous Silica Films: A Novel Composite Material Fe(Htrz) 3 @SiO 2 with Remarkable Electrochemical Properties</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Evidence for a photoinduced isonitrosyl isomer in ruthenium dinitrosyl compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Schaniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Casaretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Eulmi Bendeif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Woike</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Gallien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.9b01879⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (38), pp.5804-5810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9CE01119F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324674v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02382478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">{FeNO} 7 -Type Halogenido Nitrosyl Ferrates: Syntheses, Bonding, and Photoinduced Linkage Isomerism</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Coordination Polymers as Template for Mesoporous Silica Films: A Novel Composite Material Fe(Htrz) 3 @SiO 2 with Remarkable Electrochemical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Ahoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neus Vilà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Schaniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Walcarius</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201804565⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (15), pp.5796-5807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.9b01879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02101395v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NO Releasing and Anticancer Properties of Octahedral Ruthenium–Nitrosyl Complexes with Equatorial 1 H -Indazole Ligands</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Peter Rapta</w:t>
+                <w:t xml:space="preserve">Combining photoinduced linkage isomerism and nonlinear optical properties in ruthenium nitrosyl complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Mikhailov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vedran Vuković</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Kijatkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Wenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirco Imlau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b01341⟩</w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 75 (6), pp.1152-1163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S205252061901357X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01898699v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02386531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging Structural and Dynamical Models of a Confined Sodium Nitroprusside Complex</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">{FeNO} 7 -Type Halogenido Nitrosyl Ferrates: Syntheses, Bonding, and Photoinduced Linkage Isomerism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Areenan In-Iam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Wilfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Schaniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Woike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b05655⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (5), pp.1304-1325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201804565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01898701v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02101395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelength-selective photoisomerisation of nitric oxide and nitrite in a rhodium complex</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">NO Releasing and Anticancer Properties of Octahedral Ruthenium–Nitrosyl Complexes with Equatorial 1 H -Indazole Ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewelina Orlowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Babak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orsolya Dömötör</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Enyedy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Rapta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8CE01345D⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (17), pp.10702 - 10717. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b01341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926697v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution-Like Behavior of Photoswitchable Spiropyrans Embedded in Metal–Organic Frameworks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Bridging Structural and Dynamical Models of a Confined Sodium Nitroprusside Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Deligey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelatif Doudouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Marande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Schaniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b01908⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (38), pp.21883 - 21890. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b05655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01898680v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-house time-resolved photocrystallography on the millisecond timescale using a gated X-ray hybrid pixel area detector</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wavelength-selective photoisomerisation of nitric oxide and nitrite in a rhodium complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Schaniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.-E. Bendeif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Woike</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.-C. Böttcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S2052520617009234⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (44), pp.7100 - 7108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8CE01345D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709681v2</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of multifunctional β-NaEuF4/NaGdF4 core–shell nanoparticles with narrow size distribution</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solution-Like Behavior of Photoswitchable Spiropyrans Embedded in Metal–Organic Frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selina Olthof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Schaniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Meerholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uwe Ruschewitz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5NR06915G⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (21), pp.13100 - 13110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b01908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531876v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural analysis and IR-spectroscopy of a new anilinium hydrogenselenite hybrid compound: A subtle structural phase transition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Pillet</w:t>
+                <w:t xml:space="preserve">In-house time-resolved photocrystallography on the millisecond timescale using a gated X-ray hybrid pixel area detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Casaretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Schaniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Alle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Wenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Parois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ica.2016.02.047⟩</w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 73 (4), pp.696 - 707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S2052520617009234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01532136v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709681v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo-induced linkage NO isomers in the dinitrosyl complex [Ru(NO)(2)(PCy3)(2)Cl](BF4) identified by photocrystallography and IR-spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominik Schaniel</w:t>
+                <w:t xml:space="preserve">Characterization of multifunctional β-NaEuF4/NaGdF4 core–shell nanoparticles with narrow size distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilli Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorben Rinkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Voss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Chrobak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann P. Klare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6ce00735j⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8, pp.2832-2843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5NR06915G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533283v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of CCD, CMOS and Hybrid Pixel x-ray detectors: detection principle and data quality</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Wenger</w:t>
+                <w:t xml:space="preserve">Structural analysis and IR-spectroscopy of a new anilinium hydrogenselenite hybrid compound: A subtle structural phase transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radhwane Takouachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Benali-Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Eulmi Bendeif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Dahaoui</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nourredine Benali-Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Scripta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0031-8949/91/6/063001⟩</w:t>
+              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 446, pp.6-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ica.2016.02.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01532138v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01532136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reaction of [RuNO(NO 2 ) 4 OH] 2- with Sulfamic Acid as a Pathway to Mixed Nitro Pyridine Ruthenium Nitrosyl Complexes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Photo-induced linkage NO isomers in the dinitrosyl complex [Ru(NO)(2)(PCy3)(2)Cl](BF4) identified by photocrystallography and IR-spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Casaretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Eulmi Bendeif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Schaniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201600477⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (38), pp.7260-7268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6ce00735j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01898694v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocrystallography and IR spectroscopy of light-induced linkage NO isomers in [RuBr(NO)(2)(PCyp(3))(2)]BF4</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Comparison of CCD, CMOS and Hybrid Pixel x-ray detectors: detection principle and data quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Alle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Wenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dahaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Schaniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S2052520615018132⟩</w:t>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 91 (6), pp.063001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-8949/91/6/063001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01521795v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01532138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocrystallographic, Spectroscopic, and Calorimetric Analysis of Light-Induced Linkage NO Isomers in [RuNO(NO2)(2)(pyridine)(2)OH]</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Boris A. Kolesov</w:t>
+                <w:t xml:space="preserve">Reaction of [RuNO(NO 2 ) 4 OH] 2- with Sulfamic Acid as a Pathway to Mixed Nitro Pyridine Ruthenium Nitrosyl Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennadiy Kostin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Mikhailov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataliya Kuratieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Tkachev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Schaniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 29, pp.4905-4913. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201500702⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 2016 (25), pp.4045 - 4053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201600477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01521799v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure determination of molecular nanocomposites by combining pair distribution function analysis and solid-state NMR</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Th. Woike</w:t>
+                <w:t xml:space="preserve">Photocrystallography and IR spectroscopy of light-induced linkage NO isomers in [RuBr(NO)(2)(PCyp(3))(2)]BF4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Casaretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Eulmi Bendeif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Schaniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna K. E. Gallien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4RA11470A⟩</w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 71 (6, SI), pp.788-797. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S2052520615018132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01122927v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple light-induced NO linkage isomers in the dinitrosyl complex [RuCl(NO)(2)(PPh3)(2)]BF4 nravelled by photocrystallographic and IR analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anna K. E. Gallien</w:t>
+                <w:t xml:space="preserve">Structure determination of molecular nanocomposites by combining pair distribution function analysis and solid-state NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.E. Bendeif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gansmuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.-Y. Hsieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th. Woike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Union of Crystallography journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S2052252514023598⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.8895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4RA11470A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01521900v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The first photochromic bimetallic assemblies based on Mn(III) and Mn(II) Schiff-base (salpn, dapsc) complexes and pentacyanonitrosylferrate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photocrystallographic, Spectroscopic, and Calorimetric Analysis of Light-Induced Linkage NO Isomers in [RuNO(NO2)(2)(pyridine)(2)OH]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennadiy A. Kostin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander O. Borodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem A. Mikhailov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia V. Kuratieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vyacheslav A. Kopotkov</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sergey M. Aldoshin</w:t>
+                <w:t xml:space="preserve">Boris A. Kolesov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5ce00354g⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29, pp.4905-4913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201500702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01521899v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XPAD X-ray hybrid pixel detector for charge density quality diffracted intensities on laboratory equipment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cyril Palin</w:t>
+                <w:t xml:space="preserve">Multiple light-induced NO linkage isomers in the dinitrosyl complex [RuCl(NO)(2)(PPh3)(2)]BF4 nravelled by photocrystallographic and IR analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Casaretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Eulmi Bendeif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Schaniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna K. E. Gallien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science [1968-2013]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S2052520614017338⟩</w:t>
+              <w:t xml:space="preserve">International Union of Crystallography journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (1), pp.35-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S2052252514023598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01521315v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NO-binding in {Ru(NO) 2 } 8 -type [Ru(NO) 2 (PR 3 ) 2 X]BF 4 compounds</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Theo Woike</w:t>
+                <w:t xml:space="preserve">The first photochromic bimetallic assemblies based on Mn(III) and Mn(II) Schiff-base (salpn, dapsc) complexes and pentacyanonitrosylferrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vyacheslav A. Kopotkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina D. Sasnovskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis V. Korchagin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman B. Morgunov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Klüfers</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sergey M. Aldoshin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 43 (35), pp.13278 - 13292. </w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (20), pp.3866-3876. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C4DT01506A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c5ce00354g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926711v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room temperature bistability with wide thermal hysteresis in a spin crossover silica nanocomposite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">XPAD X-ray hybrid pixel detector for charge density quality diffracted intensities on laboratory equipment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Wenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Durand</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Bouazaoui</w:t>
+                <w:t xml:space="preserve">Slimane Dahaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Alle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Parois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Palin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3tc00546a⟩</w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science [1968-2013]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 70 (5), pp.783-791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S2052520614017338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00880310v1</w:t>
+                <w:t xml:space="preserve">hal-01521315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural reinvestigation of the photoluminescent complex [NdCl2(H2O)(6)]Cl</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">NO-binding in {Ru(NO) 2 } 8 -type [Ru(NO) 2 (PR 3 ) 2 X]BF 4 compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Gallien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Schaniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Woike</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Klüfers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section C : Crystal Structure Communications [1968-2013]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S0108270113021367⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 43 (35), pp.13278 - 13292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4DT01506A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01520996v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal–Organic Frameworks as Hosts for Photochromic Guest Molecules</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Room temperature bistability with wide thermal hysteresis in a spin crossover silica nanocomposite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Eulmi Bendeif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Carteret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bouazaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic302856b⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1, pp.1933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3tc00546a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01521953v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00880310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and dynamics of guest molecules confined in a mesoporous silica matrix: Complementary NMR and PDF characterisation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metal–Organic Frameworks as Hosts for Photochromic Guest Molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Emerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lepski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Schaniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Ruschewitz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3ra45347b⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (5), pp.2744 - 2749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic302856b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01520989v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of metastable linkage NO isomers in Na2[Fe(CN)5NO]·2H2O incorporated in mesopores of silica xerogels</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
+                <w:t xml:space="preserve">Structural reinvestigation of the photoluminescent complex [NdCl2(H2O)(6)]Cl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kuan-Ying Hsieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Eulmi Bendeif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Pillet</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelatif Doudouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Schaniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2cp23607a⟩</w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section C : Crystal Structure Communications [1968-2013]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 69 (9, SI), pp.1002+. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S0108270113021367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04398349v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Influence on the Photochromic Response of a Series of Ruthenium Mononitrosyl Complexes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Structure and dynamics of guest molecules confined in a mesoporous silica matrix: Complementary NMR and PDF characterisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuan-Ying Hsieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Eulmi Bendeif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Gansmuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Woike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic202702r⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (48), pp.26132-26141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3ra45347b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02909563v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the mechanism of NO ligand photoisomerism by time-resolved infrared spectroscopy</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Properties of metastable linkage NO isomers in Na2[Fe(CN)5NO]·2H2O incorporated in mesopores of silica xerogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Tahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Lepski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuan-Ying Hsieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Eulmi Bendeif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.CPLETT.2012.09.071⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (11), pp.3775-3781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2cp23607a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00772561v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04398349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Ru(py)4Cl(NO)](PF6)2.0.5H2O: a model system for structural determination and ab initio calculations of photo-induced linkage NO isomers.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId305" w:history="1">
+                <w:t xml:space="preserve">Structural Influence on the Photochromic Response of a Series of Ruthenium Mononitrosyl Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cormary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Loic Toupet</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Ladeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kane Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal G. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Woike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science [1968-2013]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S0108768109027207⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (14), pp.7492-7501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic202702r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00665657v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02909563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulated structure of potassium sodium strontium barium niobates (KNSBN): harmonic solution</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">T. Woike</w:t>
+                <w:t xml:space="preserve">Unraveling the mechanism of NO ligand photoisomerism by time-resolved infrared spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Gallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Nicoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Woike</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Schaniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Freysz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science [1968-2013]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S0108768106001510⟩</w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 552, pp.64-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.CPLETT.2012.09.071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00204632v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00772561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bifunctional materials based on the photochromic cation [RuNO(NH3)5]3+ with paramagnetic metal complex anions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sergei M. Aldoshin</w:t>
+                <w:t xml:space="preserve">[Ru(py)4Cl(NO)](PF6)2.0.5H2O: a model system for structural determination and ab initio calculations of photo-induced linkage NO isomers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Cormary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Malfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Valade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.200600271⟩</w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science [1968-2013]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 65 (Pt 5), pp.612-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S0108768109027207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00110630v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00665657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Modulated structure of potassium sodium strontium barium niobates (KNSBN): harmonic solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Surmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fertey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Schaniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Woike</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science [1968-2013]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 62, pp.228-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S0108768106001510⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00204632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bifunctional materials based on the photochromic cation [RuNO(NH3)5]3+ with paramagnetic metal complex anions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyudmila A. Kushch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyudmila S. Kurochkina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduard B. Yagubskii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennadii V. Shilov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei M. Aldoshin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, n° 20, p. 4074-4085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.200600271⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00110630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Light-Induced Metastable States in Oxalatenitrosylruthenium(II) and Terpyridinenitrosylruthenium(II) Complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmut Schmalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giancarlo Francese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Stoeckli-Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirco Imlau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 43 (11), pp.3500-3506. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ic0350178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02301503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9725,708 +9993,708 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photocrystallography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Schaniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sagamore XX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUCr Commission on Quantum Crystallography, Nov 2024, Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04889229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ monitoring of structure and optical properties of molecular photoswitches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Schaniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Hasil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Mikhailov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Konieczny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th European Crystallography Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Padova, Italy. pp.e367-e367, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1107/S2053273324096323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04889058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photocrystallography of switchable palladium and rhodium nitro complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Mikhailov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Basite Adagolodjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Aleksander Konieczny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Schaniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l’AFC 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française de cristallographie, Jul 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04890306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linkage isomerism in a photoswitchable palladium nitro complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Mikhailov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Aleksander Konieczny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Schaniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Franco-German Young Crystallographers Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04890340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between covalent and soft immobilization strategies to introduce metal coordination complexes in vertically oriented silica thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neus Vilà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Ahoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Schaniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Walcarius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ElecNano 10, Electrochemistry in Nanoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04728458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of the ultrafast vibrational kinetic during formation of photo-induced linkage isomers in Na 2 [Fe(CN) 5 NO] . 2H 2 O single crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Galle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Nicoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Woike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Schaniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Freysz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIth International Conference on Ultrafast Phenomena </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Lausanne, Switzerland. pp.05005, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/20134105005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10436,410 +10704,410 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative photocrystallographic study using CW and pulsed laser irradiation on a photo-switchable ruthenium nitrosyl complex</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Photocrystallographic studies on linkage isomers using an ensemble of complementary methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Schaniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Mikhailov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kostin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Woike</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Gansmuller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd European Crystallography Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2022, Versailles, France. 78 (a2), pp.e488-e488, 2022, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Aug 2022, Versailles, France. 78 (a2), pp.e762-e762, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04889147v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04889096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocrystallographic studies on linkage isomers using an ensemble of complementary methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Comparative photocrystallographic study using CW and pulsed laser irradiation on a photo-switchable ruthenium nitrosyl complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Hasil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Aleksander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Wenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Schaniel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Axel Gansmuller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd European Crystallography Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2022, Versailles, France. 78 (a2), pp.e762-e762, 2022</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Aug 2022, Versailles, France. 78 (a2), pp.e488-e488, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S2053273322092609⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04889096v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04889147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures on Different Time Scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Woike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Schaniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Gruyter, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/9783110433920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03574237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId361"/>
+      <w:footerReference w:type="default" r:id="rId367"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10907,51 +11175,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="75DF7164"/>
+    <w:nsid w:val="8AB0CAD8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11138,51 +11406,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominik-schaniel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2440-9540" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/174097867" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05352008v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystyna A Deresz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Mikhailov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jankowska" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Don&#224;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolomeo Civalleri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c08267" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886189v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystyna Deresz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appolinaire Tchoutchoua Tiognou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennadiy Kostin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Lassalle-Kaiser" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2024.125053" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05085964v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiya Brovko" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Schaniel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5DT00549C" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634458v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gansm&#252;ller" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Konieczny" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pillet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp01374c" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964842v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacper Paszczyk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rados&#322;aw Kami&#324;ski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patryk Borowski" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.4c00956" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04568693v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Hasil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.202300149" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04568699v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacper Pob&#322;ocki" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Jarzembska" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Drze&#380;d&#380;on" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3DT04091G" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634451v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Ghneim" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Abou Samra" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Soule" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carteret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2024.123095" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04146458v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Asanova" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Asanov" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor P&#237;&#353;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Magnano" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elspec.2023.147342" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04183776v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Durka" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.3c00544" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985658v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schwartz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Beurton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Zannini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Morel-Rouhier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2023.01.099" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04067273v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gladysheva" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Plyusnin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c00028" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04187656v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem A. Mikhailov" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiya O. Brovko" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya V. Kuratieva" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia V. Eltsov" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NJ02696E" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03960413v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Korobeynikov" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Usoltsev" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Adonin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2DT03497B" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04568705v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Potempa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Kr&#243;wczy&#324;ski" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202302629" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03897610v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Kutniewska" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CC05134F" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752697v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sus Raya" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Palin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.1c05564" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03905865v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duclair Tchana Kamgne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridinette Thiodjio Sendja" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Oliveira de Souza" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Woike" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Aquilanti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.202200221" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03826183v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NJ01388F" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533133v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Stepanenko" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlo Pavlomizetskyi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewelina Orlowska" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Bu&#269;insk&#253;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Zalibera" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c03011" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03826181v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c00526" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03826184v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Telser" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Arion" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2DT00290F" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03826185v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beck" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schr&#246;der" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wenger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202210671" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03401192v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem A Mikhailov" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Yu. Komarov" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis P Pishchur" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennadiy A Kostin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NJ01038G" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03401215v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2021.131119" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03405097v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2021.120217" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03081246v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iakov S Fomenko" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily Vorobyev" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia V Kuratieva" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2020.113044" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886576v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rjiba" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jelassi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Letaief" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lucas-Girot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00319104.2020.1757094" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03534155v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ahoulou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Vil&#224;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202100608" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02981044v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Schwartz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Ruschewitz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0PP00267D" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02981470v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Walcarius" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201900444" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974975v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumeya Maza" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kijatkin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bouhidel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2020.128492" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445615v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Khoder" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Eulmi Bendeif" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273320007834" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02960331v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Langmann" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Haas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Scherer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.094109" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02947411v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi A Schwartz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Werker" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tobeck" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronja Christoffels" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.201900193" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03081497v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S205225252001307X" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02981047v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr S Sukhikh" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NJ04436A" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02319758v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Athmani" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Benali-Cherif" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273318014122" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02319723v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201901205" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02101412v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Hermann" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201805391" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02386531v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedran Vukovi&#263;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco Imlau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S205252061901357X" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02382478v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Casaretto" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gallien" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CE01119F" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324674v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.9b01879" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02101395v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areenan In-Iam" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Wolf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Wilfer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201804565" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01898699v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Babak" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orsolya D&#246;m&#246;t&#246;r" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Enyedy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rapta" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b01341" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01898701v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Deligey" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bouguet-Bonnet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Doudouh" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Marande" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b05655" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01926697v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schaniel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.-E. Bendeif" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Woike" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-C. B&#246;ttcher" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pillet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CE01345D" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01898680v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selina Olthof" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Meerholz" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b01908" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709681v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Alle" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Parois" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520617009234" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01531876v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilli Schneider" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorben Rinkel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Voss" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Chrobak" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann P. Klare" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR06915G" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01532136v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhwane Takouachet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourredine Benali-Cherif" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2016.02.047" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01533283v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fournier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ce00735j" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01532138v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dahaoui" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lecomte" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/91/6/063001" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01898694v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Kuratieva" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Tkachev" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201600477" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LGJQ6JNG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521795v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna K. E. Gallien" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520615018132" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521799v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennadiy A. Kostin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander O. Borodin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia V. Kuratieva" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris A. Kolesov" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201500702" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D6BDB5533141E3646694BC059F07D449BB180EC8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122927v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E. Bendeif" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gansmuller" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-Y. Hsieh" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Woike" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA11470A" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521900v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052252514023598" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521899v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyacheslav A. Kopotkov" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina D. Sasnovskaya" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis V. Korchagin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman B. Morgunov" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey M. Aldoshin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ce00354g" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521315v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Dahaoui" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520614017338" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01926711v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kl&#252;fers" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4DT01506A" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880310v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Durand" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouazaoui" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3tc00546a" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01520996v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan-Ying Hsieh" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108270113021367" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FFD46673D3435D94595A10C103089527BB701FBF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521953v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hermann" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Emerich" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lepski" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Ruschewitz" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic302856b" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01520989v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gansmuller" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ra45347b" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398349v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Tahri" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lepski" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Pillet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cp23607a" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909563v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cormary" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ladeira" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kane Jacob" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G. Lacroix" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic202702r" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772561v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gall&#233;" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Nicoul" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Freysz" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CPLETT.2012.09.071" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665657v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Malfant" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Valade" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Buron-Le Cointe" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Toupet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108768109027207" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204632v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Surmin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fertey" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108768106001510" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9QM9HB4D-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110630v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyudmila A. Kushch" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyudmila S. Kurochkina" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard B. Yagubskii" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennadii V. Shilov" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei M. Aldoshin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200600271" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-15HKDWBG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301503v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ferlay" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Schmalle" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Francese" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Stoeckli-Evans" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic0350178" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04889229v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04889058v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Konieczny" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273324096323" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890306v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Basite Adagolodjo" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Aleksander Konieczny" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890340v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728458v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522054v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Galle" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Nicoul" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Freysz" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20134105005" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04889147v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aleksander" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273322092609" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04889096v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kostin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574237v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110433920" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominik-schaniel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2440-9540" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/174097867" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557702v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Mikhailov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gansm&#252;ller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Hasil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pillet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennadiy Kostin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D6DT00116E" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05605754v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Gheries" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Schmitt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Doudouh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Woike" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zaac.70120" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05352008v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystyna A Deresz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jankowska" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Don&#224;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolomeo Civalleri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c08267" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886189v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystyna Deresz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appolinaire Tchoutchoua Tiognou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Lassalle-Kaiser" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2024.125053" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05085964v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiya Brovko" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Schaniel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5DT00549C" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634458v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Konieczny" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp01374c" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964842v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacper Paszczyk" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rados&#322;aw Kami&#324;ski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patryk Borowski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.4c00956" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04568699v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacper Pob&#322;ocki" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Jarzembska" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Drze&#380;d&#380;on" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3DT04091G" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04568693v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.202300149" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634451v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Ghneim" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Abou Samra" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Soule" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carteret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2024.123095" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04146458v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Asanova" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Asanov" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor P&#237;&#353;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Magnano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elspec.2023.147342" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04183776v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Durka" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.3c00544" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04067273v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gladysheva" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Plyusnin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c00028" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985658v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schwartz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Beurton" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Zannini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Morel-Rouhier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2023.01.099" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04187656v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem A. Mikhailov" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiya O. Brovko" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya V. Kuratieva" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia V. Eltsov" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NJ02696E" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03960413v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Korobeynikov" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Usoltsev" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Adonin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2DT03497B" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04568705v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Potempa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Kr&#243;wczy&#324;ski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202302629" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03897610v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Kutniewska" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CC05134F" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752697v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sus Raya" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Palin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.1c05564" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03905865v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duclair Tchana Kamgne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridinette Thiodjio Sendja" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Oliveira de Souza" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Aquilanti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.202200221" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03826183v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NJ01388F" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533133v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Stepanenko" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlo Pavlomizetskyi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewelina Orlowska" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Bu&#269;insk&#253;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Zalibera" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c03011" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03826181v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c00526" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03826185v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beck" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schr&#246;der" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wenger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202210671" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03826184v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Telser" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Arion" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2DT00290F" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03401192v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem A Mikhailov" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Yu. Komarov" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis P Pishchur" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennadiy A Kostin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NJ01038G" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03401215v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2021.131119" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03405097v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2021.120217" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03081246v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iakov S Fomenko" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily Vorobyev" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia V Kuratieva" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2020.113044" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886576v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rjiba" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jelassi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Letaief" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lucas-Girot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00319104.2020.1757094" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03534155v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ahoulou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Vil&#224;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202100608" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02981470v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Walcarius" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201900444" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974975v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumeya Maza" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kijatkin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bouhidel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2020.128492" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02981044v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Schwartz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Ruschewitz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0PP00267D" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445615v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Khoder" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Eulmi Bendeif" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273320007834" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02960331v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Langmann" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Haas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Scherer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.094109" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02947411v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi A Schwartz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Werker" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tobeck" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronja Christoffels" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.201900193" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03081497v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S205225252001307X" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02981047v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr S Sukhikh" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NJ04436A" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02319723v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201901205" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02319758v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Athmani" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Benali-Cherif" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273318014122" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02101412v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Hermann" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201805391" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02382478v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Casaretto" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gallien" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CE01119F" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324674v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.9b01879" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02386531v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedran Vukovi&#263;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco Imlau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S205252061901357X" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02101395v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areenan In-Iam" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Wolf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Wilfer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201804565" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01898699v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Babak" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orsolya D&#246;m&#246;t&#246;r" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Enyedy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rapta" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b01341" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01898701v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Deligey" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bouguet-Bonnet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Marande" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b05655" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01926697v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schaniel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.-E. Bendeif" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Woike" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-C. B&#246;ttcher" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pillet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CE01345D" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01898680v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selina Olthof" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Meerholz" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b01908" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709681v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Alle" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Parois" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520617009234" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01531876v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilli Schneider" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorben Rinkel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Voss" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Chrobak" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann P. Klare" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR06915G" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01532136v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhwane Takouachet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourredine Benali-Cherif" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2016.02.047" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01533283v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fournier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ce00735j" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01532138v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dahaoui" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lecomte" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/91/6/063001" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01898694v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Kuratieva" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Tkachev" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201600477" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LGJQ6JNG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521795v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna K. E. Gallien" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520615018132" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122927v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E. Bendeif" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gansmuller" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-Y. Hsieh" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Woike" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA11470A" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521799v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennadiy A. Kostin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander O. Borodin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia V. Kuratieva" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris A. Kolesov" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201500702" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D6BDB5533141E3646694BC059F07D449BB180EC8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521900v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052252514023598" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521899v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyacheslav A. Kopotkov" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina D. Sasnovskaya" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis V. Korchagin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman B. Morgunov" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey M. Aldoshin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ce00354g" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521315v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Dahaoui" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520614017338" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01926711v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kl&#252;fers" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4DT01506A" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880310v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Durand" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouazaoui" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3tc00546a" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521953v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hermann" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Emerich" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lepski" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Ruschewitz" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic302856b" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01520996v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan-Ying Hsieh" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108270113021367" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FFD46673D3435D94595A10C103089527BB701FBF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01520989v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gansmuller" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ra45347b" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398349v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Tahri" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lepski" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Pillet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cp23607a" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909563v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cormary" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ladeira" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kane Jacob" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G. Lacroix" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic202702r" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772561v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gall&#233;" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Nicoul" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Freysz" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CPLETT.2012.09.071" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665657v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Malfant" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Valade" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Buron-Le Cointe" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Toupet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108768109027207" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204632v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Surmin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fertey" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108768106001510" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9QM9HB4D-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110630v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyudmila A. Kushch" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyudmila S. Kurochkina" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard B. Yagubskii" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennadii V. Shilov" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei M. Aldoshin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200600271" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-15HKDWBG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301503v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ferlay" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Schmalle" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Francese" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Stoeckli-Evans" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic0350178" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04889229v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04889058v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Konieczny" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273324096323" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890306v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Basite Adagolodjo" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Aleksander Konieczny" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890340v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728458v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522054v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Galle" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Nicoul" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Freysz" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20134105005" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04889096v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kostin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04889147v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aleksander" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273322092609" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574237v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110433920" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>