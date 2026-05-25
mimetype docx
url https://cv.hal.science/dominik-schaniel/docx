--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -147,51 +147,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (74)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (75)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -847,559 +847,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05085964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local force constants and charges of the nitrosyl ligand in photoinduced NO linkage isomers in a prototypical ruthenium nitrosyl complex</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Porous oligomeric materials synthesised using a new, highly active precatalyst based on ruthenium( iii ) and 2-phenylpyridine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krzysztof Konieczny</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gennadiy Kostin</w:t>
+                <w:t xml:space="preserve">Kacper Pobłocki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Jarzembska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radosław Kamiński</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Drzeżdżon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krystyna Deresz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4cp01374c⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 53 (9), pp.4194-4203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3DT04091G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04634458v1</w:t>
+                <w:t xml:space="preserve">hal-04568699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of photoswitching properties of analogous nickel(II) and palladium(II) nitrite complexes in the solid state</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patryk Borowski</w:t>
+                <w:t xml:space="preserve">CW or Pulsed laser – That is the Question: Comparative Steady‐state Photocrystallographic Analysis of Metal Nitrosyl Linkage Isomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Hasil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Konieczny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Mikhailov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Schaniel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.4c00956⟩</w:t>
+              <w:t xml:space="preserve">ChemPhotoChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cptc.202300149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04964842v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porous oligomeric materials synthesised using a new, highly active precatalyst based on ruthenium( iii ) and 2-phenylpyridine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative analysis of photoswitching properties of analogous nickel(II) and palladium(II) nitrite complexes in the solid state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katarzyna Jarzembska</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Kacper Paszczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krystyna Deresz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radosław Kamiński</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna Drzeżdżon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Krystyna Deresz</w:t>
+                <w:t xml:space="preserve">Patryk Borowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Schaniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 53 (9), pp.4194-4203. </w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (24), pp.10152-10170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D3DT04091G⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.4c00956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04568699v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04964842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CW or Pulsed laser – That is the Question: Comparative Steady‐state Photocrystallographic Analysis of Metal Nitrosyl Linkage Isomers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Local force constants and charges of the nitrosyl ligand in photoinduced NO linkage isomers in a prototypical ruthenium nitrosyl complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Mikhailov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Gansmüller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Konieczny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennadiy Kostin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhotoChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 8 (3), </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (21), pp.15255-15267. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cptc.202300149⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d4cp01374c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04568693v1</w:t>
+                <w:t xml:space="preserve">hal-04634458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale investigation on the formation path of the apatite phase in bioactive glasses</w:t>
               </w:r>
@@ -1513,559 +1513,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04634451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N, O and F K-edges XAS and DFT combination for the exploration of linkage isomers of coordinated nitric oxide in a ruthenium nitrosyl complex</w:t>
+                <w:t xml:space="preserve">Photogeneration of Several Linkage Isomers and Investigation of Forward and Backward Nitro-Nitrito Isomerization Processes in a Palladium Complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Mikhailov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Konieczny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatyana Asanova</w:t>
+                <w:t xml:space="preserve">Maria Gladysheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Asanov</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elena Magnano</w:t>
+                <w:t xml:space="preserve">Pavel Plyusnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electron Spectroscopy and Related Phenomena</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elspec.2023.147342⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (14), pp.5531-5542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c00028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04146458v1</w:t>
+                <w:t xml:space="preserve">hal-04067273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Cis – Trans Isomerism on Crystal Packing and Photo-Activity of a Cobalt(III) Room-Temperature Photoswitch</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Radosław Kamiński</w:t>
+                <w:t xml:space="preserve">Structural insights into the interactions of glutathione transferases with a nitric oxide carrier and sodium nitroprusside</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krzysztof Durka</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jordan Beurton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Zannini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Morel-Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.3c00544⟩</w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 649, pp.79-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2023.01.099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04183776v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03985658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photogeneration of Several Linkage Isomers and Investigation of Forward and Backward Nitro-Nitrito Isomerization Processes in a Palladium Complex</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of Cis – Trans Isomerism on Crystal Packing and Photo-Activity of a Cobalt(III) Room-Temperature Photoswitch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patryk Borowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Jarzembska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radosław Kamiński</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Durka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Schaniel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c00028⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (8), pp.5986-5997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.3c00544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04067273v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04183776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural insights into the interactions of glutathione transferases with a nitric oxide carrier and sodium nitroprusside</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Schwartz</w:t>
+                <w:t xml:space="preserve">N, O and F K-edges XAS and DFT combination for the exploration of linkage isomers of coordinated nitric oxide in a ruthenium nitrosyl complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Mikhailov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Perrot</w:t>
+                <w:t xml:space="preserve">Tatyana Asanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Beurton</w:t>
+                <w:t xml:space="preserve">Igor Asanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavien Zannini</w:t>
+                <w:t xml:space="preserve">Igor Píš</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Morel-Rouhier</w:t>
+                <w:t xml:space="preserve">Elena Magnano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 649, pp.79-86. </w:t>
+              <w:t xml:space="preserve">Journal of Electron Spectroscopy and Related Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 266, pp.147342. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2023.01.099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.elspec.2023.147342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03985658v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04146458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of hydroxide to fluoride substitution in the &amp;lt;i&amp;gt;trans&amp;lt;/i&amp;gt;-position to NO on the photochemistry of ruthenium nitrosyl complexes in the solid state and in solution</w:t>
               </w:r>
@@ -2358,51 +2358,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krystyna Deresz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Jankowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Jarzembska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Krówczyński</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2447,978 +2447,978 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04568705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An optically reversible room-temperature solid-state cobalt( iii ) photoswitch based on nitro-to-nitrito linkage isomerism</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Radosław Kamiński</w:t>
+                <w:t xml:space="preserve">Ein pas de deux eines NO‐Paares: synchrones lichtinduziertes Schalten von einem doppelt‐linearen zu einem doppelt‐gewinkelten Ru(NO)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; ‐Fragment bei gleich bleibender Nitrosylladung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Hasil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylwia Kutniewska</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dominik Schaniel</w:t>
+                <w:t xml:space="preserve">Daniel Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Schröder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2CC05134F⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 134 (42), pp.e202210671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ange.202210671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03897610v1</w:t>
+                <w:t xml:space="preserve">hal-05551363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-State Photo-NMR Study on Light-Induced Nitrosyl Linkage Isomers Uncovers Their Structural, Electronic, and Diamagnetic Nature</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The influence of the trans-ligand to NO on the thermal stability of the photoinduced side-bond coordinated linkage isomer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Mikhailov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gennadiy Kostin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Schaniel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 94 (10), pp.4474-4483. </w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 46 (26), pp.12641-12650. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.1c05564⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D2NJ01388F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03752697v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X‐ray Absorption Spectroscopy for the Characterization of Photoinduced Linkage Isomers in Single Crystals: Experimental Setup and XANES Results**</w:t>
+                <w:t xml:space="preserve">The ruthenium nitrosyl moiety in clusters: Trinuclear linear μ-hydroxido magnesium(II)-diruthenium(II), $μ_3$-oxido trinuclear diiron(III)–ruthenium(II), and tetranuclear $μ_4$-oxido trigallium(III)-ruthenium(II) complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duclair Tchana Kamgne</w:t>
+                <w:t xml:space="preserve">Iryna Stepanenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridinette Thiodjio Sendja</w:t>
+                <w:t xml:space="preserve">Pavlo Pavlomizetskyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danilo Oliveira de Souza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Theo Woike</w:t>
+                <w:t xml:space="preserve">Ewelina Orlowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuliana Aquilanti</w:t>
+                <w:t xml:space="preserve">Lukáš Bučinský</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Zalibera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhotoChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cptc.202200221⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (2), pp.950-967. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c03011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03905865v1</w:t>
+                <w:t xml:space="preserve">hal-03533133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of the trans-ligand to NO on the thermal stability of the photoinduced side-bond coordinated linkage isomer</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">X‐ray Absorption Spectroscopy for the Characterization of Photoinduced Linkage Isomers in Single Crystals: Experimental Setup and XANES Results**</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duclair Tchana Kamgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bridinette Thiodjio Sendja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo Oliveira de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Woike</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuliana Aquilanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemPhotoChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cptc.202200221⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D2NJ01388F⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03826183v1</w:t>
+                <w:t xml:space="preserve">hal-03905865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ruthenium nitrosyl moiety in clusters: Trinuclear linear μ-hydroxido magnesium(II)-diruthenium(II), $μ_3$-oxido trinuclear diiron(III)–ruthenium(II), and tetranuclear $μ_4$-oxido trigallium(III)-ruthenium(II) complexes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michal Zalibera</w:t>
+                <w:t xml:space="preserve">An optically reversible room-temperature solid-state cobalt( iii ) photoswitch based on nitro-to-nitrito linkage isomerism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krystyna Deresz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radosław Kamiński</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylwia Kutniewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Krówczyński</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Schaniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c03011⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58 (97), pp.13439-13442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2CC05134F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533133v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03897610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Photoswitchable Properties of Two Nitro Nickel(II) Complexes with ( N , N , O )-Donor Ligands and Their Copper(II) Analogues</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Adam Krówczyński</w:t>
+                <w:t xml:space="preserve">Solid-State Photo-NMR Study on Light-Induced Nitrosyl Linkage Isomers Uncovers Their Structural, Electronic, and Diamagnetic Nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Gansmüller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Mikhailov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennadiy Kostin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jésus Raya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Palin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 94 (10), pp.4474-4483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.1c05564⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c00526⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03826181v1</w:t>
+                <w:t xml:space="preserve">hal-03752697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pas de Deux of an NO Couple: Synchronous Photoswitching from a Double‐Linear to a Double‐Bent Ru(NO) 2 Core under Nitrosyl Charge Conservation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Wenger</w:t>
+                <w:t xml:space="preserve">Exploring Photoswitchable Properties of Two Nitro Nickel(II) Complexes with ( N , N , O )-Donor Ligands and Their Copper(II) Analogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Jarzembska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patryk Borowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylwia Kutniewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radosław Kamiński</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Krówczyński</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 61 (42), pp.e202210671. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (17), pp.6624-6640. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.202210671⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c00526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03826185v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruthenium-nitrosyl complexes as NO-releasing molecules, potential anticancer drugs, and photoswitches based on linkage isomerism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iryna Stepanenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Zalibera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Schaniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3485,1005 +3485,1009 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03826184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrosyl linkage photoisomerization in heteroleptic fluoride ruthenium complexes derived from labile nitrate precursors</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pas de Deux of an NO Couple: Synchronous Photoswitching from a Double‐Linear to a Double‐Bent Ru(NO) 2 Core under Nitrosyl Charge Conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Hasil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Schröder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Wenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1NJ01038G⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (42), pp.e202210671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202210671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03401192v1</w:t>
+                <w:t xml:space="preserve">hal-03826185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental XAS and ab initio approach to describe the electronic and local structure of sodium nitroprussiate single crystals</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Danilo Oliveira de Souza</w:t>
+                <w:t xml:space="preserve">Photoinduced linkage isomers in a model ruthenium nitrosyl complex: Identification and assignment of vibrational modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem A Mikhailov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Woike</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Gansmüller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Schaniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Giuliana Aquilanti</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennadiy A Kostin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2021.131119⟩</w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 263, pp.120217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.saa.2021.120217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03401215v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoinduced linkage isomers in a model ruthenium nitrosyl complex: Identification and assignment of vibrational modes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Nitrosyl linkage photoisomerization in heteroleptic fluoride ruthenium complexes derived from labile nitrate precursors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem A Mikhailov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Axel Gansmüller</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladislav Yu. Komarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis P Pishchur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Schaniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gennadiy A Kostin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 263, pp.120217. </w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 45 (18), pp.8192-8202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.saa.2021.120217⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D1NJ01038G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03405097v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03401192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution and solid-state light-induced transformations in heterometallic vanadium-ruthenium nitrosyl complex</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An experimental XAS and ab initio approach to describe the electronic and local structure of sodium nitroprussiate single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duclair Tchana Kamgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bridinette Thiodjio Sendja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo Oliveira de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Schaniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuliana Aquilanti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2020.113044⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1245, pp.131119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2021.131119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03081246v1</w:t>
+                <w:t xml:space="preserve">hal-03401215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and comparative study of water confined in a mesoporous bioglass by X-ray total scattering</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Pillet</w:t>
+                <w:t xml:space="preserve">Solution and solid-state light-induced transformations in heterometallic vanadium-ruthenium nitrosyl complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iakov S Fomenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem A Mikhailov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasily Vorobyev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia V Kuratieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennadiy A Kostin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics and Chemistry of Liquids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00319104.2020.1757094⟩</w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 407, pp.113044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2020.113044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02886576v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03081246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi‐stimuli Photo and Redox‐active Nanostructured Mesoporous Silica Films on Transparent Electrodes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Neus Vilà</w:t>
+                <w:t xml:space="preserve">Structural and comparative study of water confined in a mesoporous bioglass by X-ray total scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rjiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jelassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Letaief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lucas-Girot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pillet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominik Schaniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.202100608⟩</w:t>
+              <w:t xml:space="preserve">Physics and Chemistry of Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 59 (4), pp.564-574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00319104.2020.1757094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03534155v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02886576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non‐covalent Immobilization of Iron‐triazole (Fe(Htrz) 3 ) Molecular Mediator in Mesoporous Silica Films for the Electrochemical Detection of Hydrogen Peroxide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Multi‐stimuli Photo and Redox‐active Nanostructured Mesoporous Silica Films on Transparent Electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Ahoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neus Vilà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Carteret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Schaniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electroanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/elan.201900444⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (23), pp.2464-2477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.202100608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02981470v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03534155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, structural investigation and NLO properties of three 1,2,4-triazole Schiff bases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumeya Maza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soumeya Maza</w:t>
+                <w:t xml:space="preserve">Christian Kijatkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Bouhidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4492,4326 +4496,4326 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Schaniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 1219, pp.128492. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.molstruc.2020.128492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02974975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking the Light-Induced Isomerization Processes and the Photostability of Spiropyrans embedded in the Pores of Crystalline Nanoporous MOFs via IR Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Heidi Schwartz</w:t>
+                <w:t xml:space="preserve">Non‐covalent Immobilization of Iron‐triazole (Fe(Htrz) 3 ) Molecular Mediator in Mesoporous Silica Films for the Electrochemical Detection of Hydrogen Peroxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Ahoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neus Vilà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Schaniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Uwe Ruschewitz</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Walcarius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0PP00267D⟩</w:t>
+              <w:t xml:space="preserve">Electroanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (4), pp.690-697. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/elan.201900444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02981044v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02981470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray scattering study of water confined in bioactive glasses: experimental and simulated pair distribution function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hassan Khoder</w:t>
+                <w:t xml:space="preserve">Tracking the Light-Induced Isomerization Processes and the Photostability of Spiropyrans embedded in the Pores of Crystalline Nanoporous MOFs via IR Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Schaniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">El-Eulmi Bendeif</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uwe Ruschewitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S2053273320007834⟩</w:t>
+              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 (10), pp.1433-1441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0PP00267D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04445615v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02981044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for a soft-phonon-mode-driven Peierls-type distortion in Sc 3 CoC 4</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Wenger</w:t>
+                <w:t xml:space="preserve">X-ray scattering study of water confined in bioactive glasses: experimental and simulated pair distribution function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Khoder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Schaniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Eulmi Bendeif</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.094109⟩</w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 76 (5), pp.589-599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S2053273320007834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02960331v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04445615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Photoactive Spirooxazine Based Switch@MOF Composite Materials</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ronja Christoffels</w:t>
+                <w:t xml:space="preserve">Evidence for a soft-phonon-mode-driven Peierls-type distortion in Sc 3 CoC 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Langmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christof Haas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Schaniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Scherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhotoChem</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cptc.201900193⟩</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.094109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947411v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02960331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocrystallographic and spectroscopic studies of a model (N,N,O)-donor square-planar nickel(II) nitro complex: in search of high-conversion and stable photoswitchable materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Pillet</w:t>
+                <w:t xml:space="preserve">Novel Photoactive Spirooxazine Based Switch@MOF Composite Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi A Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Werker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Tobeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronja Christoffels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Schaniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Union of Crystallography journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7 (6), pp.1188-1198. </w:t>
+              <w:t xml:space="preserve">ChemPhotoChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S205225252001307X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cptc.201900193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03081497v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of counterion on the metastable state properties of nitrosyl ruthenium complexes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominik Schaniel</w:t>
+                <w:t xml:space="preserve">Photocrystallographic and spectroscopic studies of a model (N,N,O)-donor square-planar nickel(II) nitro complex: in search of high-conversion and stable photoswitchable materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylwia Kutniewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Krówczyński</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radosław Kamiński</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Jarzembska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0NJ04436A⟩</w:t>
+              <w:t xml:space="preserve">International Union of Crystallography journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (6), pp.1188-1198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S205225252001307X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02981047v1</w:t>
+                <w:t xml:space="preserve">hal-03081497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room‐Temperature Photogeneration of Nitrosyl Linkage Isomers in Ruthenium Nitrosyl Complexes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gennadiy A Kostin</w:t>
+                <w:t xml:space="preserve">The impact of counterion on the metastable state properties of nitrosyl ruthenium complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem A Mikhailov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladislav Yu. Komarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandr S Sukhikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis P Pishchur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Schaniel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 25 (31), pp.7569-7574. </w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 44 (41), pp.18014-18024. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201901205⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D0NJ04436A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02319723v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02981047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear optical organic–inorganic crystals: synthesis, structural analysis and verification of harmonic generation in tri-( o -chloroanilinium nitrate)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rim Benali-Cherif</w:t>
+                <w:t xml:space="preserve">Coordination Polymers as Template for Mesoporous Silica Films: A Novel Composite Material Fe(Htrz) 3 @SiO 2 with Remarkable Electrochemical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Ahoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neus Vilà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Schaniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Walcarius</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S2053273318014122⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (15), pp.5796-5807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.9b01879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02319758v1</w:t>
+                <w:t xml:space="preserve">hal-02324674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal‐Organic Frameworks as Hosts for Fluorinated Azobenzenes: A Path towards Quantitative Photoswitching with Visible Light</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence for a photoinduced isonitrosyl isomer in ruthenium dinitrosyl compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Schaniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Casaretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Eulmi Bendeif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Woike</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Gallien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201805391⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (38), pp.5804-5810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9CE01119F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02101412v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02382478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for a photoinduced isonitrosyl isomer in ruthenium dinitrosyl compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominik Schaniel</w:t>
+                <w:t xml:space="preserve">Combining photoinduced linkage isomerism and nonlinear optical properties in ruthenium nitrosyl complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Mikhailov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vedran Vuković</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Kijatkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Casaretto</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anna Gallien</w:t>
+                <w:t xml:space="preserve">Mirco Imlau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9CE01119F⟩</w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 75 (6), pp.1152-1163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S205252061901357X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02382478v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02386531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination Polymers as Template for Mesoporous Silica Films: A Novel Composite Material Fe(Htrz) 3 @SiO 2 with Remarkable Electrochemical Properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Neus Vilà</w:t>
+                <w:t xml:space="preserve">Nonlinear optical organic–inorganic crystals: synthesis, structural analysis and verification of harmonic generation in tri-( o -chloroanilinium nitrate)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Athmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Kijatkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Benali-Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Schaniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.9b01879⟩</w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 75 (1), pp.107-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S2053273318014122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324674v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02319758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining photoinduced linkage isomerism and nonlinear optical properties in ruthenium nitrosyl complexes</w:t>
+                <w:t xml:space="preserve">Room‐Temperature Photogeneration of Nitrosyl Linkage Isomers in Ruthenium Nitrosyl Complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Mikhailov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennadiy A Kostin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Schaniel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S205252061901357X⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (31), pp.7569-7574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201901205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02386531v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02319723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">{FeNO} 7 -Type Halogenido Nitrosyl Ferrates: Syntheses, Bonding, and Photoinduced Linkage Isomerism</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claudia Wilfer</w:t>
+                <w:t xml:space="preserve">Metal‐Organic Frameworks as Hosts for Fluorinated Azobenzenes: A Path towards Quantitative Photoswitching with Visible Light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Werker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Schaniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uwe Ruschewitz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 25 (5), pp.1304-1325. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201804565⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 25 (14), pp.3606-3616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201805391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02101395v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02101412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NO Releasing and Anticancer Properties of Octahedral Ruthenium–Nitrosyl Complexes with Equatorial 1 H -Indazole Ligands</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Peter Rapta</w:t>
+                <w:t xml:space="preserve">{FeNO} 7 -Type Halogenido Nitrosyl Ferrates: Syntheses, Bonding, and Photoinduced Linkage Isomerism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Areenan In-Iam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Wilfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Schaniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Woike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b01341⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (5), pp.1304-1325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201804565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01898699v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02101395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging Structural and Dynamical Models of a Confined Sodium Nitroprusside Complex</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominik Schaniel</w:t>
+                <w:t xml:space="preserve">NO Releasing and Anticancer Properties of Octahedral Ruthenium–Nitrosyl Complexes with Equatorial 1 H -Indazole Ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewelina Orlowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Babak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orsolya Dömötör</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Enyedy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Rapta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b05655⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (17), pp.10702 - 10717. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b01341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01898701v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelength-selective photoisomerisation of nitric oxide and nitrite in a rhodium complex</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bridging Structural and Dynamical Models of a Confined Sodium Nitroprusside Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Deligey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelatif Doudouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Marande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Schaniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8CE01345D⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (38), pp.21883 - 21890. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b05655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926697v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution-Like Behavior of Photoswitchable Spiropyrans Embedded in Metal–Organic Frameworks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Uwe Ruschewitz</w:t>
+                <w:t xml:space="preserve">Wavelength-selective photoisomerisation of nitric oxide and nitrite in a rhodium complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Schaniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.-E. Bendeif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Woike</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.-C. Böttcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b01908⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (44), pp.7100 - 7108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8CE01345D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01898680v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-house time-resolved photocrystallography on the millisecond timescale using a gated X-ray hybrid pixel area detector</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Casaretto</w:t>
+                <w:t xml:space="preserve">Solution-Like Behavior of Photoswitchable Spiropyrans Embedded in Metal–Organic Frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selina Olthof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Schaniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Meerholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uwe Ruschewitz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S2052520617009234⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (21), pp.13100 - 13110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b01908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709681v2</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of multifunctional β-NaEuF4/NaGdF4 core–shell nanoparticles with narrow size distribution</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Johann P. Klare</w:t>
+                <w:t xml:space="preserve">In-house time-resolved photocrystallography on the millisecond timescale using a gated X-ray hybrid pixel area detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Casaretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Schaniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Alle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Wenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Parois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5NR06915G⟩</w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 73 (4), pp.696 - 707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S2052520617009234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531876v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709681v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural analysis and IR-spectroscopy of a new anilinium hydrogenselenite hybrid compound: A subtle structural phase transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radhwane Takouachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Benali-Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Eulmi Bendeif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourredine Benali-Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 446, pp.6-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ica.2016.02.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01532136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo-induced linkage NO isomers in the dinitrosyl complex [Ru(NO)(2)(PCy3)(2)Cl](BF4) identified by photocrystallography and IR-spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominik Schaniel</w:t>
+                <w:t xml:space="preserve">Characterization of multifunctional β-NaEuF4/NaGdF4 core–shell nanoparticles with narrow size distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilli Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorben Rinkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Voss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Chrobak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann P. Klare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6ce00735j⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8, pp.2832-2843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5NR06915G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533283v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of CCD, CMOS and Hybrid Pixel x-ray detectors: detection principle and data quality</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Dahaoui</w:t>
+                <w:t xml:space="preserve">Photo-induced linkage NO isomers in the dinitrosyl complex [Ru(NO)(2)(PCy3)(2)Cl](BF4) identified by photocrystallography and IR-spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Casaretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Eulmi Bendeif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Schaniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Scripta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0031-8949/91/6/063001⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (38), pp.7260-7268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6ce00735j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01532138v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reaction of [RuNO(NO 2 ) 4 OH] 2- with Sulfamic Acid as a Pathway to Mixed Nitro Pyridine Ruthenium Nitrosyl Complexes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sergey Tkachev</w:t>
+                <w:t xml:space="preserve">Comparison of CCD, CMOS and Hybrid Pixel x-ray detectors: detection principle and data quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Alle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Wenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dahaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Schaniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201600477⟩</w:t>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 91 (6), pp.063001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-8949/91/6/063001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01898694v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01532138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocrystallography and IR spectroscopy of light-induced linkage NO isomers in [RuBr(NO)(2)(PCyp(3))(2)]BF4</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">El-Eulmi Bendeif</w:t>
+                <w:t xml:space="preserve">Reaction of [RuNO(NO 2 ) 4 OH] 2- with Sulfamic Acid as a Pathway to Mixed Nitro Pyridine Ruthenium Nitrosyl Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennadiy Kostin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Mikhailov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataliya Kuratieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Tkachev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Schaniel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna K. E. Gallien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S2052520615018132⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016 (25), pp.4045 - 4053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201600477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01521795v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure determination of molecular nanocomposites by combining pair distribution function analysis and solid-state NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.E. Bendeif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.E. Bendeif</w:t>
+                <w:t xml:space="preserve">A. Gansmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gansmuller</w:t>
+                <w:t xml:space="preserve">K.-Y. Hsieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th. Woike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5, pp.8895. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C4RA11470A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01122927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photocrystallographic, Spectroscopic, and Calorimetric Analysis of Light-Induced Linkage NO Isomers in [RuNO(NO2)(2)(pyridine)(2)OH]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennadiy A. Kostin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gennadiy A. Kostin</w:t>
+                <w:t xml:space="preserve">Alexander O. Borodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem A. Mikhailov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander O. Borodin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Artem A. Mikhailov</w:t>
+                <w:t xml:space="preserve">Natalia V. Kuratieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris A. Kolesov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 29, pp.4905-4913. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201500702⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.201500702⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple light-induced NO linkage isomers in the dinitrosyl complex [RuCl(NO)(2)(PPh3)(2)]BF4 nravelled by photocrystallographic and IR analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">Photocrystallography and IR spectroscopy of light-induced linkage NO isomers in [RuBr(NO)(2)(PCyp(3))(2)]BF4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Casaretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Eulmi Bendeif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Schaniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna K. E. Gallien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Union of Crystallography journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 2 (1), pp.35-44. </w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 71 (6, SI), pp.788-797. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S2052252514023598⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S2052520615018132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01521900v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The first photochromic bimetallic assemblies based on Mn(III) and Mn(II) Schiff-base (salpn, dapsc) complexes and pentacyanonitrosylferrate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sergey M. Aldoshin</w:t>
+                <w:t xml:space="preserve">Multiple light-induced NO linkage isomers in the dinitrosyl complex [RuCl(NO)(2)(PPh3)(2)]BF4 nravelled by photocrystallographic and IR analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Casaretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Eulmi Bendeif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Schaniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna K. E. Gallien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5ce00354g⟩</w:t>
+              <w:t xml:space="preserve">International Union of Crystallography journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (1), pp.35-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S2052252514023598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01521899v1</w:t>
+                <w:t xml:space="preserve">hal-01521900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XPAD X-ray hybrid pixel detector for charge density quality diffracted intensities on laboratory equipment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cyril Palin</w:t>
+                <w:t xml:space="preserve">The first photochromic bimetallic assemblies based on Mn(III) and Mn(II) Schiff-base (salpn, dapsc) complexes and pentacyanonitrosylferrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vyacheslav A. Kopotkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina D. Sasnovskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis V. Korchagin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman B. Morgunov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey M. Aldoshin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science [1968-2013]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S2052520614017338⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (20), pp.3866-3876. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5ce00354g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01521315v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NO-binding in {Ru(NO) 2 } 8 -type [Ru(NO) 2 (PR 3 ) 2 X]BF 4 compounds</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">XPAD X-ray hybrid pixel detector for charge density quality diffracted intensities on laboratory equipment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Wenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slimane Dahaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Alle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Parois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Palin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4DT01506A⟩</w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science [1968-2013]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 70 (5), pp.783-791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S2052520614017338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926711v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room temperature bistability with wide thermal hysteresis in a spin crossover silica nanocomposite</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NO-binding in {Ru(NO) 2 } 8 -type [Ru(NO) 2 (PR 3 ) 2 X]BF 4 compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Gallien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Schaniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Woike</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Klüfers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3tc00546a⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 43 (35), pp.13278 - 13292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4DT01506A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00880310v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal–Organic Frameworks as Hosts for Photochromic Guest Molecules</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Room temperature bistability with wide thermal hysteresis in a spin crossover silica nanocomposite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Eulmi Bendeif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Carteret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bouazaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic302856b⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1, pp.1933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3tc00546a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01521953v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00880310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural reinvestigation of the photoluminescent complex [NdCl2(H2O)(6)]Cl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kuan-Ying Hsieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Eulmi Bendeif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8833,1157 +8837,1287 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Schaniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Crystallographica Section C : Crystal Structure Communications [1968-2013]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 69 (9, SI), pp.1002+. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1107/S0108270113021367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01520996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and dynamics of guest molecules confined in a mesoporous silica matrix: Complementary NMR and PDF characterisation</w:t>
+                <w:t xml:space="preserve">Metal–Organic Frameworks as Hosts for Photochromic Guest Molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kuan-Ying Hsieh</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Emerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lepski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Schaniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Ruschewitz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3ra45347b⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (5), pp.2744 - 2749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic302856b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01520989v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of metastable linkage NO isomers in Na2[Fe(CN)5NO]·2H2O incorporated in mesopores of silica xerogels</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
+                <w:t xml:space="preserve">Structure and dynamics of guest molecules confined in a mesoporous silica matrix: Complementary NMR and PDF characterisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kuan-Ying Hsieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Eulmi Bendeif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Pillet</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Gansmuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Woike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2cp23607a⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (48), pp.26132-26141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3ra45347b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04398349v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Influence on the Photochromic Response of a Series of Ruthenium Mononitrosyl Complexes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Theo Woike</w:t>
+                <w:t xml:space="preserve">Properties of metastable linkage NO isomers in Na2[Fe(CN)5NO]·2H2O incorporated in mesopores of silica xerogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Tahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Lepski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuan-Ying Hsieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Eulmi Bendeif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic202702r⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (11), pp.3775-3781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2cp23607a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02909563v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04398349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the mechanism of NO ligand photoisomerism by time-resolved infrared spectroscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Nicoul</w:t>
+                <w:t xml:space="preserve">Structural Influence on the Photochromic Response of a Series of Ruthenium Mononitrosyl Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Cormary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Ladeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kane Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal G. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Woike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.CPLETT.2012.09.071⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (14), pp.7492-7501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic202702r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00772561v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02909563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Ru(py)4Cl(NO)](PF6)2.0.5H2O: a model system for structural determination and ab initio calculations of photo-induced linkage NO isomers.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unraveling the mechanism of NO ligand photoisomerism by time-resolved infrared spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Gallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Nicoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Woike</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Schaniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Freysz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science [1968-2013]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S0108768109027207⟩</w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 552, pp.64-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.CPLETT.2012.09.071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00665657v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00772561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulated structure of potassium sodium strontium barium niobates (KNSBN): harmonic solution</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">[Ru(py)4Cl(NO)](PF6)2.0.5H2O: a model system for structural determination and ab initio calculations of photo-induced linkage NO isomers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Cormary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Malfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Valade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Toupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science [1968-2013]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 62, pp.228-235. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S0108768106001510⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 65 (Pt 5), pp.612-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S0108768109027207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00204632v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00665657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bifunctional materials based on the photochromic cation [RuNO(NH3)5]3+ with paramagnetic metal complex anions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modulated structure of potassium sodium strontium barium niobates (KNSBN): harmonic solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Surmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fertey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Schaniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Woike</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.200600271⟩</w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science [1968-2013]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 62, pp.228-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S0108768106001510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00110630v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00204632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bifunctional materials based on the photochromic cation [RuNO(NH3)5]3+ with paramagnetic metal complex anions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyudmila A. Kushch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyudmila S. Kurochkina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduard B. Yagubskii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennadii V. Shilov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei M. Aldoshin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, n° 20, p. 4074-4085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.200600271⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00110630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Light-Induced Metastable States in Oxalatenitrosylruthenium(II) and Terpyridinenitrosylruthenium(II) Complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmut Schmalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giancarlo Francese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Stoeckli-Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirco Imlau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 43 (11), pp.3500-3506. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ic0350178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02301503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9993,120 +10127,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photocrystallography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Schaniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sagamore XX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUCr Commission on Quantum Crystallography, Nov 2024, Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04889229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ monitoring of structure and optical properties of molecular photoswitches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Schaniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10115,168 +10249,168 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Hasil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Mikhailov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Konieczny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th European Crystallography Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Padova, Italy. pp.e367-e367, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S2053273324096323⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04889058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photocrystallography of switchable palladium and rhodium nitro complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Mikhailov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Basite Adagolodjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Aleksander Konieczny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10291,100 +10425,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l’AFC 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française de cristallographie, Jul 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04890306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linkage isomerism in a photoswitchable palladium nitro complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Mikhailov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Aleksander Konieczny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10399,302 +10533,302 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Franco-German Young Crystallographers Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04890340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between covalent and soft immobilization strategies to introduce metal coordination complexes in vertically oriented silica thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neus Vilà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Ahoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Schaniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Walcarius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ElecNano 10, Electrochemistry in Nanoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04728458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of the ultrafast vibrational kinetic during formation of photo-induced linkage isomers in Na 2 [Fe(CN) 5 NO] . 2H 2 O single crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Galle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Nicoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Woike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Schaniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Freysz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIth International Conference on Ultrafast Phenomena </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Lausanne, Switzerland. pp.05005, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/20134105005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10704,410 +10838,410 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocrystallographic studies on linkage isomers using an ensemble of complementary methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative photocrystallographic study using CW and pulsed laser irradiation on a photo-switchable ruthenium nitrosyl complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Hasil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Aleksander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Wenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Schaniel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Axel Gansmuller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd European Crystallography Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2022, Versailles, France. 78 (a2), pp.e762-e762, 2022</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Aug 2022, Versailles, France. 78 (a2), pp.e488-e488, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S2053273322092609⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04889096v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04889147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative photocrystallographic study using CW and pulsed laser irradiation on a photo-switchable ruthenium nitrosyl complex</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photocrystallographic studies on linkage isomers using an ensemble of complementary methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Schaniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Mikhailov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kostin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Woike</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Gansmuller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd European Crystallography Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2022, Versailles, France. 78 (a2), pp.e488-e488, 2022, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Aug 2022, Versailles, France. 78 (a2), pp.e762-e762, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04889147v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04889096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures on Different Time Scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Woike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Schaniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Gruyter, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/9783110433920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03574237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId367"/>
+      <w:footerReference w:type="default" r:id="rId369"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11175,51 +11309,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8AB0CAD8"/>
+    <w:nsid w:val="E44F8C25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11406,51 +11540,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominik-schaniel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2440-9540" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/174097867" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557702v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Mikhailov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gansm&#252;ller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Hasil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pillet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennadiy Kostin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D6DT00116E" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05605754v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Gheries" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Schmitt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Doudouh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Woike" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zaac.70120" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05352008v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystyna A Deresz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jankowska" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Don&#224;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolomeo Civalleri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c08267" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886189v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystyna Deresz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appolinaire Tchoutchoua Tiognou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Lassalle-Kaiser" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2024.125053" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05085964v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiya Brovko" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Schaniel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5DT00549C" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634458v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Konieczny" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp01374c" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964842v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacper Paszczyk" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rados&#322;aw Kami&#324;ski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patryk Borowski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.4c00956" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04568699v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacper Pob&#322;ocki" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Jarzembska" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Drze&#380;d&#380;on" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3DT04091G" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04568693v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.202300149" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634451v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Ghneim" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Abou Samra" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Soule" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carteret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2024.123095" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04146458v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Asanova" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Asanov" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor P&#237;&#353;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Magnano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elspec.2023.147342" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04183776v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Durka" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.3c00544" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04067273v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gladysheva" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Plyusnin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c00028" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985658v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schwartz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Beurton" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Zannini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Morel-Rouhier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2023.01.099" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04187656v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem A. Mikhailov" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiya O. Brovko" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya V. Kuratieva" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia V. Eltsov" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NJ02696E" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03960413v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Korobeynikov" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Usoltsev" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Adonin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2DT03497B" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04568705v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Potempa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Kr&#243;wczy&#324;ski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202302629" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03897610v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Kutniewska" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CC05134F" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752697v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sus Raya" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Palin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.1c05564" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03905865v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duclair Tchana Kamgne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridinette Thiodjio Sendja" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Oliveira de Souza" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Aquilanti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.202200221" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03826183v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NJ01388F" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533133v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Stepanenko" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlo Pavlomizetskyi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewelina Orlowska" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Bu&#269;insk&#253;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Zalibera" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c03011" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03826181v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c00526" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03826185v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beck" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schr&#246;der" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wenger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202210671" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03826184v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Telser" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Arion" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2DT00290F" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03401192v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem A Mikhailov" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Yu. Komarov" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis P Pishchur" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennadiy A Kostin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NJ01038G" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03401215v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2021.131119" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03405097v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2021.120217" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03081246v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iakov S Fomenko" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily Vorobyev" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia V Kuratieva" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2020.113044" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886576v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rjiba" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jelassi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Letaief" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lucas-Girot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00319104.2020.1757094" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03534155v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ahoulou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Vil&#224;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202100608" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02981470v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Walcarius" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201900444" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974975v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumeya Maza" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kijatkin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bouhidel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2020.128492" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02981044v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Schwartz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Ruschewitz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0PP00267D" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445615v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Khoder" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Eulmi Bendeif" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273320007834" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02960331v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Langmann" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Haas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Scherer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.094109" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02947411v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi A Schwartz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Werker" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tobeck" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronja Christoffels" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.201900193" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03081497v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S205225252001307X" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02981047v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr S Sukhikh" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NJ04436A" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02319723v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201901205" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02319758v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Athmani" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Benali-Cherif" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273318014122" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02101412v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Hermann" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201805391" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02382478v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Casaretto" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gallien" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CE01119F" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324674v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.9b01879" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02386531v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedran Vukovi&#263;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco Imlau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S205252061901357X" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02101395v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areenan In-Iam" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Wolf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Wilfer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201804565" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01898699v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Babak" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orsolya D&#246;m&#246;t&#246;r" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Enyedy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rapta" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b01341" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01898701v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Deligey" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bouguet-Bonnet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Marande" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b05655" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01926697v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schaniel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.-E. Bendeif" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Woike" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-C. B&#246;ttcher" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pillet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CE01345D" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01898680v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selina Olthof" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Meerholz" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b01908" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709681v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Alle" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Parois" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520617009234" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01531876v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilli Schneider" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorben Rinkel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Voss" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Chrobak" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann P. Klare" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR06915G" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01532136v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhwane Takouachet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourredine Benali-Cherif" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2016.02.047" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01533283v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fournier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ce00735j" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01532138v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dahaoui" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lecomte" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/91/6/063001" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01898694v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Kuratieva" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Tkachev" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201600477" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LGJQ6JNG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521795v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna K. E. Gallien" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520615018132" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122927v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E. Bendeif" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gansmuller" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-Y. Hsieh" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Woike" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA11470A" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521799v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennadiy A. Kostin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander O. Borodin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia V. Kuratieva" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris A. Kolesov" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201500702" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D6BDB5533141E3646694BC059F07D449BB180EC8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521900v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052252514023598" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521899v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyacheslav A. Kopotkov" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina D. Sasnovskaya" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis V. Korchagin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman B. Morgunov" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey M. Aldoshin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ce00354g" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521315v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Dahaoui" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520614017338" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01926711v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kl&#252;fers" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4DT01506A" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880310v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Durand" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouazaoui" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3tc00546a" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521953v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hermann" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Emerich" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lepski" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Ruschewitz" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic302856b" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01520996v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan-Ying Hsieh" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108270113021367" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FFD46673D3435D94595A10C103089527BB701FBF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01520989v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gansmuller" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ra45347b" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398349v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Tahri" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lepski" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Pillet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cp23607a" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909563v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cormary" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ladeira" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kane Jacob" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G. Lacroix" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic202702r" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772561v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gall&#233;" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Nicoul" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Freysz" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CPLETT.2012.09.071" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665657v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Malfant" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Valade" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Buron-Le Cointe" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Toupet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108768109027207" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204632v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Surmin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fertey" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108768106001510" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9QM9HB4D-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110630v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyudmila A. Kushch" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyudmila S. Kurochkina" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard B. Yagubskii" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennadii V. Shilov" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei M. Aldoshin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200600271" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-15HKDWBG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301503v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ferlay" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Schmalle" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Francese" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Stoeckli-Evans" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic0350178" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04889229v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04889058v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Konieczny" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273324096323" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890306v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Basite Adagolodjo" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Aleksander Konieczny" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890340v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728458v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522054v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Galle" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Nicoul" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Freysz" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20134105005" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04889096v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kostin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04889147v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aleksander" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273322092609" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574237v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110433920" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominik-schaniel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2440-9540" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/174097867" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557702v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Mikhailov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gansm&#252;ller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Hasil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pillet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennadiy Kostin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D6DT00116E" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05605754v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Gheries" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Schmitt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Doudouh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Woike" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zaac.70120" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05352008v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystyna A Deresz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jankowska" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Don&#224;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolomeo Civalleri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c08267" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886189v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystyna Deresz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appolinaire Tchoutchoua Tiognou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Lassalle-Kaiser" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2024.125053" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05085964v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiya Brovko" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Schaniel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5DT00549C" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04568699v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacper Pob&#322;ocki" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Jarzembska" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rados&#322;aw Kami&#324;ski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Drze&#380;d&#380;on" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3DT04091G" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04568693v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Konieczny" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.202300149" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964842v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacper Paszczyk" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patryk Borowski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.4c00956" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634458v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp01374c" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634451v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Ghneim" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Abou Samra" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Soule" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carteret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2024.123095" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04067273v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gladysheva" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Plyusnin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c00028" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985658v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schwartz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Beurton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Zannini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Morel-Rouhier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2023.01.099" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04183776v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Durka" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.3c00544" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04146458v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Asanova" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Asanov" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor P&#237;&#353;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Magnano" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elspec.2023.147342" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04187656v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem A. Mikhailov" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiya O. Brovko" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya V. Kuratieva" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia V. Eltsov" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NJ02696E" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03960413v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Korobeynikov" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Usoltsev" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Adonin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2DT03497B" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04568705v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Potempa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Kr&#243;wczy&#324;ski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202302629" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551363v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beck" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schr&#246;der" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wenger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.202210671" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03826183v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NJ01388F" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533133v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Stepanenko" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlo Pavlomizetskyi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewelina Orlowska" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Bu&#269;insk&#253;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Zalibera" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c03011" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03905865v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duclair Tchana Kamgne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridinette Thiodjio Sendja" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Oliveira de Souza" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Aquilanti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.202200221" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03897610v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Kutniewska" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CC05134F" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752697v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sus Raya" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Palin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.1c05564" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03826181v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c00526" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03826184v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Telser" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Arion" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2DT00290F" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03826185v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202210671" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03405097v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem A Mikhailov" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennadiy A Kostin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2021.120217" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03401192v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Yu. Komarov" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis P Pishchur" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NJ01038G" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03401215v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2021.131119" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03081246v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iakov S Fomenko" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily Vorobyev" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia V Kuratieva" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2020.113044" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886576v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rjiba" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jelassi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Letaief" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lucas-Girot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00319104.2020.1757094" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03534155v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ahoulou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Vil&#224;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202100608" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974975v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumeya Maza" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kijatkin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bouhidel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2020.128492" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02981470v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Walcarius" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201900444" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02981044v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Schwartz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Ruschewitz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0PP00267D" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445615v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Khoder" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Eulmi Bendeif" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273320007834" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02960331v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Langmann" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Haas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Scherer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.094109" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02947411v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi A Schwartz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Werker" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tobeck" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronja Christoffels" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.201900193" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03081497v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S205225252001307X" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02981047v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr S Sukhikh" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NJ04436A" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324674v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.9b01879" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02382478v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Casaretto" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gallien" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CE01119F" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02386531v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedran Vukovi&#263;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco Imlau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S205252061901357X" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02319758v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Athmani" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Benali-Cherif" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273318014122" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02319723v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201901205" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02101412v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Hermann" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201805391" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02101395v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areenan In-Iam" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Wolf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Wilfer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201804565" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01898699v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Babak" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orsolya D&#246;m&#246;t&#246;r" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Enyedy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rapta" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b01341" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01898701v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Deligey" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bouguet-Bonnet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Marande" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b05655" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01926697v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schaniel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.-E. Bendeif" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Woike" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-C. B&#246;ttcher" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pillet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CE01345D" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01898680v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selina Olthof" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Meerholz" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b01908" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709681v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Alle" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Parois" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520617009234" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01532136v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhwane Takouachet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourredine Benali-Cherif" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2016.02.047" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01531876v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilli Schneider" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorben Rinkel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Voss" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Chrobak" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann P. Klare" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR06915G" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01533283v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fournier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ce00735j" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01532138v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dahaoui" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lecomte" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/91/6/063001" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01898694v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Kuratieva" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Tkachev" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201600477" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LGJQ6JNG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122927v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E. Bendeif" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gansmuller" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-Y. Hsieh" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Woike" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA11470A" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521799v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennadiy A. Kostin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander O. Borodin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia V. Kuratieva" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris A. Kolesov" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201500702" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D6BDB5533141E3646694BC059F07D449BB180EC8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521795v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna K. E. Gallien" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520615018132" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521900v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052252514023598" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521899v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyacheslav A. Kopotkov" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina D. Sasnovskaya" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis V. Korchagin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman B. Morgunov" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey M. Aldoshin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ce00354g" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521315v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Dahaoui" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520614017338" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01926711v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kl&#252;fers" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4DT01506A" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880310v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Durand" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouazaoui" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3tc00546a" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01520996v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan-Ying Hsieh" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108270113021367" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FFD46673D3435D94595A10C103089527BB701FBF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521953v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hermann" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Emerich" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lepski" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Ruschewitz" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic302856b" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01520989v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gansmuller" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ra45347b" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398349v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Tahri" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lepski" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Pillet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cp23607a" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909563v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cormary" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ladeira" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kane Jacob" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G. Lacroix" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic202702r" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772561v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gall&#233;" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Nicoul" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Freysz" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CPLETT.2012.09.071" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665657v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Malfant" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Valade" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Buron-Le Cointe" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Toupet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108768109027207" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204632v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Surmin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fertey" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108768106001510" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9QM9HB4D-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110630v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyudmila A. Kushch" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyudmila S. Kurochkina" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard B. Yagubskii" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennadii V. Shilov" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei M. Aldoshin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200600271" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-15HKDWBG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301503v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ferlay" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Schmalle" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Francese" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Stoeckli-Evans" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic0350178" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04889229v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04889058v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Konieczny" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273324096323" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890306v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Basite Adagolodjo" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Aleksander Konieczny" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890340v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728458v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522054v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Galle" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Nicoul" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Freysz" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20134105005" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04889147v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aleksander" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273322092609" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04889096v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kostin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574237v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110433920" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>