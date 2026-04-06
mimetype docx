--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -708,421 +708,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04593900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the Catalytic Power of Molybdenum Complexes Formed from Acyl‐Hydrazones: Deciphering the Relationship Between Structure, Activity and Mechanisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bifunctional molybdenum and vanadium materials: semiconductor properties for advanced electronics and catalytic efficiency in linalool oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josipa Sarjanović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvija Mrkonja</w:t>
+                <w:t xml:space="preserve">Mateja Cader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Topić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matea Pajski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Edi Topić</w:t>
+                <w:t xml:space="preserve">Marta Razum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Agustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 27 (35), pp.e202400350. </w:t>
+              <w:t xml:space="preserve">Materials Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (23), pp.9391-9402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.202400350⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d4ma00790e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04932354v1</w:t>
+                <w:t xml:space="preserve">hal-04932460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparative and Catalytic Properties of MoVI Mononuclear and Metallosupramolecular Coordination Assemblies Bearing Hydrazonato Ligands</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mirna Mandarić</w:t>
+                <w:t xml:space="preserve">Unveiling the Catalytic Power of Molybdenum Complexes Formed from Acyl‐Hydrazones: Deciphering the Relationship Between Structure, Activity and Mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvija Mrkonja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matea Pajski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Topić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Agustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Pisk</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Višnja Vrdoljak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms25031503⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (35), pp.e202400350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.202400350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04501274v1</w:t>
+                <w:t xml:space="preserve">hal-04932354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bifunctional molybdenum and vanadium materials: semiconductor properties for advanced electronics and catalytic efficiency in linalool oxidation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mateja Cader</w:t>
+                <w:t xml:space="preserve">Preparative and Catalytic Properties of MoVI Mononuclear and Metallosupramolecular Coordination Assemblies Bearing Hydrazonato Ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirna Mandarić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Topić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Agustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Pisk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Razum</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Višnja Vrdoljak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 5 (23), pp.9391-9402. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (3), pp.1503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d4ma00790e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms25031503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04932460v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04501274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peculiar catalytic properties of oxide glass-(ceramics) in epoxidation reactions</w:t>
               </w:r>
@@ -1255,51 +1255,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of POM's coordination mode and Mo-hybrid constituents on the binding, stability, and catalytic properties of hybrid (pre)catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Pisk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Višnja Vrdoljak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirna Mandarić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1792,51 +1792,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication of oxidant activation on olefin epoxidation catalysed by Molybdenum catalysts with aroylhydrazonato ligands: Experimental and theoretical studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arijeta Bafti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Razum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Topić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1913,51 +1913,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Molybdenum Hydrazonato Epoxidation Catalysts Operating under Green Chemistry Conditions: Water vs. Decane Competition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvija Mrkonja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Topić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2203,51 +2203,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Pisk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Agustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Višnja Vrdoljak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 142, pp.106027. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2385,51 +2385,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometrically Constrained Molybdenum(VI) Metallosupramolecular Architectures: Conventional Synthesis versus Vapor and Thermally Induced Solid-State Structural Transformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Višnja Vrdoljak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirna Mandarić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2792,51 +2792,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dino Kuzman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Agustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Višnja Vrdoljak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 48 (27), pp.9974-9983. </w:t>
@@ -3136,903 +3136,912 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02133852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a global greener process: from solvent-less synthesis of molybdenum(VI) ONO Schiff base complexes to catalyzed olefin epoxidation under organic-solvent-free conditions</w:t>
+                <w:t xml:space="preserve">Influence of ligand substitution on molybdenum catalysts with tridentate Schiff base ligands for the organic solvent-free oxidation of limonene using aqueous TBHP as oxidant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Cindric</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Robert Katava</w:t>
+                <w:t xml:space="preserve">Weili Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Agustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rinaldo Poli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6nj03174a⟩</w:t>
+              <w:t xml:space="preserve">Molecular Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 443, pp.52-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mcat.2017.09.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01940168v1</w:t>
+                <w:t xml:space="preserve">hal-01940162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of ligand substitution on molybdenum catalysts with tridentate Schiff base ligands for the organic solvent-free oxidation of limonene using aqueous TBHP as oxidant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a global greener process: from solvent-less synthesis of molybdenum(VI) ONO Schiff base complexes to catalyzed olefin epoxidation under organic-solvent-free conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Cindric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gordana Pavlovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weili Wang</w:t>
+                <w:t xml:space="preserve">Robert Katava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Agustin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rinaldo Poli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 443, pp.52-59. </w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41 (2), pp.594-602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mcat.2017.09.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c6nj03174a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01940162v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced NLO properties of molybdenum push-pull coordination compounds with tridentate ONO organic ligands</w:t>
+                <w:t xml:space="preserve">Dioxotungsten(VI) complexes with isoniazid-related hydrazones as (pre)catalysts for olefin epoxidation: solvent and ligand substituent effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomas Guerrero</w:t>
+                <w:t xml:space="preserve">Visnja Vrdoljak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Pisk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal G. Lacroix</w:t>
+                <w:t xml:space="preserve">Biserka Prugovecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Agustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hector Garcia-Ortega</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dominique Agustin</w:t>
+                <w:t xml:space="preserve">Predrag Novak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ica.2015.11.008⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (43), pp.36384-36393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6ra05067k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01929762v1</w:t>
+                <w:t xml:space="preserve">hal-01929760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OH-substituted tridentate ONO Schiff base ligands and related molybdenum(VI) complexes for solvent-free (ep)oxidation catalysis with TBHP as oxidant</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rinaldo Poli</w:t>
+                <w:t xml:space="preserve">Enhanced NLO properties of molybdenum push-pull coordination compounds with tridentate ONO organic ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal G. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Garcia-Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar G. Morales-Saavedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Agustin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molcata.2016.02.021⟩</w:t>
+              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 442, pp.10-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ica.2015.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01929759v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dioxotungsten(VI) complexes with isoniazid-related hydrazones as (pre)catalysts for olefin epoxidation: solvent and ligand substituent effects</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Biserka Prugovecki</w:t>
+                <w:t xml:space="preserve">OH-substituted tridentate ONO Schiff base ligands and related molybdenum(VI) complexes for solvent-free (ep)oxidation catalysis with TBHP as oxidant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weili Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Daran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rinaldo Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Agustin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (43), pp.36384-36393. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 416, pp.117-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6ra05067k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molcata.2016.02.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01929760v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tridentate ONS vs. ONO salicylideneamino(thio)phenolato MoO2L complexes for catalytic solvent-free epoxidation with aqueous TBHP</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Vanderbeeken</w:t>
+                <w:t xml:space="preserve">Pyridoxal based ONS and ONO vanadium(V) complexes: Structural analysis and catalytic application in organic solvent free epoxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Pisk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Daran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rinaldo Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Agustin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rinaldo Poli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.catcom.2014.08.018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 403, pp.52-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molcata.2015.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01919611v1</w:t>
+                <w:t xml:space="preserve">hal-01919607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards sur la chimie en Midi-Pyrénées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Substituent effects on solvent-free epoxidation catalyzed by dioxomolybdenum(VI) complexes supported by ONO Schiff base ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weili Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saul R. Merecias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Garcia-Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Garreau-de Bonneval</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Florence Gayet</w:t>
+                <w:t xml:space="preserve">R. Santillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 431, pp.176-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ica.2014.12.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01910075v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chimie et savoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Agustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4048,684 +4057,675 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Actualité Chimique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 392, pp.IV</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01919617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La chimie en région Midi-Pyrénées - Dossier élaboré par le Bureau SCF Midi-Pyrénées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Regards sur la chimie en Midi-Pyrénées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Garreau-de Bonneval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Génisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Fajerwerg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Actualité Chimique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 392, pp.i-xxiv</w:t>
+              <w:t xml:space="preserve">, 2015, 392, pp.III</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01910076v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyridoxal based ONS and ONO vanadium(V) complexes: Structural analysis and catalytic application in organic solvent free epoxidation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Daran</w:t>
+                <w:t xml:space="preserve">Tridentate ONS vs. ONO salicylideneamino(thio)phenolato MoO2L complexes for catalytic solvent-free epoxidation with aqueous TBHP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weili Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Vanderbeeken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Agustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rinaldo Poli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Agustin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molcata.2015.03.016⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 63, pp.26-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catcom.2014.08.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01919607v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substituent effects on solvent-free epoxidation catalyzed by dioxomolybdenum(VI) complexes supported by ONO Schiff base ligands</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Santillan</w:t>
+                <w:t xml:space="preserve">La chimie en région Midi-Pyrénées - Dossier élaboré par le Bureau SCF Midi-Pyrénées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Garreau-de Bonneval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Génisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Fajerwerg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 392, pp.i-xxiv</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ica.2014.12.022⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01919612v1</w:t>
+                <w:t xml:space="preserve">hal-01910076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyridoxal hydrazonato molybdenum(VI) complexes: assembly, structure and epoxidation (pre)catalyst testing under solvent-free conditions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solvent-free epoxidation of himachalenes and their derivatives by TBHP using [MoO2(SAP)]2 as a catalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Prugovecki</w:t>
+                <w:t xml:space="preserve">M. Loubidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Agustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Matkovic-Calogovic</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Benharref</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rinaldo Poli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4RA08179J⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17 (6), pp.549-556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2014.01.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02023158v1</w:t>
+                <w:t xml:space="preserve">hal-02023132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvent-free epoxidation of himachalenes and their derivatives by TBHP using [MoO2(SAP)]2 as a catalyst</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pyridoxal hydrazonato molybdenum(VI) complexes: assembly, structure and epoxidation (pre)catalyst testing under solvent-free conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Pisk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Prugovecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Matkovic-Calogovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Loubidi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Agustin</w:t>
+                <w:t xml:space="preserve">T. Jednacak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Benharref</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Novak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 17 (6), pp.549-556. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (73), pp.39000-39010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2014.01.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C4RA08179J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02023132v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02023158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dioxomolybdenum(VI) and dioxotungsten(VI) complexes chelated with the ONO tridentate hydrazone ligand: synthesis, structure and catalytic epoxidation activity</w:t>
               </w:r>
@@ -4750,51 +4750,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Pisk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Agustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Novak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Vukovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4839,329 +4839,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02023175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvent-Free Epoxidation of Olefins Catalyzed by “[MoO 2 (SAP)]”: A New Mode of tert -Butylhydroperoxide Activation</w:t>
+                <w:t xml:space="preserve">Investigation of induction times, activity, selectivity, interface and mass transport in solvent-free epoxidation by H2O2 and TBHP: a study with organic salts of the [PMo12O40]3− anion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Morlot</w:t>
+                <w:t xml:space="preserve">Béatrice Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Uyttebroeck</w:t>
+                <w:t xml:space="preserve">Daniel Mesquita Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Daran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Agustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rinaldo Poli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 5 (2), pp.601-611. </w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37 (11), pp.3466. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cctc.201200068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C3NJ00523B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02908276v1</w:t>
+                <w:t xml:space="preserve">hal-02907980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of induction times, activity, selectivity, interface and mass transport in solvent-free epoxidation by H2O2 and TBHP: a study with organic salts of the [PMo12O40]3− anion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solvent-Free Epoxidation of Olefins Catalyzed by “[MoO 2 (SAP)]”: A New Mode of tert -Butylhydroperoxide Activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Morlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Guérin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Daran</w:t>
+                <w:t xml:space="preserve">Nicolas Uyttebroeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Agustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rinaldo Poli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (2), pp.601-611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.201200068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C3NJ00523B⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02907980v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02908276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rational Synthesis and Characterization of the Mixed-Metal Organometallic Polyoxometalates [Cp*Mo x W 6– x O 18 ] − ( x = 0, 1, 5, 6)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülnur Taban-Çalişkan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mesquita Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Daran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5251,51 +5251,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charged Dioxomolybdenum(VI) Complexes with Pyridoxal Thiosemicarbazone Ligands as Molybdenum(V) Precursors in Oxygen Atom Transfer Process and Epoxidation (pre)Catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Pisk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biserka Prugovecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dubravka Matkovic-Calogovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6174,260 +6174,260 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La catalyse au service de la biomasse</w:t>
+                <w:t xml:space="preserve">Introduction à la chimie verte et étude de cas sur la valorisation de la biomasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Agustin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée La chimie de demain, RJ-SCF Occitanie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journée AFSEP-Club Sud-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05014547v1</w:t>
+                <w:t xml:space="preserve">hal-05014540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvent-Sober Catalytic Processes for Biomass Valorization</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La catalyse au service de la biomasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Agustin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations in Chemical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Zagreb, Croatia</w:t>
+              <w:t xml:space="preserve">Journée La chimie de demain, RJ-SCF Occitanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05014558v1</w:t>
+                <w:t xml:space="preserve">hal-05014547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction à la chimie verte et étude de cas sur la valorisation de la biomasse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solvent-Sober Catalytic Processes for Biomass Valorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Pisk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Guillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Agustin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée AFSEP-Club Sud-Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Innovations in Chemical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Zagreb, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05014540v1</w:t>
+                <w:t xml:space="preserve">hal-05014558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greener&amp;quot; Metal-catalyzed (ep)oxidation</w:t>
               </w:r>
@@ -6572,51 +6572,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E0489477"/>
+    <w:nsid w:val="C1B02185"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6803,51 +6803,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-agustin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1933-8442" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/195371208" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-5408-2008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065012v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Topi&#263;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josipa Sarjanovi&#263;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danijela Musija" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Mandari&#263;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cocut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5DT00105F" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273490v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel T Pulido-D&#237;az" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itzel Guerrero-R&#237;os" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Agustin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CY00465A" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815564v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Draco Mart&#237;nez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla P Salas-Martin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjam&#237;n Portales-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4nr02579b" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593900v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Pisk" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia &#352;u&#353;kovi&#263;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nenad Juda&#353;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25094859" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932354v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvija Mrkonja" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matea Pajski" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202400350" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501274v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vi&#353;nja Vrdoljak" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25031503" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932460v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateja Cader" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Razum" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ma00790e" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503149v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Marijan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodoro Klaser" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Mo&#353;ner" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Koudelka" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2023.122780" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632363v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomica Hrenar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ra03563a" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233003v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Hadi Haidar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tgchem.2023.100029" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592139v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15051720" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877754v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27186011" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356932v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Wang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gayet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Daran" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guillo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26185435" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356884v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arijeta Bafti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2021.111764" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267910v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal11070756" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877697v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jendrlin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danijela Cvijanovi&#263;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NJ01045F" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877604v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2020.106027" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611183v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Runeberg" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Eklund" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25051160" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140721v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivica &#272;ilovi&#263;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.9b00231" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338781v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12203278" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140569v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinaldo Poli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24040783" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332776v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Damjanovi&#263;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Kuzman" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt01625b" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140580v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirta Rub&#269;i&#263;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cindri&#263;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NJ00229D" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133852v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordana Pavlovi&#263;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubravka &#352;i&#353;ak-Jung" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubravka Matkovi&#263;-&#268;alogovi&#263;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NJ04074E" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940168v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cindric" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordana Pavlovic" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Katava" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6nj03174a" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940162v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weili Wang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2017.09.033" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929762v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Guerrero" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G. Lacroix" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Garcia-Ortega" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar G. Morales-Saavedra" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2015.11.008" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8DHKCX0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929759v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2016.02.021" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929760v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Visnja Vrdoljak" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biserka Prugovecki" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Predrag Novak" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra05067k" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919611v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Vanderbeeken" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2014.08.018" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910075v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Garreau-de Bonneval" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves G&#233;nisson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hureau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Fajerwerg" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919617v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910076v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919607v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2015.03.016" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919612v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saul R. Merecias" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Santillan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2014.12.022" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023158v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Prugovecki" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Matkovic-Calogovic" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jednacak" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Novak" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA08179J" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023132v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Loubidi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benharref" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2014.01.023" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023175v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vrdoljak" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Vukovic" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4NJ01394H" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908276v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morlot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Uyttebroeck" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201200068" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XZS59X7G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907980v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gu&#233;rin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mesquita Fernandes" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3NJ00523B" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156138v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lnur Taban-&#199;ali&#351;kan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Funda Demirhan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic300578g" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156181v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubravka Matkovic-Calogovic" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2011.12.003" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157929v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vi&#353;nja Vrdoljakc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201100439" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L5V45HTT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177525v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Cordelle" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2010.09.021" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505525v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bibal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Neveux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zaac.200900185" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184169v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vendier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200900676" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-94K22FSV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192652v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108270108000127" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-12L8VN2Z-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344608v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Veith" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Rammo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kirsch," TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Khemt&#233;mourian" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2004.02.012" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WT9KFP3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014547v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014558v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014540v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014370v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-agustin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1933-8442" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/195371208" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-5408-2008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065012v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Topi&#263;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josipa Sarjanovi&#263;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danijela Musija" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Mandari&#263;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cocut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5DT00105F" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273490v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel T Pulido-D&#237;az" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itzel Guerrero-R&#237;os" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Agustin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CY00465A" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815564v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Draco Mart&#237;nez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla P Salas-Martin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjam&#237;n Portales-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4nr02579b" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593900v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Pisk" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia &#352;u&#353;kovi&#263;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nenad Juda&#353;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25094859" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932460v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateja Cader" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Razum" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ma00790e" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932354v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvija Mrkonja" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matea Pajski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202400350" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501274v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vi&#353;nja Vrdoljak" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25031503" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503149v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Marijan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodoro Klaser" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Mo&#353;ner" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Koudelka" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2023.122780" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632363v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomica Hrenar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ra03563a" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233003v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Hadi Haidar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tgchem.2023.100029" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592139v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15051720" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877754v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27186011" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356932v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Wang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gayet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Daran" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guillo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26185435" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356884v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arijeta Bafti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2021.111764" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267910v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal11070756" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877697v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jendrlin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danijela Cvijanovi&#263;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NJ01045F" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877604v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2020.106027" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611183v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Runeberg" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Eklund" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25051160" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140721v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivica &#272;ilovi&#263;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.9b00231" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338781v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12203278" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140569v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinaldo Poli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24040783" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332776v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Damjanovi&#263;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Kuzman" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt01625b" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140580v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirta Rub&#269;i&#263;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cindri&#263;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NJ00229D" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133852v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordana Pavlovi&#263;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubravka &#352;i&#353;ak-Jung" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubravka Matkovi&#263;-&#268;alogovi&#263;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NJ04074E" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940162v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weili Wang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2017.09.033" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940168v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cindric" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordana Pavlovic" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Katava" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6nj03174a" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929760v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Visnja Vrdoljak" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biserka Prugovecki" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Predrag Novak" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra05067k" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929762v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Guerrero" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G. Lacroix" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Garcia-Ortega" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar G. Morales-Saavedra" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2015.11.008" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8DHKCX0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929759v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2016.02.021" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919607v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2015.03.016" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919612v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saul R. Merecias" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Santillan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2014.12.022" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919617v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910075v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Garreau-de Bonneval" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves G&#233;nisson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hureau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Fajerwerg" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919611v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Vanderbeeken" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2014.08.018" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910076v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023132v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Loubidi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benharref" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2014.01.023" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023158v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Prugovecki" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Matkovic-Calogovic" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jednacak" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Novak" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA08179J" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023175v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vrdoljak" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Vukovic" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4NJ01394H" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907980v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gu&#233;rin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mesquita Fernandes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3NJ00523B" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908276v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morlot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Uyttebroeck" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201200068" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XZS59X7G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156138v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lnur Taban-&#199;ali&#351;kan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Funda Demirhan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic300578g" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156181v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubravka Matkovic-Calogovic" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2011.12.003" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157929v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vi&#353;nja Vrdoljakc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201100439" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L5V45HTT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177525v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Cordelle" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2010.09.021" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505525v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bibal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Neveux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zaac.200900185" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184169v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vendier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200900676" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-94K22FSV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192652v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108270108000127" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-12L8VN2Z-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344608v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Veith" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Rammo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kirsch," TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Khemt&#233;mourian" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2004.02.012" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WT9KFP3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014540v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014547v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014558v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014370v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>