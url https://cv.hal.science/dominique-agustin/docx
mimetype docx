--- v1 (2026-04-06)
+++ v2 (2026-05-07)
@@ -1,6517 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...6466 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dominique AGUSTIN </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dominique-agustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1933-8442</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">195371208</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/B-5408-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of ancillary ligands on the formation and functionality of oxovanadium( v ) metallosupramolecular assemblies: advanced computational and catalytic analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Topić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josipa Sarjanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danijela Musija</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirna Mandarić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cocut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 54 (13), pp.5532-5545. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5DT00105F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyoxometalates Surrounded by Organic Cations or Immobilized on Functionalized Merrifield Resin as Catalysts for Oxidation of β-Myrcene and β-Caryophyllene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Al Hadi Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (14), pp.7981. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app15147981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05582157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is green chemistry?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 508-509, pp.13-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic valorisation of d -fructose and alcohols using silica–PEI–polyoxometalate composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel T Pulido-Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itzel Guerrero-Ríos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (19), pp.5794-5806. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5CY00465A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic oxidation of linalool with Keggin POMs: Insights into homogeneous vs. heterogeneous approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Al Hadi Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mallet-Ladeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis O: Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 208, pp.207074. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcato.2025.207074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05582168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molybdenum Complexes Derived from 2-Hydroxy-5-nitrobenzaldehyde and Benzhydrazide as Potential Oxidation Catalysts and Semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Pisk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mia Šušković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Topić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nenad Judaš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (9), pp.4859. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms25094859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass-derived substrate hydrogenation over rhodium nanoparticles supported on functionalized mesoporous silica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel T Pulido-Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draco Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karla P Salas-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamín Portales-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (16), pp.22216-22229. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4nr02579b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparative and Catalytic Properties of MoVI Mononuclear and Metallosupramolecular Coordination Assemblies Bearing Hydrazonato Ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirna Mandarić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Topić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Pisk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Višnja Vrdoljak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (3), pp.1503. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms25031503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Catalytic Power of Molybdenum Complexes Formed from Acyl‐Hydrazones: Deciphering the Relationship Between Structure, Activity and Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvija Mrkonja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matea Pajski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Topić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Pisk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (35), pp.e202400350. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.202400350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04932354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bifunctional molybdenum and vanadium materials: semiconductor properties for advanced electronics and catalytic efficiency in linalool oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josipa Sarjanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateja Cader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Topić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Razum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (23), pp.9391-9402. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4ma00790e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04932460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peculiar catalytic properties of oxide glass-(ceramics) in epoxidation reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Pisk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Marijan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodoro Klaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Mošner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Koudelka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 626, pp.122780. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2023.122780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of POM's coordination mode and Mo-hybrid constituents on the binding, stability, and catalytic properties of hybrid (pre)catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Pisk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Višnja Vrdoljak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirna Mandarić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomica Hrenar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (27), pp.19029 - 19040. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4ra03563a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of organic solvent and influence of oxidant in the oxidation of linalool catalyzed by molybdenum and vanadium complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Al Hadi Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Green Chem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2, pp.100029. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tgchem.2023.100029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molybdenum-, Vanadium-, and Tungsten-Containing Materials for Catalytic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Pisk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (5), pp.1720. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma15051720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molybdenum, Vanadium, and Tungsten-Based Catalysts for Sustainable (ep)Oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Pisk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (18), pp.6011. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules27186011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Replacement of Volatile Acetic Acid by Solid SiO2@COOH Silica (Nano)Beads for (Ep)Oxidation Using Mn and Fe Complexes Containing BPMEN Ligand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Daran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (18), pp.5435. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules26185435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication of oxidant activation on olefin epoxidation catalysed by Molybdenum catalysts with aroylhydrazonato ligands: Experimental and theoretical studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arijeta Bafti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Razum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Topić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Pisk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 512, pp.111764. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mcat.2021.111764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Molybdenum Hydrazonato Epoxidation Catalysts Operating under Green Chemistry Conditions: Water vs. Decane Competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvija Mrkonja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Topić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirna Mandarić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Pisk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (7), pp.756. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal11070756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete and polymeric ensembles based on dinuclear molybdenum( vi ) building blocks with adaptive carbohydrazide ligands: from the design to catalytic epoxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Topić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Pisk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Jendrlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danijela Cvijanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 44 (19), pp.8085-8097. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0NJ01045F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetranuclear molybdenum(vi) hydrazonato epoxidation (pre)catalysts: Is water always the best choice?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Pisk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Višnja Vrdoljak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 142, pp.106027. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catcom.2020.106027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of Tetrahydrofurano-, Aryltetralin, and Butyrolactone Norlignans through the Epoxidation of 9-Norlignans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrik Runeberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrik Eklund</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (5), pp.1160. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules25051160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometrically Constrained Molybdenum(VI) Metallosupramolecular Architectures: Conventional Synthesis versus Vapor and Thermally Induced Solid-State Structural Transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Višnja Vrdoljak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirna Mandarić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomica Hrenar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivica Đilović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Pisk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (5), pp.3000-3011. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.9b00231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic Solvent-Free Olefins and Alcohols (ep)oxidation Using Recoverable Catalysts Based on [PM12O40]3− (M = Mo or W) Ionically Grafted on Amino Functionalized Silica Nanobeads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (20), pp.3278. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma12203278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The synthesis, structure and catalytic properties of the [Mo 7 O 24 (μ-Mo 8 O 26 )Mo 7 O 24 ] 16− anion formed via two intermediate heptamolybdates [Co(en) 3 ] 2 [NaMo 7 O 24 ]Cl· n H 2 O and (H 3 O)[Co(en) 3 ] 2 [Mo 7 O 24 ]Cl·9H 2 O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Damjanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Pisk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Kuzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Višnja Vrdoljak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (27), pp.9974-9983. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9dt01625b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic Salts and Merrifield Resin Supported [PM12O40]3− (M = Mo or W) as Catalysts for Adipic Acid Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Pisk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rinaldo Poli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (4), pp.783. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules24040783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molybdenum( vi ) complexes of hemilabile aroylhydrazone ligands as efficient catalysts for greener cyclooctene epoxidation: an experimental and theoretical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Pisk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirta Rubčić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Kuzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Cindrić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 43 (14), pp.5531-5542. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9NJ00229D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete mononuclear and dinuclear compounds containing a MoO 2 2+ core and 4-aminobenzhydrazone ligands: synthesis, structure and organic-solvent-free epoxidation activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danijela Cvijanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Pisk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gordana Pavlović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dubravka Šišak-Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dubravka Matković-Čalogović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 43 (4), pp.1791-1802. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8NJ04074E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a global greener process: from solvent-less synthesis of molybdenum(VI) ONO Schiff base complexes to catalyzed olefin epoxidation under organic-solvent-free conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Cindric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gordana Pavlovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Katava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41 (2), pp.594-602. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6nj03174a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of ligand substitution on molybdenum catalysts with tridentate Schiff base ligands for the organic solvent-free oxidation of limonene using aqueous TBHP as oxidant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weili Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rinaldo Poli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 443, pp.52-59. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mcat.2017.09.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced NLO properties of molybdenum push-pull coordination compounds with tridentate ONO organic ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G. Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Garcia-Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar G. Morales-Saavedra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 442, pp.10-15. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ica.2015.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OH-substituted tridentate ONO Schiff base ligands and related molybdenum(VI) complexes for solvent-free (ep)oxidation catalysis with TBHP as oxidant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weili Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Daran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rinaldo Poli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 416, pp.117-126. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molcata.2016.02.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dioxotungsten(VI) complexes with isoniazid-related hydrazones as (pre)catalysts for olefin epoxidation: solvent and ligand substituent effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visnja Vrdoljak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Pisk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biserka Prugovecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predrag Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (43), pp.36384-36393. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6ra05067k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tridentate ONS vs. ONO salicylideneamino(thio)phenolato MoO2L complexes for catalytic solvent-free epoxidation with aqueous TBHP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weili Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Vanderbeeken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rinaldo Poli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 63, pp.26-30. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catcom.2014.08.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards sur la chimie en Midi-Pyrénées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Garreau-de Bonneval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Génisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Fajerwerg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 392, pp.III</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimie et savoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 392, pp.IV</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chimie en région Midi-Pyrénées - Dossier élaboré par le Bureau SCF Midi-Pyrénées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Garreau-de Bonneval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Génisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Fajerwerg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 392, pp.i-xxiv</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substituent effects on solvent-free epoxidation catalyzed by dioxomolybdenum(VI) complexes supported by ONO Schiff base ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weili Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saul R. Merecias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Garcia-Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Santillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 431, pp.176-183. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ica.2014.12.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyridoxal based ONS and ONO vanadium(V) complexes: Structural analysis and catalytic application in organic solvent free epoxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Pisk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Daran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rinaldo Poli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 403, pp.52-63. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molcata.2015.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyridoxal hydrazonato molybdenum(VI) complexes: assembly, structure and epoxidation (pre)catalyst testing under solvent-free conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Pisk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Prugovecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Matkovic-Calogovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jednacak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (73), pp.39000-39010. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4RA08179J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvent-free epoxidation of himachalenes and their derivatives by TBHP using [MoO2(SAP)]2 as a catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Loubidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benharref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rinaldo Poli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (6), pp.549-556. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2014.01.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dioxomolybdenum(VI) and dioxotungsten(VI) complexes chelated with the ONO tridentate hydrazone ligand: synthesis, structure and catalytic epoxidation activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vrdoljak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Pisk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Vukovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38 (12), pp.6176-6185. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4NJ01394H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvent-Free Epoxidation of Olefins Catalyzed by “[MoO 2 (SAP)]”: A New Mode of tert -Butylhydroperoxide Activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Uyttebroeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rinaldo Poli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (2), pp.601-611. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.201200068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of induction times, activity, selectivity, interface and mass transport in solvent-free epoxidation by H2O2 and TBHP: a study with organic salts of the [PMo12O40]3− anion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mesquita Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Daran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rinaldo Poli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 37 (11), pp.3466. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3NJ00523B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rational Synthesis and Characterization of the Mixed-Metal Organometallic Polyoxometalates [Cp*Mo x W 6– x O 18 ] − ( x = 0, 1, 5, 6)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülnur Taban-Çalişkan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mesquita Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Daran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funda Demirhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (10), pp.5931-5940. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic300578g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charged Dioxomolybdenum(VI) Complexes with Pyridoxal Thiosemicarbazone Ligands as Molybdenum(V) Precursors in Oxygen Atom Transfer Process and Epoxidation (pre)Catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Pisk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biserka Prugovecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dubravka Matkovic-Calogovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rinaldo Poli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polyhedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (1), pp.441-449. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.poly.2011.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epoxidation Processes by Pyridoxal Dioxomolybdenum(VI) (Pre)Catalysts Without Organic Solvent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Pisk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Višnja Vrdoljakc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rinaldo Poli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 353 (16), pp.2910-2914. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.201100439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxo-bridged bis oxo-vanadium(V) complexes with tridentate Schiff base ligands (VOL)2O (L=SAE, SAMP, SAP): Synthesis, structure and epoxidation catalysis under solvent-free conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cordelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Daran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rinaldo Poli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganica Chimica Acta Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 364 (1), pp.144-149. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ica.2010.09.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03177525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Characterization and Theoretical Calculations of cis-Dioxo(N-salicylidene-2-aminophenolato)(ethanol)molybdenum(VI) complexes MoO2(SAP)(EtOH) (SAP = N-salicylidene-2 aminophenolato)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Daran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rinaldo Poli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Inorganic and General Chemistry / Zeitschrift für anorganische und allgemeine Chemie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 635 (13-14), pp.2120. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/zaac.200900185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rational, Facile Synthesis and Characterization of the Neutral Mixed‐Metal Organometallic Oxides Cp*2MoxW6–xO17 (Cp* = C5Me5, x = 0, 2, 4, 6)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülnur Taban-Çalişkan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funda Demirhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vendier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rinaldo Poli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009 (34), pp.5219-5226. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.200900676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorph of {2-[(2-hydroxyethyl)iminiomethyl]phenolato-κO}dioxido{2-[(2-oxidoethyl)iminomethyl]phenolato-κ3O,N,O′}molybdenum(VI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Daran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rinaldo Poli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section C : Crystal Structure Communications [1968-2013]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 64 (2), pp.m101-m104. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108270108000127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalised tetraarylstannanes Sn[C6H4-R]4 (R=–CH(CH2O)2, –CHO, –COOH, –CHN–NH–C6H3-2,4-(NO2)2, –CH2OH, –CO–NH–CH2–COO–CH3, –CH[N(C2H4)2O]2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Veith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Rammo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kirsch,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Khemtémourian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 689 (9), pp.1546-1552. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jorganchem.2004.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green Chemistry & Catalysis : from research results to science popularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRCELyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvent Sober Processes for Biomass Valorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Friedrich Alexander Universität (FAU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Erlangen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some advances on Grafted Polyoxometalates as Recoverable Catalysts for Biomass Valorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uni Kôln</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvent Sober Processes for Biomass Valorization : some examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60 th Anniversary of Post graduate of Universidad Nacional Autonoma de Mexico (UNAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05585406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grafted polyoxometalates as recoverable catalysts for biomass valorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Al Hadi Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Tonatiuh Pulido-Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itzel Guerrero-Ríos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Electronic Conference on Catalysis Sciences, Section Biomass Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05585567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La catalyse au service de la biomasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée La chimie de demain, RJ-SCF Occitanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvent-Sober Catalytic Processes for Biomass Valorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Pisk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations in Chemical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la chimie verte et étude de cas sur la valorisation de la biomasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée AFSEP-Club Sud-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greener&amp;quot; Metal-catalyzed (ep)oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indian Chemical Society – 161st Birth Anniversary of Acharya Prafulla Chandra Ray- Young Scientist Conclave 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxide Glasses-(Ceramics): Electrical and Catalytic Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Marijan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodoro Klaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Mošner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Koudelka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Science &amp; Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05586108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId213"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -6572,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C1B02185"/>
+    <w:nsid w:val="2E06D5A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6803,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-agustin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1933-8442" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/195371208" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-5408-2008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065012v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Topi&#263;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josipa Sarjanovi&#263;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danijela Musija" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Mandari&#263;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cocut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5DT00105F" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273490v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel T Pulido-D&#237;az" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itzel Guerrero-R&#237;os" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Agustin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CY00465A" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815564v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Draco Mart&#237;nez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla P Salas-Martin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjam&#237;n Portales-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4nr02579b" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593900v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Pisk" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia &#352;u&#353;kovi&#263;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nenad Juda&#353;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25094859" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932460v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateja Cader" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Razum" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ma00790e" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932354v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvija Mrkonja" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matea Pajski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202400350" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501274v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vi&#353;nja Vrdoljak" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25031503" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503149v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Marijan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodoro Klaser" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Mo&#353;ner" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Koudelka" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2023.122780" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632363v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomica Hrenar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ra03563a" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233003v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Hadi Haidar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tgchem.2023.100029" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592139v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15051720" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877754v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27186011" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356932v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Wang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gayet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Daran" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guillo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26185435" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356884v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arijeta Bafti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2021.111764" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267910v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal11070756" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877697v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jendrlin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danijela Cvijanovi&#263;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NJ01045F" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877604v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2020.106027" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611183v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Runeberg" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Eklund" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25051160" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140721v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivica &#272;ilovi&#263;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.9b00231" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338781v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12203278" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140569v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinaldo Poli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24040783" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332776v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Damjanovi&#263;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Kuzman" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt01625b" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140580v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirta Rub&#269;i&#263;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cindri&#263;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NJ00229D" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133852v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordana Pavlovi&#263;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubravka &#352;i&#353;ak-Jung" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubravka Matkovi&#263;-&#268;alogovi&#263;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NJ04074E" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940162v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weili Wang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2017.09.033" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940168v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cindric" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordana Pavlovic" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Katava" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6nj03174a" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929760v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Visnja Vrdoljak" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biserka Prugovecki" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Predrag Novak" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra05067k" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929762v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Guerrero" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G. Lacroix" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Garcia-Ortega" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar G. Morales-Saavedra" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2015.11.008" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8DHKCX0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929759v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2016.02.021" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919607v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2015.03.016" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919612v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saul R. Merecias" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Santillan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2014.12.022" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919617v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910075v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Garreau-de Bonneval" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves G&#233;nisson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hureau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Fajerwerg" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919611v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Vanderbeeken" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2014.08.018" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910076v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023132v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Loubidi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benharref" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2014.01.023" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023158v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Prugovecki" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Matkovic-Calogovic" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jednacak" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Novak" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA08179J" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023175v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vrdoljak" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Vukovic" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4NJ01394H" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907980v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gu&#233;rin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mesquita Fernandes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3NJ00523B" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908276v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morlot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Uyttebroeck" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201200068" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XZS59X7G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156138v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lnur Taban-&#199;ali&#351;kan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Funda Demirhan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic300578g" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156181v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubravka Matkovic-Calogovic" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2011.12.003" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157929v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vi&#353;nja Vrdoljakc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201100439" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L5V45HTT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177525v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Cordelle" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2010.09.021" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505525v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bibal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Neveux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zaac.200900185" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184169v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vendier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200900676" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-94K22FSV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192652v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108270108000127" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-12L8VN2Z-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344608v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Veith" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Rammo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kirsch," TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Khemt&#233;mourian" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2004.02.012" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WT9KFP3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014540v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014547v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014558v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014370v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-agustin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1933-8442" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/195371208" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-5408-2008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065012v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Topi&#263;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josipa Sarjanovi&#263;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danijela Musija" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Mandari&#263;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cocut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5DT00105F" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582157v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Hadi Haidar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guillo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Agustin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15147981" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590169v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chatel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273490v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel T Pulido-D&#237;az" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itzel Guerrero-R&#237;os" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CY00465A" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582168v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mallet-Ladeira" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcato.2025.207074" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593900v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Pisk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia &#352;u&#353;kovi&#263;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nenad Juda&#353;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25094859" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815564v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Draco Mart&#237;nez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla P Salas-Martin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjam&#237;n Portales-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4nr02579b" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501274v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vi&#353;nja Vrdoljak" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25031503" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932354v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvija Mrkonja" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matea Pajski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202400350" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932460v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateja Cader" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Razum" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ma00790e" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503149v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Marijan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodoro Klaser" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Mo&#353;ner" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Koudelka" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2023.122780" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632363v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomica Hrenar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ra03563a" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233003v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tgchem.2023.100029" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592139v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15051720" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877754v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27186011" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356932v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Wang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gayet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Daran" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26185435" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356884v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arijeta Bafti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2021.111764" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267910v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal11070756" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877697v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jendrlin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danijela Cvijanovi&#263;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NJ01045F" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877604v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2020.106027" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611183v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Runeberg" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Eklund" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25051160" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140721v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivica &#272;ilovi&#263;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.9b00231" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338781v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12203278" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332776v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Damjanovi&#263;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Kuzman" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt01625b" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140569v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinaldo Poli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24040783" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140580v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirta Rub&#269;i&#263;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cindri&#263;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NJ00229D" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133852v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordana Pavlovi&#263;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubravka &#352;i&#353;ak-Jung" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubravka Matkovi&#263;-&#268;alogovi&#263;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NJ04074E" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940168v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cindric" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordana Pavlovic" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Katava" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6nj03174a" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940162v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weili Wang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2017.09.033" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929762v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Guerrero" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G. Lacroix" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Garcia-Ortega" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar G. Morales-Saavedra" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2015.11.008" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8DHKCX0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929759v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2016.02.021" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929760v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Visnja Vrdoljak" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biserka Prugovecki" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Predrag Novak" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra05067k" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919611v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Vanderbeeken" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2014.08.018" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910075v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Garreau-de Bonneval" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves G&#233;nisson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hureau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Fajerwerg" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919617v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910076v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919612v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saul R. Merecias" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Santillan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2014.12.022" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919607v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2015.03.016" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023158v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Prugovecki" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Matkovic-Calogovic" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jednacak" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Novak" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA08179J" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023132v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Loubidi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benharref" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2014.01.023" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023175v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vrdoljak" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Vukovic" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4NJ01394H" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908276v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morlot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Uyttebroeck" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201200068" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XZS59X7G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907980v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gu&#233;rin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mesquita Fernandes" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3NJ00523B" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156138v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lnur Taban-&#199;ali&#351;kan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Funda Demirhan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic300578g" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156181v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubravka Matkovic-Calogovic" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2011.12.003" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157929v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vi&#353;nja Vrdoljakc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201100439" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L5V45HTT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177525v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Cordelle" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2010.09.021" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505525v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bibal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Neveux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zaac.200900185" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184169v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vendier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200900676" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-94K22FSV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192652v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108270108000127" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-12L8VN2Z-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344608v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Veith" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Rammo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kirsch," TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Khemt&#233;mourian" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2004.02.012" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WT9KFP3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589882v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589876v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589872v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585406v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585567v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Tonatiuh Pulido-D&#237;az" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014547v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014558v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014540v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014370v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586108v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>