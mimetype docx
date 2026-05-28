--- v2 (2026-05-07)
+++ v3 (2026-05-28)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dominique AGUSTIN </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dominique-agustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1933-8442</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">195371208</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/B-5408-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of ancillary ligands on the formation and functionality of oxovanadium( v ) metallosupramolecular assemblies: advanced computational and catalytic analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Topić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josipa Sarjanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danijela Musija</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirna Mandarić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cocut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 54 (13), pp.5532-5545. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5DT00105F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyoxometalates Surrounded by Organic Cations or Immobilized on Functionalized Merrifield Resin as Catalysts for Oxidation of β-Myrcene and β-Caryophyllene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Al Hadi Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (14), pp.7981. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app15147981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05582157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is green chemistry?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 508-509, pp.13-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic valorisation of d -fructose and alcohols using silica–PEI–polyoxometalate composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel T Pulido-Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itzel Guerrero-Ríos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (19), pp.5794-5806. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5CY00465A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic oxidation of linalool with Keggin POMs: Insights into homogeneous vs. heterogeneous approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Al Hadi Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mallet-Ladeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis O: Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 208, pp.207074. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcato.2025.207074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05582168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molybdenum Complexes Derived from 2-Hydroxy-5-nitrobenzaldehyde and Benzhydrazide as Potential Oxidation Catalysts and Semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Pisk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mia Šušković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Topić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nenad Judaš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (9), pp.4859. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms25094859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass-derived substrate hydrogenation over rhodium nanoparticles supported on functionalized mesoporous silica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel T Pulido-Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draco Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karla P Salas-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamín Portales-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (16), pp.22216-22229. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4nr02579b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparative and Catalytic Properties of MoVI Mononuclear and Metallosupramolecular Coordination Assemblies Bearing Hydrazonato Ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirna Mandarić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Topić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Pisk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Višnja Vrdoljak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (3), pp.1503. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms25031503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Catalytic Power of Molybdenum Complexes Formed from Acyl‐Hydrazones: Deciphering the Relationship Between Structure, Activity and Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvija Mrkonja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matea Pajski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Topić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Pisk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (35), pp.e202400350. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.202400350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04932354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bifunctional molybdenum and vanadium materials: semiconductor properties for advanced electronics and catalytic efficiency in linalool oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josipa Sarjanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateja Cader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Topić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Razum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (23), pp.9391-9402. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4ma00790e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04932460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peculiar catalytic properties of oxide glass-(ceramics) in epoxidation reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Pisk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Marijan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodoro Klaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Mošner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Koudelka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 626, pp.122780. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2023.122780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of POM's coordination mode and Mo-hybrid constituents on the binding, stability, and catalytic properties of hybrid (pre)catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Pisk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Višnja Vrdoljak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirna Mandarić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomica Hrenar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (27), pp.19029 - 19040. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4ra03563a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of organic solvent and influence of oxidant in the oxidation of linalool catalyzed by molybdenum and vanadium complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Al Hadi Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Green Chem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2, pp.100029. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tgchem.2023.100029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molybdenum-, Vanadium-, and Tungsten-Containing Materials for Catalytic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Pisk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (5), pp.1720. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma15051720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molybdenum, Vanadium, and Tungsten-Based Catalysts for Sustainable (ep)Oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Pisk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (18), pp.6011. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules27186011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Replacement of Volatile Acetic Acid by Solid SiO2@COOH Silica (Nano)Beads for (Ep)Oxidation Using Mn and Fe Complexes Containing BPMEN Ligand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Daran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (18), pp.5435. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules26185435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication of oxidant activation on olefin epoxidation catalysed by Molybdenum catalysts with aroylhydrazonato ligands: Experimental and theoretical studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arijeta Bafti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Razum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Topić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Pisk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 512, pp.111764. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mcat.2021.111764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Molybdenum Hydrazonato Epoxidation Catalysts Operating under Green Chemistry Conditions: Water vs. Decane Competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvija Mrkonja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Topić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirna Mandarić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Pisk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (7), pp.756. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal11070756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete and polymeric ensembles based on dinuclear molybdenum( vi ) building blocks with adaptive carbohydrazide ligands: from the design to catalytic epoxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Topić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Pisk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Jendrlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danijela Cvijanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 44 (19), pp.8085-8097. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0NJ01045F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetranuclear molybdenum(vi) hydrazonato epoxidation (pre)catalysts: Is water always the best choice?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Pisk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Višnja Vrdoljak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 142, pp.106027. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catcom.2020.106027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of Tetrahydrofurano-, Aryltetralin, and Butyrolactone Norlignans through the Epoxidation of 9-Norlignans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrik Runeberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrik Eklund</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (5), pp.1160. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules25051160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometrically Constrained Molybdenum(VI) Metallosupramolecular Architectures: Conventional Synthesis versus Vapor and Thermally Induced Solid-State Structural Transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Višnja Vrdoljak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirna Mandarić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomica Hrenar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivica Đilović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Pisk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (5), pp.3000-3011. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.9b00231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic Solvent-Free Olefins and Alcohols (ep)oxidation Using Recoverable Catalysts Based on [PM12O40]3− (M = Mo or W) Ionically Grafted on Amino Functionalized Silica Nanobeads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (20), pp.3278. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma12203278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The synthesis, structure and catalytic properties of the [Mo 7 O 24 (μ-Mo 8 O 26 )Mo 7 O 24 ] 16− anion formed via two intermediate heptamolybdates [Co(en) 3 ] 2 [NaMo 7 O 24 ]Cl· n H 2 O and (H 3 O)[Co(en) 3 ] 2 [Mo 7 O 24 ]Cl·9H 2 O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Damjanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Pisk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Kuzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Višnja Vrdoljak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (27), pp.9974-9983. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9dt01625b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic Salts and Merrifield Resin Supported [PM12O40]3− (M = Mo or W) as Catalysts for Adipic Acid Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Pisk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rinaldo Poli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (4), pp.783. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules24040783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molybdenum( vi ) complexes of hemilabile aroylhydrazone ligands as efficient catalysts for greener cyclooctene epoxidation: an experimental and theoretical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Pisk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirta Rubčić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Kuzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Cindrić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 43 (14), pp.5531-5542. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9NJ00229D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete mononuclear and dinuclear compounds containing a MoO 2 2+ core and 4-aminobenzhydrazone ligands: synthesis, structure and organic-solvent-free epoxidation activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danijela Cvijanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Pisk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gordana Pavlović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dubravka Šišak-Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dubravka Matković-Čalogović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 43 (4), pp.1791-1802. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8NJ04074E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a global greener process: from solvent-less synthesis of molybdenum(VI) ONO Schiff base complexes to catalyzed olefin epoxidation under organic-solvent-free conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Cindric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gordana Pavlovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Katava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41 (2), pp.594-602. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6nj03174a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of ligand substitution on molybdenum catalysts with tridentate Schiff base ligands for the organic solvent-free oxidation of limonene using aqueous TBHP as oxidant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weili Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rinaldo Poli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 443, pp.52-59. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mcat.2017.09.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced NLO properties of molybdenum push-pull coordination compounds with tridentate ONO organic ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G. Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Garcia-Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar G. Morales-Saavedra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 442, pp.10-15. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ica.2015.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OH-substituted tridentate ONO Schiff base ligands and related molybdenum(VI) complexes for solvent-free (ep)oxidation catalysis with TBHP as oxidant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weili Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Daran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rinaldo Poli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 416, pp.117-126. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molcata.2016.02.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dioxotungsten(VI) complexes with isoniazid-related hydrazones as (pre)catalysts for olefin epoxidation: solvent and ligand substituent effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visnja Vrdoljak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Pisk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biserka Prugovecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predrag Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (43), pp.36384-36393. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6ra05067k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tridentate ONS vs. ONO salicylideneamino(thio)phenolato MoO2L complexes for catalytic solvent-free epoxidation with aqueous TBHP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weili Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Vanderbeeken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rinaldo Poli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 63, pp.26-30. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catcom.2014.08.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards sur la chimie en Midi-Pyrénées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Garreau-de Bonneval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Génisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Fajerwerg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 392, pp.III</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimie et savoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 392, pp.IV</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chimie en région Midi-Pyrénées - Dossier élaboré par le Bureau SCF Midi-Pyrénées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Garreau-de Bonneval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Génisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Fajerwerg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 392, pp.i-xxiv</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substituent effects on solvent-free epoxidation catalyzed by dioxomolybdenum(VI) complexes supported by ONO Schiff base ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weili Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saul R. Merecias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Garcia-Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Santillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 431, pp.176-183. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ica.2014.12.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyridoxal based ONS and ONO vanadium(V) complexes: Structural analysis and catalytic application in organic solvent free epoxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Pisk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Daran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rinaldo Poli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 403, pp.52-63. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molcata.2015.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyridoxal hydrazonato molybdenum(VI) complexes: assembly, structure and epoxidation (pre)catalyst testing under solvent-free conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Pisk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Prugovecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Matkovic-Calogovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jednacak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (73), pp.39000-39010. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4RA08179J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvent-free epoxidation of himachalenes and their derivatives by TBHP using [MoO2(SAP)]2 as a catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Loubidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benharref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rinaldo Poli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (6), pp.549-556. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2014.01.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dioxomolybdenum(VI) and dioxotungsten(VI) complexes chelated with the ONO tridentate hydrazone ligand: synthesis, structure and catalytic epoxidation activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vrdoljak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Pisk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Vukovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38 (12), pp.6176-6185. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4NJ01394H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvent-Free Epoxidation of Olefins Catalyzed by “[MoO 2 (SAP)]”: A New Mode of tert -Butylhydroperoxide Activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Uyttebroeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rinaldo Poli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (2), pp.601-611. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.201200068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of induction times, activity, selectivity, interface and mass transport in solvent-free epoxidation by H2O2 and TBHP: a study with organic salts of the [PMo12O40]3− anion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mesquita Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Daran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rinaldo Poli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 37 (11), pp.3466. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3NJ00523B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rational Synthesis and Characterization of the Mixed-Metal Organometallic Polyoxometalates [Cp*Mo x W 6– x O 18 ] − ( x = 0, 1, 5, 6)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülnur Taban-Çalişkan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mesquita Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Daran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funda Demirhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (10), pp.5931-5940. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic300578g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charged Dioxomolybdenum(VI) Complexes with Pyridoxal Thiosemicarbazone Ligands as Molybdenum(V) Precursors in Oxygen Atom Transfer Process and Epoxidation (pre)Catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Pisk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biserka Prugovecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dubravka Matkovic-Calogovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rinaldo Poli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polyhedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (1), pp.441-449. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.poly.2011.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epoxidation Processes by Pyridoxal Dioxomolybdenum(VI) (Pre)Catalysts Without Organic Solvent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Pisk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Višnja Vrdoljakc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rinaldo Poli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 353 (16), pp.2910-2914. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.201100439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxo-bridged bis oxo-vanadium(V) complexes with tridentate Schiff base ligands (VOL)2O (L=SAE, SAMP, SAP): Synthesis, structure and epoxidation catalysis under solvent-free conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cordelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Daran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rinaldo Poli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganica Chimica Acta Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 364 (1), pp.144-149. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ica.2010.09.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03177525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Characterization and Theoretical Calculations of cis-Dioxo(N-salicylidene-2-aminophenolato)(ethanol)molybdenum(VI) complexes MoO2(SAP)(EtOH) (SAP = N-salicylidene-2 aminophenolato)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Daran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rinaldo Poli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Inorganic and General Chemistry / Zeitschrift für anorganische und allgemeine Chemie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 635 (13-14), pp.2120. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/zaac.200900185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rational, Facile Synthesis and Characterization of the Neutral Mixed‐Metal Organometallic Oxides Cp*2MoxW6–xO17 (Cp* = C5Me5, x = 0, 2, 4, 6)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülnur Taban-Çalişkan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funda Demirhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vendier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rinaldo Poli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009 (34), pp.5219-5226. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.200900676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorph of {2-[(2-hydroxyethyl)iminiomethyl]phenolato-κO}dioxido{2-[(2-oxidoethyl)iminomethyl]phenolato-κ3O,N,O′}molybdenum(VI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Daran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rinaldo Poli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section C : Crystal Structure Communications [1968-2013]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 64 (2), pp.m101-m104. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108270108000127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalised tetraarylstannanes Sn[C6H4-R]4 (R=–CH(CH2O)2, –CHO, –COOH, –CHN–NH–C6H3-2,4-(NO2)2, –CH2OH, –CO–NH–CH2–COO–CH3, –CH[N(C2H4)2O]2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Veith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Rammo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kirsch,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Khemtémourian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 689 (9), pp.1546-1552. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jorganchem.2004.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green Chemistry & Catalysis : from research results to science popularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRCELyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvent Sober Processes for Biomass Valorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Friedrich Alexander Universität (FAU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Erlangen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some advances on Grafted Polyoxometalates as Recoverable Catalysts for Biomass Valorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uni Kôln</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvent Sober Processes for Biomass Valorization : some examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60 th Anniversary of Post graduate of Universidad Nacional Autonoma de Mexico (UNAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05585406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grafted polyoxometalates as recoverable catalysts for biomass valorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Al Hadi Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Tonatiuh Pulido-Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itzel Guerrero-Ríos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Electronic Conference on Catalysis Sciences, Section Biomass Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05585567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La catalyse au service de la biomasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée La chimie de demain, RJ-SCF Occitanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvent-Sober Catalytic Processes for Biomass Valorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Pisk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations in Chemical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la chimie verte et étude de cas sur la valorisation de la biomasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée AFSEP-Club Sud-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greener&amp;quot; Metal-catalyzed (ep)oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indian Chemical Society – 161st Birth Anniversary of Acharya Prafulla Chandra Ray- Young Scientist Conclave 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxide Glasses-(Ceramics): Electrical and Catalytic Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Marijan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodoro Klaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Mošner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Koudelka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Science &amp; Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05586108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId213"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dominique AGUSTIN </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dominique-agustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1933-8442</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">195371208</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?hl=fr&user=-2OhEhAAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/B-5408-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is green chemistry?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 508-509, pp.13-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of ancillary ligands on the formation and functionality of oxovanadium( v ) metallosupramolecular assemblies: advanced computational and catalytic analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Topić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josipa Sarjanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danijela Musija</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirna Mandarić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cocut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 54 (13), pp.5532-5545. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5DT00105F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyoxometalates Surrounded by Organic Cations or Immobilized on Functionalized Merrifield Resin as Catalysts for Oxidation of β-Myrcene and β-Caryophyllene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Al Hadi Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (14), pp.7981. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app15147981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05582157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic valorisation of d -fructose and alcohols using silica–PEI–polyoxometalate composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel T Pulido-Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itzel Guerrero-Ríos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (19), pp.5794-5806. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5CY00465A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic oxidation of linalool with Keggin POMs: Insights into homogeneous vs. heterogeneous approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Al Hadi Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mallet-Ladeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis O: Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 208, pp.207074. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcato.2025.207074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05582168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparative and Catalytic Properties of MoVI Mononuclear and Metallosupramolecular Coordination Assemblies Bearing Hydrazonato Ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirna Mandarić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Topić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Pisk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Višnja Vrdoljak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (3), pp.1503. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms25031503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bifunctional molybdenum and vanadium materials: semiconductor properties for advanced electronics and catalytic efficiency in linalool oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josipa Sarjanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateja Cader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Topić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Razum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (23), pp.9391-9402. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4ma00790e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04932460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Catalytic Power of Molybdenum Complexes Formed from Acyl‐Hydrazones: Deciphering the Relationship Between Structure, Activity and Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvija Mrkonja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matea Pajski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Topić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Pisk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (35), pp.e202400350. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.202400350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04932354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molybdenum Complexes Derived from 2-Hydroxy-5-nitrobenzaldehyde and Benzhydrazide as Potential Oxidation Catalysts and Semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Pisk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mia Šušković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Topić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nenad Judaš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (9), pp.4859. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms25094859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass-derived substrate hydrogenation over rhodium nanoparticles supported on functionalized mesoporous silica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel T Pulido-Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draco Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karla P Salas-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamín Portales-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (16), pp.22216-22229. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4nr02579b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peculiar catalytic properties of oxide glass-(ceramics) in epoxidation reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Pisk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Marijan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodoro Klaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Mošner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Koudelka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 626, pp.122780. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2023.122780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of POM's coordination mode and Mo-hybrid constituents on the binding, stability, and catalytic properties of hybrid (pre)catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Pisk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Višnja Vrdoljak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirna Mandarić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomica Hrenar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (27), pp.19029 - 19040. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4ra03563a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of organic solvent and influence of oxidant in the oxidation of linalool catalyzed by molybdenum and vanadium complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Al Hadi Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Green Chem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2, pp.100029. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tgchem.2023.100029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molybdenum, Vanadium, and Tungsten-Based Catalysts for Sustainable (ep)Oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Pisk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (18), pp.6011. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules27186011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molybdenum-, Vanadium-, and Tungsten-Containing Materials for Catalytic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Pisk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (5), pp.1720. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma15051720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication of oxidant activation on olefin epoxidation catalysed by Molybdenum catalysts with aroylhydrazonato ligands: Experimental and theoretical studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arijeta Bafti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Razum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Topić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Pisk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 512, pp.111764. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mcat.2021.111764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Replacement of Volatile Acetic Acid by Solid SiO2@COOH Silica (Nano)Beads for (Ep)Oxidation Using Mn and Fe Complexes Containing BPMEN Ligand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Daran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (18), pp.5435. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules26185435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Molybdenum Hydrazonato Epoxidation Catalysts Operating under Green Chemistry Conditions: Water vs. Decane Competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvija Mrkonja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Topić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirna Mandarić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Pisk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (7), pp.756. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal11070756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetranuclear molybdenum(vi) hydrazonato epoxidation (pre)catalysts: Is water always the best choice?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Pisk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Višnja Vrdoljak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 142, pp.106027. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catcom.2020.106027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete and polymeric ensembles based on dinuclear molybdenum( vi ) building blocks with adaptive carbohydrazide ligands: from the design to catalytic epoxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Topić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Pisk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Jendrlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danijela Cvijanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 44 (19), pp.8085-8097. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0NJ01045F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of Tetrahydrofurano-, Aryltetralin, and Butyrolactone Norlignans through the Epoxidation of 9-Norlignans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrik Runeberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrik Eklund</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (5), pp.1160. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules25051160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The synthesis, structure and catalytic properties of the [Mo 7 O 24 (μ-Mo 8 O 26 )Mo 7 O 24 ] 16− anion formed via two intermediate heptamolybdates [Co(en) 3 ] 2 [NaMo 7 O 24 ]Cl· n H 2 O and (H 3 O)[Co(en) 3 ] 2 [Mo 7 O 24 ]Cl·9H 2 O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Damjanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Pisk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Kuzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Višnja Vrdoljak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (27), pp.9974-9983. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9dt01625b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic Salts and Merrifield Resin Supported [PM12O40]3− (M = Mo or W) as Catalysts for Adipic Acid Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Pisk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rinaldo Poli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (4), pp.783. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules24040783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometrically Constrained Molybdenum(VI) Metallosupramolecular Architectures: Conventional Synthesis versus Vapor and Thermally Induced Solid-State Structural Transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Višnja Vrdoljak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirna Mandarić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomica Hrenar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivica Đilović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Pisk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (5), pp.3000-3011. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.9b00231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic Solvent-Free Olefins and Alcohols (ep)oxidation Using Recoverable Catalysts Based on [PM12O40]3− (M = Mo or W) Ionically Grafted on Amino Functionalized Silica Nanobeads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (20), pp.3278. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma12203278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molybdenum( vi ) complexes of hemilabile aroylhydrazone ligands as efficient catalysts for greener cyclooctene epoxidation: an experimental and theoretical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Pisk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirta Rubčić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Kuzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Cindrić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 43 (14), pp.5531-5542. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9NJ00229D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete mononuclear and dinuclear compounds containing a MoO 2 2+ core and 4-aminobenzhydrazone ligands: synthesis, structure and organic-solvent-free epoxidation activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danijela Cvijanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Pisk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gordana Pavlović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dubravka Šišak-Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dubravka Matković-Čalogović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 43 (4), pp.1791-1802. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8NJ04074E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of ligand substitution on molybdenum catalysts with tridentate Schiff base ligands for the organic solvent-free oxidation of limonene using aqueous TBHP as oxidant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weili Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rinaldo Poli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 443, pp.52-59. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mcat.2017.09.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a global greener process: from solvent-less synthesis of molybdenum(VI) ONO Schiff base complexes to catalyzed olefin epoxidation under organic-solvent-free conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Cindric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gordana Pavlovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Katava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41 (2), pp.594-602. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6nj03174a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dioxotungsten(VI) complexes with isoniazid-related hydrazones as (pre)catalysts for olefin epoxidation: solvent and ligand substituent effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visnja Vrdoljak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Pisk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biserka Prugovecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predrag Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (43), pp.36384-36393. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6ra05067k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced NLO properties of molybdenum push-pull coordination compounds with tridentate ONO organic ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G. Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Garcia-Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar G. Morales-Saavedra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 442, pp.10-15. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ica.2015.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OH-substituted tridentate ONO Schiff base ligands and related molybdenum(VI) complexes for solvent-free (ep)oxidation catalysis with TBHP as oxidant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weili Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Daran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rinaldo Poli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 416, pp.117-126. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molcata.2016.02.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substituent effects on solvent-free epoxidation catalyzed by dioxomolybdenum(VI) complexes supported by ONO Schiff base ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weili Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saul R. Merecias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Garcia-Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Santillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 431, pp.176-183. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ica.2014.12.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyridoxal based ONS and ONO vanadium(V) complexes: Structural analysis and catalytic application in organic solvent free epoxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Pisk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Daran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rinaldo Poli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 403, pp.52-63. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molcata.2015.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimie et savoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 392, pp.IV</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards sur la chimie en Midi-Pyrénées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Garreau-de Bonneval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Génisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Fajerwerg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 392, pp.III</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tridentate ONS vs. ONO salicylideneamino(thio)phenolato MoO2L complexes for catalytic solvent-free epoxidation with aqueous TBHP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weili Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Vanderbeeken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rinaldo Poli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 63, pp.26-30. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catcom.2014.08.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chimie en région Midi-Pyrénées - Dossier élaboré par le Bureau SCF Midi-Pyrénées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Garreau-de Bonneval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Génisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Fajerwerg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 392, pp.i-xxiv</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyridoxal hydrazonato molybdenum(VI) complexes: assembly, structure and epoxidation (pre)catalyst testing under solvent-free conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Pisk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Prugovecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Matkovic-Calogovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jednacak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (73), pp.39000-39010. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4RA08179J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvent-free epoxidation of himachalenes and their derivatives by TBHP using [MoO2(SAP)]2 as a catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Loubidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benharref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rinaldo Poli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (6), pp.549-556. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2014.01.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dioxomolybdenum(VI) and dioxotungsten(VI) complexes chelated with the ONO tridentate hydrazone ligand: synthesis, structure and catalytic epoxidation activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vrdoljak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Pisk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Vukovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38 (12), pp.6176-6185. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4NJ01394H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvent-Free Epoxidation of Olefins Catalyzed by “[MoO 2 (SAP)]”: A New Mode of tert -Butylhydroperoxide Activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Uyttebroeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rinaldo Poli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (2), pp.601-611. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.201200068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of induction times, activity, selectivity, interface and mass transport in solvent-free epoxidation by H2O2 and TBHP: a study with organic salts of the [PMo12O40]3− anion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mesquita Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Daran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rinaldo Poli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 37 (11), pp.3466. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3NJ00523B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charged Dioxomolybdenum(VI) Complexes with Pyridoxal Thiosemicarbazone Ligands as Molybdenum(V) Precursors in Oxygen Atom Transfer Process and Epoxidation (pre)Catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Pisk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biserka Prugovecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dubravka Matkovic-Calogovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rinaldo Poli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polyhedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (1), pp.441-449. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.poly.2011.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rational Synthesis and Characterization of the Mixed-Metal Organometallic Polyoxometalates [Cp*Mo x W 6– x O 18 ] − ( x = 0, 1, 5, 6)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülnur Taban-Çalişkan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mesquita Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Daran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funda Demirhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (10), pp.5931-5940. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic300578g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epoxidation Processes by Pyridoxal Dioxomolybdenum(VI) (Pre)Catalysts Without Organic Solvent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Pisk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Višnja Vrdoljakc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rinaldo Poli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 353 (16), pp.2910-2914. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.201100439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxo-bridged bis oxo-vanadium(V) complexes with tridentate Schiff base ligands (VOL)2O (L=SAE, SAMP, SAP): Synthesis, structure and epoxidation catalysis under solvent-free conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cordelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Daran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rinaldo Poli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganica Chimica Acta Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 364 (1), pp.144-149. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ica.2010.09.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03177525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Characterization and Theoretical Calculations of cis-Dioxo(N-salicylidene-2-aminophenolato)(ethanol)molybdenum(VI) complexes MoO2(SAP)(EtOH) (SAP = N-salicylidene-2 aminophenolato)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Daran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rinaldo Poli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Inorganic and General Chemistry / Zeitschrift für anorganische und allgemeine Chemie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 635 (13-14), pp.2120. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/zaac.200900185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rational, Facile Synthesis and Characterization of the Neutral Mixed‐Metal Organometallic Oxides Cp*2MoxW6–xO17 (Cp* = C5Me5, x = 0, 2, 4, 6)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülnur Taban-Çalişkan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funda Demirhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vendier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rinaldo Poli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009 (34), pp.5219-5226. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.200900676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorph of {2-[(2-hydroxyethyl)iminiomethyl]phenolato-κO}dioxido{2-[(2-oxidoethyl)iminomethyl]phenolato-κ3O,N,O′}molybdenum(VI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Daran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rinaldo Poli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section C : Crystal Structure Communications [1968-2013]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 64 (2), pp.m101-m104. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108270108000127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalised tetraarylstannanes Sn[C6H4-R]4 (R=–CH(CH2O)2, –CHO, –COOH, –CHN–NH–C6H3-2,4-(NO2)2, –CH2OH, –CO–NH–CH2–COO–CH3, –CH[N(C2H4)2O]2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Veith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Rammo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kirsch,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Khemtémourian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 689 (9), pp.1546-1552. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jorganchem.2004.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green Chemistry & Catalysis : from research results to science popularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRCELyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some advances on Grafted Polyoxometalates as Recoverable Catalysts for Biomass Valorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uni Kôln</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvent Sober Processes for Biomass Valorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Friedrich Alexander Universität (FAU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Erlangen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvent Sober Processes for Biomass Valorization : some examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60 th Anniversary of Post graduate of Universidad Nacional Autonoma de Mexico (UNAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05585406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grafted polyoxometalates as recoverable catalysts for biomass valorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Al Hadi Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Tonatiuh Pulido-Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itzel Guerrero-Ríos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Electronic Conference on Catalysis Sciences, Section Biomass Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05585567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la chimie verte et étude de cas sur la valorisation de la biomasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée AFSEP-Club Sud-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvent-Sober Catalytic Processes for Biomass Valorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Pisk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations in Chemical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La catalyse au service de la biomasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée La chimie de demain, RJ-SCF Occitanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greener&amp;quot; Metal-catalyzed (ep)oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indian Chemical Society – 161st Birth Anniversary of Acharya Prafulla Chandra Ray- Young Scientist Conclave 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxide Glasses-(Ceramics): Electrical and Catalytic Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Marijan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodoro Klaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Mošner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Koudelka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Science &amp; Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05586108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId214"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2E06D5A3"/>
+    <w:nsid w:val="0ED81997"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-agustin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1933-8442" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/195371208" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-5408-2008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065012v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Topi&#263;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josipa Sarjanovi&#263;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danijela Musija" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Mandari&#263;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cocut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5DT00105F" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582157v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Hadi Haidar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guillo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Agustin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15147981" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590169v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chatel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273490v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel T Pulido-D&#237;az" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itzel Guerrero-R&#237;os" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CY00465A" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582168v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mallet-Ladeira" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcato.2025.207074" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593900v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Pisk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia &#352;u&#353;kovi&#263;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nenad Juda&#353;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25094859" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815564v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Draco Mart&#237;nez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla P Salas-Martin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjam&#237;n Portales-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4nr02579b" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501274v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vi&#353;nja Vrdoljak" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25031503" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932354v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvija Mrkonja" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matea Pajski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202400350" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932460v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateja Cader" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Razum" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ma00790e" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503149v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Marijan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodoro Klaser" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Mo&#353;ner" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Koudelka" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2023.122780" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632363v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomica Hrenar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ra03563a" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233003v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tgchem.2023.100029" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592139v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15051720" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877754v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27186011" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356932v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Wang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gayet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Daran" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26185435" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356884v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arijeta Bafti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2021.111764" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267910v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal11070756" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877697v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jendrlin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danijela Cvijanovi&#263;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NJ01045F" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877604v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2020.106027" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611183v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Runeberg" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Eklund" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25051160" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140721v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivica &#272;ilovi&#263;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.9b00231" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338781v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12203278" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332776v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Damjanovi&#263;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Kuzman" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt01625b" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140569v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinaldo Poli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24040783" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140580v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirta Rub&#269;i&#263;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cindri&#263;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NJ00229D" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133852v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordana Pavlovi&#263;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubravka &#352;i&#353;ak-Jung" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubravka Matkovi&#263;-&#268;alogovi&#263;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NJ04074E" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940168v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cindric" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordana Pavlovic" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Katava" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6nj03174a" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940162v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weili Wang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2017.09.033" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929762v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Guerrero" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G. Lacroix" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Garcia-Ortega" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar G. Morales-Saavedra" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2015.11.008" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8DHKCX0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929759v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2016.02.021" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929760v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Visnja Vrdoljak" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biserka Prugovecki" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Predrag Novak" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra05067k" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919611v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Vanderbeeken" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2014.08.018" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910075v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Garreau-de Bonneval" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves G&#233;nisson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hureau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Fajerwerg" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919617v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910076v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919612v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saul R. Merecias" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Santillan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2014.12.022" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919607v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2015.03.016" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023158v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Prugovecki" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Matkovic-Calogovic" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jednacak" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Novak" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA08179J" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023132v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Loubidi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benharref" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2014.01.023" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023175v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vrdoljak" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Vukovic" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4NJ01394H" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908276v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morlot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Uyttebroeck" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201200068" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XZS59X7G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907980v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gu&#233;rin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mesquita Fernandes" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3NJ00523B" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156138v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lnur Taban-&#199;ali&#351;kan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Funda Demirhan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic300578g" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156181v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubravka Matkovic-Calogovic" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2011.12.003" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157929v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vi&#353;nja Vrdoljakc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201100439" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L5V45HTT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177525v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Cordelle" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2010.09.021" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505525v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bibal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Neveux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zaac.200900185" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184169v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vendier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200900676" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-94K22FSV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192652v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108270108000127" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-12L8VN2Z-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344608v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Veith" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Rammo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kirsch," TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Khemt&#233;mourian" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2004.02.012" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WT9KFP3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589882v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589876v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589872v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585406v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585567v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Tonatiuh Pulido-D&#237;az" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014547v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014558v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014540v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014370v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586108v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-agustin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1933-8442" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/195371208" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?hl=fr&amp;user=-2OhEhAAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-5408-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590169v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chatel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Agustin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065012v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Topi&#263;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josipa Sarjanovi&#263;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danijela Musija" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Mandari&#263;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cocut" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5DT00105F" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582157v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Hadi Haidar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guillo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15147981" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273490v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel T Pulido-D&#237;az" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itzel Guerrero-R&#237;os" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CY00465A" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582168v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mallet-Ladeira" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcato.2025.207074" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501274v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Pisk" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vi&#353;nja Vrdoljak" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25031503" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932460v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateja Cader" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Razum" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ma00790e" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932354v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvija Mrkonja" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matea Pajski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202400350" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593900v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia &#352;u&#353;kovi&#263;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nenad Juda&#353;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25094859" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815564v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Draco Mart&#237;nez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla P Salas-Martin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjam&#237;n Portales-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4nr02579b" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503149v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Marijan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodoro Klaser" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Mo&#353;ner" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Koudelka" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2023.122780" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632363v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomica Hrenar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ra03563a" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233003v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tgchem.2023.100029" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877754v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27186011" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592139v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15051720" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356884v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arijeta Bafti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2021.111764" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356932v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Wang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gayet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Daran" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26185435" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267910v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal11070756" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877604v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2020.106027" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877697v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jendrlin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danijela Cvijanovi&#263;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NJ01045F" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611183v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Runeberg" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Eklund" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25051160" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332776v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Damjanovi&#263;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Kuzman" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt01625b" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140569v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinaldo Poli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24040783" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140721v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivica &#272;ilovi&#263;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.9b00231" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338781v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12203278" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140580v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirta Rub&#269;i&#263;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cindri&#263;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NJ00229D" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133852v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordana Pavlovi&#263;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubravka &#352;i&#353;ak-Jung" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubravka Matkovi&#263;-&#268;alogovi&#263;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NJ04074E" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940162v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weili Wang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2017.09.033" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940168v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cindric" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordana Pavlovic" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Katava" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6nj03174a" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929760v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Visnja Vrdoljak" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biserka Prugovecki" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Predrag Novak" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra05067k" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929762v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Guerrero" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G. Lacroix" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Garcia-Ortega" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar G. Morales-Saavedra" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2015.11.008" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8DHKCX0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929759v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2016.02.021" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919612v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saul R. Merecias" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Santillan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2014.12.022" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919607v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2015.03.016" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919617v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910075v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Garreau-de Bonneval" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves G&#233;nisson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hureau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Fajerwerg" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919611v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Vanderbeeken" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2014.08.018" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910076v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023158v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Prugovecki" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Matkovic-Calogovic" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jednacak" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Novak" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA08179J" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023132v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Loubidi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benharref" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2014.01.023" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023175v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vrdoljak" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Vukovic" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4NJ01394H" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908276v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morlot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Uyttebroeck" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201200068" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XZS59X7G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907980v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gu&#233;rin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mesquita Fernandes" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3NJ00523B" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156181v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubravka Matkovic-Calogovic" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2011.12.003" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156138v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lnur Taban-&#199;ali&#351;kan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Funda Demirhan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic300578g" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157929v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vi&#353;nja Vrdoljakc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201100439" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L5V45HTT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177525v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Cordelle" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2010.09.021" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505525v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bibal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Neveux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zaac.200900185" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184169v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vendier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200900676" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-94K22FSV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192652v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108270108000127" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-12L8VN2Z-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344608v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Veith" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Rammo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kirsch," TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Khemt&#233;mourian" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2004.02.012" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WT9KFP3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589882v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589872v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589876v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585406v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585567v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Tonatiuh Pulido-D&#237;az" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014540v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014558v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014547v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014370v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586108v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>