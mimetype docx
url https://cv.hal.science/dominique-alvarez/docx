--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -97,2345 +97,2587 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le « déjà-là » des enseignant·e·s à l’épreuve de la « continuité pédagogique » en Suisse et en France : évolution des rapports à l’institution et au numérique</w:t>
+                <w:t xml:space="preserve">Construire une posture inclusive pour prévenir certains effets de stéréotypes de genre à l’École. Une ingénierie inclusive didactique clinique coopérative en mathématiques et en EPS au lycée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ioana Fillion-Quibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carminatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dominique Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Carnus</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Ruppen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Swiss Journal of Educational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 44 (3), pp.312-326. </w:t>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Penser les pratiques inclusives, dans et hors les murs, de l’école à l’université : enjeux sociaux, politiques et éducatifs, 78, </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24452/sjer.44.3.2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/15ike⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03909085v1</w:t>
+                <w:t xml:space="preserve">hal-05563939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand l’enseignant « bricole » : une adaptation entre inconscience et rationalité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Le « déjà-là » des enseignant·e·s à l’épreuve de la « continuité pédagogique » en Suisse et en France : évolution des rapports à l’institution et au numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Carnus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Cadiou</w:t>
+                <w:t xml:space="preserve">Danièle Périsset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Mothes</w:t>
+                <w:t xml:space="preserve">Paul Ruppen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 66, </w:t>
+              <w:t xml:space="preserve">Swiss Journal of Educational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 44 (3), pp.312-326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/edso.22183⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24452/sjer.44.3.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03909072v1</w:t>
+                <w:t xml:space="preserve">hal-03909085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quand l’enseignant « bricole » : une adaptation entre inconscience et rationalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Mothes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 66, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edso.22183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comment enseigner &amp;quot;le sentir et le dire&amp;quot;? Une double compétence : olfactive et langagière dans l'analyse sensorielle du vin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en Didactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, N°23 (1), pp.81. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rdid.023.0081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03463104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le vin à l’école, interdit à la cantine, mais valorisé dans les écoles hôtelières</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Symposium 18 - Enseignement/apprentissage en Hôtellerie-restauration : la didactique professionnelle à l'épreuve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Alvarez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Mothes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zancanaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manger à la cantine de la fin du XVIII au début du XXI siècle, de l'école à l'université en France et pays francophones</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Toulouse (FRANCE) UT2J, France</w:t>
+              <w:t xml:space="preserve">7eme colloque RDPD Faire de la didactique professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSFEA, Jun 2025, Toulouse, France. pp.373-381</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04771530v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05533558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’auto-positionnement des enseignants débutants pour repérer des besoins en formation. Une enquête dans l’académie de Toulouse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Le vin à l’école, interdit à la cantine, mais valorisé dans les écoles hôtelières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème colloque du gEvaPP « Les instruments et les dispositifs d’évaluation des pratiques professionnelles et leurs effets »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, gEvaPP, Jan 2024, Bruxelle- Université Libre de Bruxelles (ULB), Belgique</w:t>
+              <w:t xml:space="preserve">Manger à la cantine de la fin du XVIII au début du XXI siècle, de l'école à l'université en France et pays francophones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Toulouse (FRANCE) UT2J, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04830620v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rapport au numérique des enseignants durant la continuité pédagogique : lycée professionnel, technologique ou général, quelles influences sur les pratiques enseignantes ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">L’auto-positionnement des enseignants débutants pour repérer des besoins en formation. Une enquête dans l’académie de Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Alvarez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Faire résultat(s) dans les recherches en sciences de l’éducation, EFTS, 5-7 juin, 2023, Toulouse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">8ème colloque du gEvaPP « Les instruments et les dispositifs d’évaluation des pratiques professionnelles et leurs effets »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, gEvaPP, Jan 2024, Bruxelle- Université Libre de Bruxelles (ULB), Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04833897v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04830620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rapport à l’alcool dans l’enseignement de la sommellerie, d’un curriculum caché à un curriculum savouré.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Le rapport au numérique des enseignants durant la continuité pédagogique : lycée professionnel, technologique ou général, quelles influences sur les pratiques enseignantes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Alvarez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Maumon  de Longevialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carminatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chaplier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ducamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème colloque international de l’ARCD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARCD, Jun 2023, GENEVE, Suisse</w:t>
+              <w:t xml:space="preserve">Colloque Faire résultat(s) dans les recherches en sciences de l’éducation, EFTS, 5-7 juin, 2023, Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04400225v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04833897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des disciplines sur l’adaptabilité au numérique des enseignants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Le rapport à l’alcool dans l’enseignement de la sommellerie, d’un curriculum caché à un curriculum savouré.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Alvarez</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faire résultat(s) dans les recherches en éducation. Pour quoi ? Avec qui ? Comment ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Toulouse Jean Jaures UMR EFTS, Jun 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">6ème colloque international de l’ARCD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARCD, Jun 2023, GENEVE, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04400594v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le « déjà-là » des enseignant.e.s à l’épreuve de la « continuité pédagogique » en Suisse et en France : évolution des rapports à l’institution et au numérique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Effet des disciplines sur l’adaptabilité au numérique des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Danièle Périsset</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Maumon  de Longevialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chaplier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ducamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Ruppen</w:t>
+                <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques d'enseignement - apprentissage en période de pandémie : entre continuité pédagogique et rupture professionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Toulouse, Genève, France</w:t>
+              <w:t xml:space="preserve">Faire résultat(s) dans les recherches en éducation. Pour quoi ? Avec qui ? Comment ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse Jean Jaures UMR EFTS, Jun 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03909140v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet des disciplines sur l'adaptabilité au numérique des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carminatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chaplier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ducamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées internationales d’étude (Pratiques d’enseignement – apprentissage en période de pandémie : entre continuité pédagogique et rupture professionnelle), Université Toulouse Jean Jaurès &amp; Université de Genève, les 30 juin et 1er juillet 2022.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03841749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">volet enquête : le rapport au numérique des enseignants durant la continuité pédagogique : lycée professionnel, technologique ou général, quelles influences sur les pratiques enseignantes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ducamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4èmes journées des INSPE d'Occitanie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Agde, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03841795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former les professeurs stagiaires à la co-intervention en lycées professionnels : un exemple en hôtellerie restauration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Le « déjà-là » des enseignant.e.s à l’épreuve de la « continuité pédagogique » en Suisse et en France : évolution des rapports à l’institution et au numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Adrien Mélendez</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Périsset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Ruppen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes journées des INSPE d'Occitanie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Agde, France</w:t>
+              <w:t xml:space="preserve">Pratiques d'enseignement - apprentissage en période de pandémie : entre continuité pédagogique et rupture professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Toulouse, Genève, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03909196v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'histoire des enseignants du domaine de l'hôtellerie-restauration : un enseignement sous influence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Former les professeurs stagiaires à la co-intervention en lycées professionnels : un exemple en hôtellerie restauration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Lécureux-Têtu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Mélendez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études : Enseignement hôtelier et économie touristique en France depuis 1918 : traités, pratiques et industrie hôtelière en perspective européenne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">4èmes journées des INSPE d'Occitanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Agde, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03718759v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La conception du questionnaire dans l’enquête RA-EDICOVID</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Pratiques d'enseignement - apprentissage en contexte de confinement : « continuité » ou rupture pédagogique ? La recherche action EDiCOViD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Carnus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Loizon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference EVALSUP 5th Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Oujda (à distance), Maroc</w:t>
+              <w:t xml:space="preserve">2ème Congrès International TACD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, A distance, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03517524v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03517460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques d'enseignement - apprentissage en contexte de confinement : « continuité » ou rupture pédagogique ? La recherche action EDiCOViD</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La matérialité des parfums du vin, études de cas dans l'enseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Alvarez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Loizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Congrès International TACD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, A distance, France</w:t>
+              <w:t xml:space="preserve">Le parfum, un matériau pour la création en design. Journée d’étude LARA-SEPPIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03517460v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03718762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La matérialité des parfums du vin, études de cas dans l'enseignement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La conception du questionnaire dans l’enquête RA-EDICOVID</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Loizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le parfum, un matériau pour la création en design. Journée d’étude LARA-SEPPIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Conference EVALSUP 5th Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Oujda (à distance), Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03718762v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03517524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques d’enseignement – apprentissage en contexte de confinement : continuité ou rupture pédagogique ? Le projet EDiCOViD</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">L'histoire des enseignants du domaine de l'hôtellerie-restauration : un enseignement sous influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Alvarez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international AUPTIC•Education 2020 – Les technologies au service du pédagogique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Louvain-la-Neuve, France</w:t>
+              <w:t xml:space="preserve">Journée d'études : Enseignement hôtelier et économie touristique en France depuis 1918 : traités, pratiques et industrie hôtelière en perspective européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03909159v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03718759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rapport au vin dans l'enseignement de l'analyse sensorielle des vins en hôtellerie-restauration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Pratiques d’enseignement – apprentissage en contexte de confinement : continuité ou rupture pédagogique ? Le projet EDiCOViD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AREF 2019 Actualités de la Recherche en Education et en Formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Colloque international AUPTIC•Education 2020 – Les technologies au service du pédagogique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Louvain-la-Neuve, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03718765v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’analyse sensorielle des vins, un savoir impossible à institutionnaliser</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Le rapport au vin dans l'enseignement de l'analyse sensorielle des vins en hôtellerie-restauration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Alvarez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Congrès international de la Théorie de l'Action Conjointe en Didactique - La TACD en questions, questions à la didactique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">AREF 2019 Actualités de la Recherche en Education et en Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02999972v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03718765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'analyse sensorielle des vins, un savoir impossible à institutionnaliser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Congrès international de la Théorie de l'Action Conjointe en Didactique - La TACD en questions, questions à la didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03718768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La terminologie de l’analyse sensorielle des vins en situation didactique, un savoir impossible à enseigner ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">L’analyse sensorielle des vins, un savoir impossible à institutionnaliser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Terminologies gastronomiques et œnologiques, patrimoine et culture, 14 septembre 2018, université Tours, villa Rabelais</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Tours, France</w:t>
+              <w:t xml:space="preserve">1er Congrès international de la Théorie de l'Action Conjointe en Didactique - La TACD en questions, questions à la didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03909202v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02999972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des savoirs incorporés au cœur des compétences, l’éclairage de la didactique clinique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La terminologie de l’analyse sensorielle des vins en situation didactique, un savoir impossible à enseigner ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Mêlées et démêlées – 50 ans de recherches en Sciences de l’Éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque Terminologies gastronomiques et œnologiques, patrimoine et culture, 14 septembre 2018, université Tours, villa Rabelais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03909170v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rapport au(x) savoir(s) au cœur des dispositifs de formation professionnelle des enseignants. Une nouvelle voie à explorer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Des savoirs incorporés au cœur des compétences, l’éclairage de la didactique clinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres internationales du Réseau de recherche en Éducation et en Formation, Conservatoire National des Arts et Métiers (CNAM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque international Mêlées et démêlées – 50 ans de recherches en Sciences de l’Éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03909181v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enseignement de l’analyse sensorielle des vins à la lumière du « déjà-là » sensoriel de l’enseignant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Le rapport au(x) savoir(s) au cœur des dispositifs de formation professionnelle des enseignants. Une nouvelle voie à explorer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Carnus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème colloque international de l’ARCD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour des recherches comparatistes en didactique, Mar 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Rencontres internationales du Réseau de recherche en Éducation et en Formation, Conservatoire National des Arts et Métiers (CNAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01342110v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner l’analyse sensorielle des vins comme diffusion du patrimoine alimentaire : « le déjà-là » sensoriel de l’enseignant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">L’enseignement de l’analyse sensorielle des vins à la lumière du « déjà-là » sensoriel de l’enseignant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Alvarez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Heritage &amp; Culinary Practices, Patrimoines Alimentaires et Pratiques Culinaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Pierre et Marie Curie; Université Paris-Sorbonne, Oct 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">4ème colloque international de l’ARCD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour des recherches comparatistes en didactique, Mar 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01237383v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Enseigner l’analyse sensorielle des vins comme diffusion du patrimoine alimentaire : « le déjà-là » sensoriel de l’enseignant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Carnus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Heritage &amp; Culinary Practices, Patrimoines Alimentaires et Pratiques Culinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Pierre et Marie Curie; Université Paris-Sorbonne, Oct 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01237383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Teaching wine tasting as a transmission of food heritage: the sensory « déjà-là » of teachers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Food Heritage and Culinary Practices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03463242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2445,665 +2687,734 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ENSEIGNER LA PARTIE OLFACTIVE DE L’ANALYSE SENSORIELLE DES VINS « LE SENTIR ET LE DIRE »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Wine Symposium of Toulouse'15 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01240358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éducation et vin, l’influence du déjà-là sensoriel de l’enseignant dans les écoles hôtelières</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Former les maîtres d’hôtels aux animations à la table des clients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vigne, vin et éducation du XVIIIème siècle à nos jours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Nouvelle Aquitaine, 2022, 979-10-353-1895-6</w:t>
+              <w:t xml:space="preserve">Le maître d’hôtel du XXIe siècle, Représentations et formations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Harmattan, 2026, 978-2-336-60921-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03909110v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des savoirs incorporés au cœur des compétences. L’éclairage de la didactique clinique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Éducation et vin, l’influence du déjà-là sensoriel de l’enseignant dans les écoles hôtelières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dans Dupont, P., Buznic-Bourgeacq, P., Carnus, M-F. Compétence(s) et savoir(s) pour enseigner et pour apprendre : controverses, compromis ou compromissions ? Actes du colloque international Mêlées et Démêlés, 50 ans de recherches en Sciences de l'Éducation, Toulouse 20-22 septembre 2017. L’Harmatthan</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Vigne, vin et éducation du XVIIIème siècle à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Nouvelle Aquitaine, 2022, 979-10-353-1895-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03463212v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La terminologie de l’analyse sensorielle des vins en situation didactique, n’est-elle pas un savoir impossible à enseigner ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Des savoirs incorporés au cœur des compétences. L’éclairage de la didactique clinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Carnus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dans K. Stengel, Terminologies gastronomiques et œnologiques (p. 213-224). Paris: L'Harmattan.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dans Dupont, P., Buznic-Bourgeacq, P., Carnus, M-F. Compétence(s) et savoir(s) pour enseigner et pour apprendre : controverses, compromis ou compromissions ? Actes du colloque international Mêlées et Démêlés, 50 ans de recherches en Sciences de l'Éducation, Toulouse 20-22 septembre 2017. L’Harmatthan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.163-178, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/har.dupon.2019.01.0163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03463218v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03463212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rapport au(x) savoir(s) au cœur des dispositifs de formation professionnelle des enseignants : une nouvelle voie à explorer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La terminologie de l’analyse sensorielle des vins en situation didactique, n’est-elle pas un savoir impossible à enseigner ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches sur le rapport au(x) savoir(s) et formation des enseignants. Un dialogue nécessaire et fructueux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, De Boeck, pp.79-98, 2019, 9782807326255</w:t>
+              <w:t xml:space="preserve">Dans K. Stengel, Terminologies gastronomiques et œnologiques (p. 213-224). Paris: L'Harmattan.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03463204v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03463218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La description olfactive de l’analyse sensorielle des vins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Le rapport au(x) savoir(s) au cœur des dispositifs de formation professionnelle des enseignants : une nouvelle voie à explorer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Carnus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-France Carnus, Dorothée Baillet, Geneviève Therriault, Valérie Vincent. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dans Y. Masson, CH. Lavelle, Les cahiers gastronomiques (p. 272-297). Paris : éditions BPI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Recherches sur le rapport au(x) savoir(s) et formation des enseignants. Un dialogue nécessaire et fructueux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Boeck, pp.79-98, 2019, 9782807326255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03463163v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03463204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand l'enseignement de la partie aromatique de l'analyse sensorielle influence l'apprentissage de la compétence à associer un vin à un mets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La description olfactive de l’analyse sensorielle des vins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dans J.-R. Pitte, Les accords mets-vins, un art français (p. 243-256). Paris: CNRS éditions.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Dans Y. Masson, CH. Lavelle, Les cahiers gastronomiques (p. 272-297). Paris : éditions BPI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03463147v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03463163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quand l'enseignement de la partie aromatique de l'analyse sensorielle influence l'apprentissage de la compétence à associer un vin à un mets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dans J.-R. Pitte, Les accords mets-vins, un art français (p. 243-256). Paris: CNRS éditions.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03463147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le nez du vin en discours : des arômes et des mots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dans K. Stengel, &amp; A. Parizot, Écrits et discours culinaires, quand les mots se mettent à table (p. 159-172). Paris: L'Harmattan.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03463138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3113,114 +3424,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner l’analyse sensorielle du vin, Ressorts didactiques et déjà-là sensoriel de l’enseignant, Études de cas en didactique clinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université Toulouse Jean Jaurès, 2019. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03909227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId60"/>
+      <w:footerReference w:type="default" r:id="rId67"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3367,51 +3678,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909085v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Alvarez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Carnus" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le P&#233;risset" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ruppen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24452/sjer.44.3.2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909072v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cadiou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mothes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.22183" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463104v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid.023.0081" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771530v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830620v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833897v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Maumon  de Longevialle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carminatti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chaplier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducamp" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400225v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400594v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909140v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841749v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841795v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909196v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne L&#233;cureux-T&#234;tu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien M&#233;lendez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718759v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517524v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loizon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03517460v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718762v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909159v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718765v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999972v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718768v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909202v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909170v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909181v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342110v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237383v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463242v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01240358v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909110v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463212v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/har.dupon.2019.01.0163" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463218v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463204v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463163v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463147v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463138v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03909227v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563939v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Fillion-Quibel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carminatti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Alvarez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Carnus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ike" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909085v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le P&#233;risset" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ruppen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24452/sjer.44.3.2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909072v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cadiou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mothes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.22183" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463104v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid.023.0081" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533558v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zancanaro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Laporte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771530v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830620v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833897v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Maumon  de Longevialle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chaplier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducamp" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400225v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400594v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841749v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841795v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909140v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909196v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne L&#233;cureux-T&#234;tu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien M&#233;lendez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03517460v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loizon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718762v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517524v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718759v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909159v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718765v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718768v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999972v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909202v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909170v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909181v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342110v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237383v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463242v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01240358v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564025v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909110v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463212v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/har.dupon.2019.01.0163" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463218v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463204v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463163v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463147v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463138v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03909227v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>