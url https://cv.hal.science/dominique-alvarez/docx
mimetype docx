--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -1567,355 +1567,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03909196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques d'enseignement - apprentissage en contexte de confinement : « continuité » ou rupture pédagogique ? La recherche action EDiCOViD</w:t>
+                <w:t xml:space="preserve">L'histoire des enseignants du domaine de l'hôtellerie-restauration : un enseignement sous influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Alvarez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Loizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Congrès International TACD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, A distance, France</w:t>
+              <w:t xml:space="preserve">Journée d'études : Enseignement hôtelier et économie touristique en France depuis 1918 : traités, pratiques et industrie hôtelière en perspective européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03517460v1</w:t>
+                <w:t xml:space="preserve">hal-03718759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La matérialité des parfums du vin, études de cas dans l'enseignement</w:t>
+                <w:t xml:space="preserve">Pratiques d'enseignement - apprentissage en contexte de confinement : « continuité » ou rupture pédagogique ? La recherche action EDiCOViD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Carnus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Loizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le parfum, un matériau pour la création en design. Journée d’étude LARA-SEPPIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">2ème Congrès International TACD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, A distance, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03718762v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03517460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La conception du questionnaire dans l’enquête RA-EDICOVID</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La matérialité des parfums du vin, études de cas dans l'enseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Alvarez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference EVALSUP 5th Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Oujda (à distance), Maroc</w:t>
+              <w:t xml:space="preserve">Le parfum, un matériau pour la création en design. Journée d’étude LARA-SEPPIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03517524v1</w:t>
+                <w:t xml:space="preserve">hal-03718762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'histoire des enseignants du domaine de l'hôtellerie-restauration : un enseignement sous influence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La conception du questionnaire dans l’enquête RA-EDICOVID</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Loizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études : Enseignement hôtelier et économie touristique en France depuis 1918 : traités, pratiques et industrie hôtelière en perspective européenne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Conference EVALSUP 5th Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Oujda (à distance), Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03718759v1</w:t>
+                <w:t xml:space="preserve">hal-03517524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques d’enseignement – apprentissage en contexte de confinement : continuité ou rupture pédagogique ? Le projet EDiCOViD</w:t>
               </w:r>
@@ -3678,51 +3678,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563939v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Fillion-Quibel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carminatti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Alvarez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Carnus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ike" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909085v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le P&#233;risset" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ruppen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24452/sjer.44.3.2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909072v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cadiou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mothes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.22183" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463104v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid.023.0081" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533558v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zancanaro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Laporte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771530v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830620v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833897v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Maumon  de Longevialle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chaplier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducamp" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400225v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400594v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841749v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841795v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909140v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909196v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne L&#233;cureux-T&#234;tu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien M&#233;lendez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03517460v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loizon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718762v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517524v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718759v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909159v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718765v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718768v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999972v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909202v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909170v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909181v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342110v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237383v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463242v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01240358v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564025v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909110v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463212v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/har.dupon.2019.01.0163" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463218v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463204v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463163v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463147v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463138v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03909227v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563939v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Fillion-Quibel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carminatti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Alvarez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Carnus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ike" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909085v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le P&#233;risset" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ruppen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24452/sjer.44.3.2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909072v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cadiou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mothes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.22183" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463104v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid.023.0081" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533558v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zancanaro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Laporte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771530v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830620v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833897v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Maumon  de Longevialle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chaplier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducamp" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400225v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400594v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841749v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841795v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909140v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909196v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne L&#233;cureux-T&#234;tu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien M&#233;lendez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718759v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03517460v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loizon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718762v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517524v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909159v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718765v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718768v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999972v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909202v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909170v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909181v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342110v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237383v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463242v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01240358v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564025v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909110v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463212v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/har.dupon.2019.01.0163" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463218v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463204v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463163v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463147v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463138v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03909227v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>