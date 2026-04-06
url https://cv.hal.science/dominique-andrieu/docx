--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -794,213 +794,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'étalement résidentiel des métropoles intermédiaires de la région Centre Val de Loire</w:t>
+                <w:t xml:space="preserve">How evacuation maps work: comparison of stakeholders’ visual strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Zaninetti</w:t>
+                <w:t xml:space="preserve">Gaëtan Palka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Serrhini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M@ppemonde</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Cartography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (1), pp.25 - 48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23729333.2018.1434603⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01975324v1</w:t>
+                <w:t xml:space="preserve">hal-01766729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How evacuation maps work: comparison of stakeholders’ visual strategies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kamal Serrhini</w:t>
+                <w:t xml:space="preserve">L'étalement résidentiel des métropoles intermédiaires de la région Centre Val de Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Zaninetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cartography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">M@ppemonde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766729v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01975324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle cohérence nationale des données géographiques des schémas régionaux de cohérence écologiques ?</w:t>
               </w:r>
@@ -1304,325 +1304,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02057687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La densification des zones inondables périurbaines, entre opportunité de développement et déni du risque. Le cas de la commune de La Riche dans l'agglomération de Tours (Indre-et-Loire, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La dynamique du peuplement dans le Centre-Ouest de la France : quel rôle joue encore la Loire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Servain-Courant</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cécile Rialland</w:t>
+                <w:t xml:space="preserve">Laurent Nowik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Nord. Histoire &amp; Archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Hors série, Collection Histoire (26), p.359-370</w:t>
+              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011-3, p. 603-616</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00747973v1</w:t>
+                <w:t xml:space="preserve">halshs-01257071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dynamique du peuplement dans le Centre-Ouest de la France : quel rôle joue encore la Loire ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'inscription paysagère du risque d'inondation dans les politiques urbaines des agglomérations ligériennes, proposition d'un marqueur de résilience spatiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Sajaloli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Servain-Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Andrieu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Nowik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 2011-3, p. 603-616</w:t>
+              <w:t xml:space="preserve">Revue Géographique de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 51 (3-4), pp.2-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01257071v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01017344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'inscription paysagère du risque d'inondation dans les politiques urbaines des agglomérations ligériennes, proposition d'un marqueur de résilience spatiale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La densification des zones inondables périurbaines, entre opportunité de développement et déni du risque. Le cas de la commune de La Riche dans l'agglomération de Tours (Indre-et-Loire, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Servain-Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Sajaloli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Servain-Courant</w:t>
+                <w:t xml:space="preserve">Jean-Louis Yengue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Dournel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Andrieu</w:t>
+                <w:t xml:space="preserve">Cécile Rialland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Géographique de l'Est</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 51 (3-4), pp.2-18</w:t>
+              <w:t xml:space="preserve">Revue du Nord. Histoire &amp; Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Hors série, Collection Histoire (26), p.359-370</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01017344v1</w:t>
+                <w:t xml:space="preserve">hal-00747973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'intérêt de l'usage des cartogrammes : l'exemple de la cartographie de l'élection présidentielle française de 2002</w:t>
               </w:r>
@@ -2514,377 +2514,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03522654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trame bleue et paysages urbains, éléments spatiaux de comparaisons diachroniques et multi-scalaires. Les cas de Nantes, Lyon et Strasbourg.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Herve Parmentier</w:t>
+                <w:t xml:space="preserve">Saisir les liens entre « trames bleues » et paysages de l’eau. Regards croisés sur trois villes de confluence : Lyon, Nantes et Strasbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Riviere-Honegger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Servain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Armani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gilles Armani</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Francophone Esri</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">colloque international « Eau(x) et paysage(s) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole de la nature et du Paysage, INSA centre Val de Loire; UMR CITERES (CNRS), Université de Tours; Zone Atelier Loire, Mar 2018, Blois, France. pp.149-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02318593v1</w:t>
+                <w:t xml:space="preserve">halshs-01974318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saisir les liens entre « trames bleues » et paysages de l’eau. Regards croisés sur trois villes de confluence : Lyon, Nantes et Strasbourg</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Riviere-Honegger</w:t>
+                <w:t xml:space="preserve">Trame bleue et paysages urbains, éléments spatiaux de comparaisons diachroniques et multi-scalaires. Les cas de Nantes, Lyon et Strasbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Riviere-Honneger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servain</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque international « Eau(x) et paysage(s) »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole de la nature et du Paysage, INSA centre Val de Loire; UMR CITERES (CNRS), Université de Tours; Zone Atelier Loire, Mar 2018, Blois, France. pp.149-155</w:t>
+              <w:t xml:space="preserve">Conférence Francophone Esri</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01974318v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02086902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trame bleue et paysages urbains, éléments spatiaux de comparaisons diachroniques et multi-scalaires. Les cas de Nantes, Lyon et Strasbourg</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trame bleue et paysages urbains, éléments spatiaux de comparaisons diachroniques et multi-scalaires. Les cas de Nantes, Lyon et Strasbourg.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Servain</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Servain-Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Riviere-Honegger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Armani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Francophone Esri</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02086902v1</w:t>
+                <w:t xml:space="preserve">hal-02318593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sources d’informations géographiques numériques</w:t>
               </w:r>
@@ -3060,64 +3060,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration de la cartographie des ambiances sonores urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Serrhini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Palka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lavandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3185,51 +3185,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valoriser les dires d'acteurs locaux dans les démarches préventives – Retours d'expérience sur la vulnérabilité aux inondations dans trois agglomérations du bassin de la Loire (Nantes, Orléans et Saint-Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servain-Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3306,51 +3306,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les forêts du Val de Loire : Maillon dans la construction d’un paysage emblématique. Le cas de Bréhémont en Indre et Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servain-Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3884,51 +3884,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le val de Loire, un espace structurant pour les activités humaines ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nowik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4074,269 +4074,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03522587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of Blue Corridors in the urban requalification projects of riverside conurbations (Lyon, Nantes, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Herve Parmentier</w:t>
+                <w:t xml:space="preserve">Intégration de la Trame bleue dans les projets de requalification urbaine de métropoles fluviales (Lyon et Nantes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Servain-Courant</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Servain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Riviere-Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Armani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IS RIVERS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">Conférence IS Rivers Recherches et actions au service des fleuves et grandes rivières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lyon, France. http://www.graie.org/ISRivers/docs/papers/2018/2P244-264SER.pdf, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02318620v1</w:t>
+                <w:t xml:space="preserve">halshs-01974348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de la Trame bleue dans les projets de requalification urbaine de métropoles fluviales (Lyon et Nantes)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Parmentier</w:t>
+                <w:t xml:space="preserve">Integration of Blue Corridors in the urban requalification projects of riverside conurbations (Lyon, Nantes, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Servain</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Servain-Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Riviere-Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Armani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence IS Rivers Recherches et actions au service des fleuves et grandes rivières</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Lyon, France. http://www.graie.org/ISRivers/docs/papers/2018/2P244-264SER.pdf, 2018</w:t>
+              <w:t xml:space="preserve">IS RIVERS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01974348v1</w:t>
+                <w:t xml:space="preserve">hal-02318620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la science rencontre l’aménagement : la mise en oeuvre de la trame bleue à Lyon, Strasbourg et Nantes</w:t>
               </w:r>
@@ -4361,51 +4361,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rivière-Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servain-Courant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque Inter Zones ateliers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4561,77 +4561,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le risque d'inondation, moteur de nouveaux paysages urbains ? Le cas des villes de Loire moyenne (Orléans, Tours)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servain-Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Sajaloli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5217,51 +5217,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056497v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Andrieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Serres" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz358cwvtgnjjlp-46087807" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034731v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Ballot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gigot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Guyonnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Roullet-Caire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz350-668etyknpgmcw-19137872" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065815v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Troin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz353cwvtgnjjlp-46096225" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318636v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riviere-Honegger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Armani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Parmentier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.752" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440073v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Oppenchaim" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Devaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325152v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Suppo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robinet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfie Perdereau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Genevi&#232;ve Bagn&#232;res" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-017-1581-3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01975324v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Zaninetti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766729v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Palka" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Serrhini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23729333.2018.1434603" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522561v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Peytavin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136833v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dupont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.28412" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057687v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Honegger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747973v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain-Courant" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Yengue" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rialland" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257071v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nowik" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017344v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sajaloli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dournel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01975728v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426399v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Bronner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339062v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Mermoud-Plaza" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Marotte" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799288v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Robert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dumas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Motelica-Heino" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sall&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522811v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522828v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522805v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522820v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522722v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522609v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522654v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rivi&#232;re-Honegger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318593v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Parmentier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01974318v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086902v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riviere-Honneger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523103v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marlet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523078v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Corbellini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Wisniewski" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465557v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavandier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Domingu&#232;s" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saul Gomez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317203v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Graillot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paran" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144464v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Yengu&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802705v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Serrano" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amalric" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Twan Brinkhof" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fournier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802704v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeuf Spits" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bernier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802667v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01975713v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Kaiser" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ourednik" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L&#233;vy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006172v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522587v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Raveaux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318620v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01974348v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059504v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Borderie" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02122392v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747979v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cths.fr/ed/edition.php?id=6049" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523204v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Corbellini" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03522482v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dupas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03522467v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056497v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Andrieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Serres" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz358cwvtgnjjlp-46087807" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034731v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Ballot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gigot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Guyonnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Roullet-Caire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz350-668etyknpgmcw-19137872" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065815v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Troin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz353cwvtgnjjlp-46096225" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318636v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riviere-Honegger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Armani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Parmentier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.752" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440073v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Oppenchaim" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Devaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325152v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Suppo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robinet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfie Perdereau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Genevi&#232;ve Bagn&#232;res" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-017-1581-3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766729v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Palka" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Serrhini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23729333.2018.1434603" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01975324v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Zaninetti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522561v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Peytavin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136833v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dupont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.28412" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057687v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Honegger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257071v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nowik" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017344v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sajaloli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain-Courant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dournel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747973v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Yengue" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rialland" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01975728v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426399v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Bronner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339062v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Mermoud-Plaza" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Marotte" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799288v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Robert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dumas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Motelica-Heino" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sall&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522811v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522828v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522805v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522820v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522722v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522609v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522654v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rivi&#232;re-Honegger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01974318v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086902v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riviere-Honneger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318593v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Parmentier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523103v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marlet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523078v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Corbellini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Wisniewski" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465557v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavandier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Domingu&#232;s" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saul Gomez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317203v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Graillot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paran" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144464v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Yengu&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802705v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Serrano" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amalric" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Twan Brinkhof" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fournier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802704v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeuf Spits" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bernier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802667v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01975713v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Kaiser" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ourednik" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L&#233;vy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006172v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522587v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Raveaux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01974348v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318620v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059504v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Borderie" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02122392v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747979v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cths.fr/ed/edition.php?id=6049" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523204v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Corbellini" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03522482v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dupas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03522467v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>