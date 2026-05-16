--- v1 (2026-04-06)
+++ v2 (2026-05-16)
@@ -127,248 +127,248 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'intelligence artificielle apprend à lire le cadastre napoléonien</w:t>
+                <w:t xml:space="preserve">Cartographie du patrimoine et du développement territorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barthélémy Serres</w:t>
+                <w:t xml:space="preserve">Pierre-Louis Ballot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Guyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Roullet-Caire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Le printemps des cartes à Montmorillon - mai 2023 (255), pp.73-83. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.62437/cixz358cwvtgnjjlp-46087807⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 257-258. Le Printemps des cartes à Montmorillon, pp.87-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.62437/cixz350-668etyknpgmcw-19137872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05056497v1</w:t>
+                <w:t xml:space="preserve">hal-05034731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie du patrimoine et du développement territorial</w:t>
+                <w:t xml:space="preserve">L'intelligence artificielle apprend à lire le cadastre napoléonien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Roullet-Caire</w:t>
+                <w:t xml:space="preserve">Barthélémy Serres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 257-258. Le Printemps des cartes à Montmorillon, pp.87-94. </w:t>
+              <w:t xml:space="preserve">, 2024, Le printemps des cartes à Montmorillon - mai 2023 (255), pp.73-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.62437/cixz350-668etyknpgmcw-19137872⟩</w:t>
+                <w:t xml:space="preserve">⟨10.62437/cixz358cwvtgnjjlp-46087807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05034731v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05056497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la Fête de la Science ne rime pas (seulement) avec Sciences dures</w:t>
               </w:r>
@@ -2005,234 +2005,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03799288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction au module 'Préparation, enrichissement et analyse de la donnée</w:t>
+                <w:t xml:space="preserve">Introduction au module 'Acquisition de la donnée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation des écoles doctorales - cycle de vie des données numériques de la recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03522811v1</w:t>
+                <w:t xml:space="preserve">hal-03522805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse spatiale - croiser et enrichir les données géographiques</w:t>
+                <w:t xml:space="preserve">Introduction au module 'Préparation, enrichissement et analyse de la donnée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation des écoles doctorales - cycle de vie des données numériques de la recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03522828v1</w:t>
+                <w:t xml:space="preserve">hal-03522811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction au module 'Acquisition de la donnée</w:t>
+                <w:t xml:space="preserve">Analyse spatiale - croiser et enrichir les données géographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation des écoles doctorales - cycle de vie des données numériques de la recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03522805v1</w:t>
+                <w:t xml:space="preserve">hal-03522828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information géographique - les infrastructures de données</w:t>
               </w:r>
@@ -3395,234 +3395,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making urban development compatible with flood risk ? The French and Dutch regulation systems and their local involvements. Cases in the valley of the Loire (France) and in the valley of the Meuse (The Netherlands)</w:t>
+                <w:t xml:space="preserve">Comprendre et évaluer les vulnérabilités liées au risque inondation : la prise en compte des représentations des acteurs. L'exemple du développement urbain dans la vallée de la Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marion Amalric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">José Serrano</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freude am Fluss final conference "Space for the river, space for people?", Panel "Combining Urban development and Flood management"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Nijmegen, Netherlands</w:t>
+              <w:t xml:space="preserve">colloque Vulnérabilités sociales, risque et environnement : comprendre et évaluer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Toulouse, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00802705v1</w:t>
+                <w:t xml:space="preserve">hal-00802667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To a development which is compatible with flood risk - Cases of the medium valley of the Loire (France) and the valley of the Meuse (the Netherlands)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeuf Spits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Serrano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jeuf Spits</w:t>
+                <w:t xml:space="preserve">Marion Amalric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Freude am Fluss final conference "Space for the river, space for people?", Panel "Combining Urban development and Flood management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Nijmegen, Netherlands</w:t>
@@ -3637,160 +3637,160 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00802704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre et évaluer les vulnérabilités liées au risque inondation : la prise en compte des représentations des acteurs. L'exemple du développement urbain dans la vallée de la Loire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Making urban development compatible with flood risk ? The French and Dutch regulation systems and their local involvements. Cases in the valley of the Loire (France) and in the valley of the Meuse (The Netherlands)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Amalric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Twan Brinkhof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fournier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque Vulnérabilités sociales, risque et environnement : comprendre et évaluer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Toulouse, France. 12 p</w:t>
+              <w:t xml:space="preserve">Freude am Fluss final conference "Space for the river, space for people?", Panel "Combining Urban development and Flood management"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Nijmegen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00802667v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00802705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced cartogram construction using a constraint based framework</w:t>
               </w:r>
@@ -4074,269 +4074,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03522587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de la Trame bleue dans les projets de requalification urbaine de métropoles fluviales (Lyon et Nantes)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Parmentier</w:t>
+                <w:t xml:space="preserve">Integration of Blue Corridors in the urban requalification projects of riverside conurbations (Lyon, Nantes, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Servain</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Servain-Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Riviere-Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Armani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence IS Rivers Recherches et actions au service des fleuves et grandes rivières</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Lyon, France. http://www.graie.org/ISRivers/docs/papers/2018/2P244-264SER.pdf, 2018</w:t>
+              <w:t xml:space="preserve">IS RIVERS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01974348v1</w:t>
+                <w:t xml:space="preserve">hal-02318620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of Blue Corridors in the urban requalification projects of riverside conurbations (Lyon, Nantes, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Herve Parmentier</w:t>
+                <w:t xml:space="preserve">Intégration de la Trame bleue dans les projets de requalification urbaine de métropoles fluviales (Lyon et Nantes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Servain-Courant</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Servain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Riviere-Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Armani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IS RIVERS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">Conférence IS Rivers Recherches et actions au service des fleuves et grandes rivières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lyon, France. http://www.graie.org/ISRivers/docs/papers/2018/2P244-264SER.pdf, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02318620v1</w:t>
+                <w:t xml:space="preserve">halshs-01974348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la science rencontre l’aménagement : la mise en oeuvre de la trame bleue à Lyon, Strasbourg et Nantes</w:t>
               </w:r>
@@ -5217,51 +5217,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056497v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Andrieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Serres" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz358cwvtgnjjlp-46087807" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034731v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Ballot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gigot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Guyonnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Roullet-Caire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz350-668etyknpgmcw-19137872" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065815v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Troin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz353cwvtgnjjlp-46096225" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318636v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riviere-Honegger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Armani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Parmentier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.752" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440073v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Oppenchaim" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Devaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325152v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Suppo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robinet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfie Perdereau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Genevi&#232;ve Bagn&#232;res" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-017-1581-3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766729v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Palka" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Serrhini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23729333.2018.1434603" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01975324v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Zaninetti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522561v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Peytavin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136833v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dupont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.28412" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057687v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Honegger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257071v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nowik" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017344v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sajaloli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain-Courant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dournel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747973v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Yengue" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rialland" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01975728v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426399v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Bronner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339062v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Mermoud-Plaza" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Marotte" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799288v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Robert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dumas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Motelica-Heino" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sall&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522811v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522828v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522805v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522820v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522722v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522609v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522654v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rivi&#232;re-Honegger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01974318v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086902v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riviere-Honneger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318593v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Parmentier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523103v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marlet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523078v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Corbellini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Wisniewski" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465557v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavandier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Domingu&#232;s" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saul Gomez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317203v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Graillot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paran" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144464v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Yengu&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802705v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Serrano" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amalric" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Twan Brinkhof" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fournier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802704v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeuf Spits" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bernier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802667v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01975713v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Kaiser" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ourednik" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L&#233;vy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006172v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522587v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Raveaux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01974348v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318620v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059504v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Borderie" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02122392v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747979v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cths.fr/ed/edition.php?id=6049" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523204v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Corbellini" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03522482v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dupas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03522467v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034731v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Andrieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Ballot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gigot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Guyonnet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Roullet-Caire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz350-668etyknpgmcw-19137872" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056497v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Serres" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz358cwvtgnjjlp-46087807" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065815v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Troin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz353cwvtgnjjlp-46096225" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318636v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riviere-Honegger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Armani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Parmentier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.752" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440073v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Oppenchaim" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Devaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325152v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Suppo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robinet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfie Perdereau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Genevi&#232;ve Bagn&#232;res" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-017-1581-3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766729v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Palka" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Serrhini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23729333.2018.1434603" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01975324v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Zaninetti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522561v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Peytavin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136833v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dupont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.28412" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057687v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Honegger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257071v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nowik" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017344v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sajaloli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain-Courant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dournel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747973v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Yengue" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rialland" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01975728v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426399v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Bronner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339062v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Mermoud-Plaza" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Marotte" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799288v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Robert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dumas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Motelica-Heino" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sall&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522805v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522811v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522828v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522820v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522722v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522609v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522654v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rivi&#232;re-Honegger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01974318v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086902v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riviere-Honneger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318593v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Parmentier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523103v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marlet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523078v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Corbellini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Wisniewski" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465557v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavandier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Domingu&#232;s" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saul Gomez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317203v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Graillot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paran" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144464v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Yengu&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802667v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amalric" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bernier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fournier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Serrano" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802704v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeuf Spits" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802705v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Twan Brinkhof" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01975713v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Kaiser" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ourednik" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L&#233;vy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006172v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522587v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Raveaux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318620v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01974348v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059504v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Borderie" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02122392v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747979v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cths.fr/ed/edition.php?id=6049" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523204v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Corbellini" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03522482v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dupas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03522467v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>