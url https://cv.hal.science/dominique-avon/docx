--- v0 (2026-03-09)
+++ v1 (2026-04-19)
@@ -632,178 +632,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04975627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rachida Chih, David Jordan, Stefan Reichmuth (eds.), The Presence of the Prophet in Early Modern and Contemporary Islam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin critique des annales islamologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37, pp.21-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bcai.1604⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les ‘’hommes de religion’’ sunnites et l’autorité politique. Une subordination à géométrie variable dans le monde contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Avon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurostudia : revue transatlantique de recherches sur l’Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 1-2, pp.1-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04975514v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04125315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards sur le christianisme – Controverses et dialogues avec des chrétiens</w:t>
               </w:r>
@@ -1696,252 +1696,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03263354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Liberté de conscience : histoire d’une notion et d’un droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.339 - 344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/asr.1647⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Messaoudi, Les arabisants et la France coloniale (1780-1930)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.321 - 327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdlm.9651⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Liberté de conscience : histoire d’une notion et d’un droit »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Avon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire de l’EPHE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Sciences religieuses, t. 124 (2015-2016), p. 339-344</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03263296v1</w:t>
-              </w:r>
-[...154 lines deleted...]
-                <w:t xml:space="preserve">hal-04125272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Freedom of conscience (« Ḥurriyat al-ḍamīr »). A challenge for Arab-Islamic authorities »</w:t>
               </w:r>
@@ -3070,385 +3070,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01631233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les Frères musulmans et l'&amp;quot;Etat civil démocratique à référence islamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'Orient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 108, pp.81-95</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00782975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les Frères musulmans et l’&amp;quot;Etat civil démocratique à référence islamique&amp;quot; »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'Orient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, n°108 (hiver 2012), p.81-95</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Frères musulmans, révolution égyptienne et &amp;quot;Etat civil&amp;quot; »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Avon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Affaires stratégiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, n°4 (janvier-mars), p. 10-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03262867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Dominique Avon</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Des historiens et du jasmin »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Aschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'Orient</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 108, pp.81-95</w:t>
+              <w:t xml:space="preserve">Affaires stratégiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, n°1, p.27-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00623733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laïcité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Avon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droits de Cité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Janv., [11] p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00623737v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-00623733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suicide, Islam and Politics Reflections on the Events in Tunisia</w:t>
               </w:r>
@@ -3786,242 +3786,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03262861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Où en est le Hezbollah ?</w:t>
+                <w:t xml:space="preserve">L'hybridation de l'Europe et du monde musulman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Avon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie des idées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-04128271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Où en est le Hezbollah ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">hal-04128266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Avon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Muslim World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 99 (2), p. 253-269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00491789v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04128271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du Coran et de la liberté de penser</w:t>
               </w:r>
@@ -5983,650 +5983,650 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00857762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Facteurs d'identité - Faktoren der Identität</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jutta Langenbacher-Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Lang, 382 p., 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00725847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monothéismes et cinéma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cahiers d'Études du Religieux-Recherches Interdisciplinaires, 95 p., 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00725849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hezbollah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Avon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Harvard university press, 256 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00782973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Facteurs d'identité - Faktoren der Identität</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'Atlas à l'Orient musulman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Avon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">P. Lang, 382 p., 2012</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Messaoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Karthala, 311 p., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Cahiers d'Études du Religieux-Recherches Interdisciplinaires, 95 p., 2012</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00623742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la faute et du salut dans l'histoire des monothéismes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karam Risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Karthala, pp.274, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De l'Atlas à l'Orient musulman</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00566422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Hezbollah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Avon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Karthala, 311 p., 2011</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs-Trissa Khatchadourian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Seuil, 286 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De la faute et du salut dans l'histoire des monothéismes</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00494045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La caricature au risque des autorités politiques et religieuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes, 201 p., 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00536911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les religions monothéistes des années 1880 aux années 2000</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Nahda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Avon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Karthala, pp.274, 2010</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karam Rizk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l'USEK, pp.239, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...184 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karam Rizk</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-00496266v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-01339476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un nouvel âge de la théologie ?</w:t>
               </w:r>
@@ -7593,246 +7593,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04373300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">French Catholics in the Mediterranean ambit: From the Libération to the Algerian war</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicholas Joseph Doublet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The world is a sea. Catholics and the Mediterranean during the Pontificate of Pius XII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Studium edizioni, pp.46-63, 2023, 978-88-382-5244-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le grand imām d’al-Azhar, l’islam et les sciences humaines (2010-2020). Mise en perspective historique de quelques déclarations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuel Pisani; Zohra Aziadé Zemirli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Renouveau et dynamiques de l'islamologie en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Cerf, pp.165-186, 2023, 978-2-204-15665-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Hezbollah, les crises et les conflits régionaux jusqu'à la fin des années 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Avon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Denis Pelletier; Florian Michel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour une histoire sociale et culturelle de la théologie. Autour de Claude Langlois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols, 2023, 978-2-503-60629-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360456v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-04360419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le discours des autorités sunnites dans le monde arabe au tournant des XXe-XXIe siècles</w:t>
               </w:r>
@@ -8940,208 +8940,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03263276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Jürgen Habermas, le citoyen contemporain et la raison publique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Avon (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sujet, fidèle, citoyen. Espace européen (XIe-XXIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 327-365, p. 1-2 (introduction) et p. 367-372 (conclusion), 2014, 9783034315524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/978-3-0352-0275-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Une France catholique en “terre d’islam”. Les jésuites en mission dans la première moitié du xxe siècle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Avon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mikhaïl-V. Dmitriev; Daniel Tollet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confessiones et nationes. Discours identitaires nationaux dans les cultures chrétiennes : Moyen Âge - XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Honoré Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 313-327, 2014, 9782745326287</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03262956v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-03262959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Europe à la croisée des chemins</w:t>
               </w:r>
@@ -9495,397 +9495,397 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00857764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'identité nationale comme dépassement du confessionnalisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Facteurs d'identité - Faktoren der Identität</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, P. Lang, pp.263-283, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00725858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Liberté religieuse, liberté de conscience. Un angle de saisie de la problématique de la conversion au xxe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">dans B. Bakhouche, I. Fabre, V. Fortier (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dynamiques de conversion. Modèles et résistances. Approches interdisciplinaires, Turnhout</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, vol. 155, « Bibliothèque de l’EPHE. Sciences religieuses », p. 101-116, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339507v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’identité nationale comme dépassement du confessionnalisme : l’Egypte selon Taha Husayn »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Élias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">dans D. Avon et J. Langenbacher-Liebgott (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Facteurs d’Identité. Factoren der Identität</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p.263-283 et p.3-6, 2012, « Dynamiques citoyennes en Europe »</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Liberté religieuse, liberté de conscience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Avon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques de conversion. Modèles et résistances. Approches interdisciplinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols, pp.101-116, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00725856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Liberté religieuse, liberté de conscience. Un angle de saisie de la problématique de la conversion au XXe siècle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Avon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Bakhouche, I. Fabre, V. Fortier (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques de conversion. Modèles et résistances. Approches interdisciplinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, vol. 155, Brepols, pp. 101-116, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03262872v1</w:t>
-              </w:r>
-[...226 lines deleted...]
-                <w:t xml:space="preserve">hal-01339508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Paul Doncoeur : Lettres de &amp;quot;Chétienté&amp;quot; pour jeunesse d’après Grande Guerre »</w:t>
               </w:r>
@@ -10046,173 +10046,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00623740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Figures de l’orientalisme catholique au XXe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">dans Hervé Legrand et Mgr Giuseppe Maria Croce (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Œuvre d’Orient. Solidarités anciennes et nouveaux défis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cerf, p. 295-317, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Un carme dans la langue arabe : Anastase Marie de Saint-Élie »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Avon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">dans Jérôme Bocquet (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Enseignement français en Méditerranée. Les missionnaires et l’Alliance israélite universelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, p.187-206, 2010, 978-2-7535-1189-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01339491v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03262845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Orchestres de presse autour des &amp;quot;caricatures&amp;quot; dans la France républicaine »</w:t>
               </w:r>
@@ -10407,238 +10407,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00536915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Les origines de la Nahda au crible de l’orientalisme »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">dans Karam Rizk et Dominique Avon (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Nahda. Réveils de la pensée en langue arabe. Approches. Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l’U.S.E.K., p. 195-223 et p.238-239, 2009, Actes du colloque de l’USEK (octobre 2004)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02518161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">No title</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une génération d'intellectuels arabes, Syrie et Liban (1908-1940)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9782811100155</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« La Méditerranée autour de l’&amp;quot;origine&amp;quot; européenne »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Avon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Le Monde - Le Mans : "D'où venons-nous ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, p. 183-194, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01339469v1</w:t>
-              </w:r>
-[...140 lines deleted...]
-                <w:t xml:space="preserve">hal-04124035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La cause du Liban selon le jésuite Louis Jalabert (1914-1934) »</w:t>
               </w:r>
@@ -12240,51 +12240,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474361v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Avon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman El Kachtoul" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474372v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474438v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975640v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975658v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975580v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/122y1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975627v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975514v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125315v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bcai.1604" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281327v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asr.4623" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361009v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.66694" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125289v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asr.4199" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673962v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asr.3885" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360521v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1106855ar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263370v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emam.2669" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673946v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263365v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263350v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Sa&#239;di" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1440/93551" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263357v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263344v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.108.0195" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263354v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263296v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125281v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asr.1647" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125272v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.9651" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263304v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124000v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Tolan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01664546v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pelletier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649822v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676079v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.130.0004" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263280v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.130.0045" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122614v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etu.4223.0055" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263268v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263266v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262962v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin &#201;lias" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.479" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262953v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Aschi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262947v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262932v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00857770v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631233v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262867v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782975v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339445v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623737v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623733v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631228v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339411v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566432v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339495v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262861v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128266v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491789v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128271v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128277v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Idrissi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631224v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492078v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649819v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422856v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623735v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01630706v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125201v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xxs.2001.1361" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262751v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262746v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262696v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123823v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263302v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123970v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263252v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.larhra.3251" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623747v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623744v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262840v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.22622" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975670v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975676v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263418v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263399v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Saint-Martin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Victor Tolan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263395v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503041v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vezier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01664547v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263391v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00857762v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782973v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725847v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Langenbacher-Liebgott" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725849v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623742v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Messaoudi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566422v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Risk" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494045v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s-Trissa Khatchadourian" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536911v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496266v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Rizk" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339476v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496267v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fourcade" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422858v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263416v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263383v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263385v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263415v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rocher" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263412v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474385v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Josserand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Peters-Custot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474422v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Amir-Moezzi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975595v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975564v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975606v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373300v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360456v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360440v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360419v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360501v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360248v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360321v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676394v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/6537/histoire-et-posterite-de-la-declaration-universelle-des-droits-de-l-homme" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263380v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsartege.fr/product/120223/le-blaspheme/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263348v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-droit.fr/recherche/actualites-de-la-recherche/parutions/32331-l-islam-en-droit-international-des-droits-de-l-homme" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676393v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263310v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boisson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125303v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.166342" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944975v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263308v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-vulnerabilites_echanges_et_tensions_dans_l_espace_mediterraneen_l_amer_mediterranee_laure_leveque_philippe_bonfils_yusuf_kocoglu_delphine_van_hoorebeke_thierry_santolini-9782343123257-53948.html" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263263v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.transcript-verlag.de/978-3-8376-2561-5/muslimische-identitaeten-in-europa/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14361/9783839425619" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263259v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263276v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipra.hypotheses.org/45" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262956v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/editions-honore-champion/8895-book-08532628-9782745326287.html" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262959v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1053155" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-0275-5" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742832v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ferry" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123726v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262926v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262937v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00857764v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725856v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262872v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725858v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339507v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339508v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339429v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623740v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/hommes-et-societes-sciences-economiques-et-politiques/2394-de-l-atlas-a-l-orient-musulman-contributions-en-hommage-a-daniel-rivet-9782811104467.html" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/kart.avon.2011.01.0255" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339491v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262845v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536912v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262860v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536915v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339469v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02518161v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124035v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262828v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422857v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422860v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262823v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01922800v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262812v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262707v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675669v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360483v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124047v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263360v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01922758v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263255v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138277v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262943v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00857773v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782977v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339463v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725851v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725854v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262833v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474361v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Avon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman El Kachtoul" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474372v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474438v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975640v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975658v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975580v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/122y1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975627v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125315v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bcai.1604" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975514v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281327v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asr.4623" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361009v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.66694" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125289v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asr.4199" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673962v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asr.3885" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360521v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1106855ar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263370v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emam.2669" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673946v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263365v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263350v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Sa&#239;di" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1440/93551" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263357v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263344v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.108.0195" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263354v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125281v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asr.1647" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125272v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.9651" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263296v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263304v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124000v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Tolan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01664546v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pelletier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649822v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676079v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.130.0004" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263280v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.130.0045" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122614v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etu.4223.0055" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263268v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263266v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262962v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin &#201;lias" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.479" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262953v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Aschi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262947v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262932v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00857770v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631233v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782975v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339445v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262867v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623733v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623737v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631228v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339411v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566432v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339495v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262861v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128271v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128266v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491789v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128277v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Idrissi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631224v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492078v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649819v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422856v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623735v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01630706v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125201v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xxs.2001.1361" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262751v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262746v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262696v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123823v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263302v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123970v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263252v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.larhra.3251" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623747v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623744v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262840v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.22622" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975670v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975676v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263418v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263399v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Saint-Martin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Victor Tolan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263395v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503041v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vezier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01664547v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263391v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00857762v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725847v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Langenbacher-Liebgott" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725849v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782973v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623742v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Messaoudi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566422v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Risk" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494045v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s-Trissa Khatchadourian" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536911v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339476v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496266v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Rizk" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496267v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fourcade" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422858v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263416v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263383v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263385v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263415v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rocher" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263412v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474385v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Josserand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Peters-Custot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474422v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Amir-Moezzi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975595v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975564v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975606v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373300v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360440v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360419v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360456v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360501v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360248v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360321v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676394v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/6537/histoire-et-posterite-de-la-declaration-universelle-des-droits-de-l-homme" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263380v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsartege.fr/product/120223/le-blaspheme/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263348v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-droit.fr/recherche/actualites-de-la-recherche/parutions/32331-l-islam-en-droit-international-des-droits-de-l-homme" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676393v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263310v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boisson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125303v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.166342" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944975v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263308v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-vulnerabilites_echanges_et_tensions_dans_l_espace_mediterraneen_l_amer_mediterranee_laure_leveque_philippe_bonfils_yusuf_kocoglu_delphine_van_hoorebeke_thierry_santolini-9782343123257-53948.html" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263263v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.transcript-verlag.de/978-3-8376-2561-5/muslimische-identitaeten-in-europa/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14361/9783839425619" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263259v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263276v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipra.hypotheses.org/45" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262959v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1053155" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-0275-5" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262956v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/editions-honore-champion/8895-book-08532628-9782745326287.html" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742832v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ferry" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123726v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262926v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262937v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00857764v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725858v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339507v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339508v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725856v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262872v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339429v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623740v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/hommes-et-societes-sciences-economiques-et-politiques/2394-de-l-atlas-a-l-orient-musulman-contributions-en-hommage-a-daniel-rivet-9782811104467.html" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/kart.avon.2011.01.0255" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262845v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339491v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536912v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262860v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536915v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02518161v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124035v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339469v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262828v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422857v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422860v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262823v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01922800v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262812v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262707v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675669v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360483v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124047v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263360v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01922758v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263255v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138277v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262943v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00857773v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782977v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339463v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725851v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725854v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262833v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>