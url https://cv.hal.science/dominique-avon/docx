--- v1 (2026-04-19)
+++ v2 (2026-05-09)
@@ -1774,174 +1774,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04125281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Liberté de conscience : histoire d’une notion et d’un droit »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de l’EPHE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Sciences religieuses, t. 124 (2015-2016), p. 339-344</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03263296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alain Messaoudi, Les arabisants et la France coloniale (1780-1930)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Avon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.321 - 327. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdlm.9651⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cdlm.9651⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04125272v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03263296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Freedom of conscience (« Ḥurriyat al-ḍamīr »). A challenge for Arab-Islamic authorities »</w:t>
               </w:r>
@@ -2781,316 +2781,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03262953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Tunisie : quel bilan deux ans après la révolution ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Aschi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raison Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, p.36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01631233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Intégristes catholiques et fondamentalistes protestants (fin xxe-début xxie siècle) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemins de dialogue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, VI (n°41), p.97-118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00857770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Liberté et blasphème. Chassé-croisé centré sur le monde européen et le monde arabe (années 1980-années 2010) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Avon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit et religions. Annuaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, vol. 7, p. 357-370</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03262947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Liberté religieuse et liberté de conscience. Les catholiques entre deux pôles »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Avon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Œuvre d'Orient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, n°772 (juillet-août-septembre), p.834-838</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03262932v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">halshs-01631233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Frères musulmans et l'&amp;quot;Etat civil démocratique à référence islamique</w:t>
               </w:r>
@@ -3277,50 +3277,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03262867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laïcité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droits de Cité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Janv., [11] p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00623737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Des historiens et du jasmin »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Avon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3329,1139 +3398,1070 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Affaires stratégiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, n°1, p.27-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00623733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Dominique Avon</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suicide, Islam and Politics Reflections on the Events in Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Books and Ideas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01631228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laïcité : navigation d'un concept autour de la Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Élias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droits de Cité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Janv., [11] p</w:t>
+              <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Dominique Avon</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le paradigme Occident-Orient et l’enseignement de l’histoire au Liban »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des civilisations de l'Orient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, n°1, p.219-228</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00566432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« ‘Liberté de conscience’, c’est-à-dire liberté de changer de religion : position des juristes musulmans contemporains jusqu’au Cheikh al-Azhar »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Al-Nahar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 déc. 2010, p 9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Nous, les fils de la meilleure communauté »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, n°12, p. 98-102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'hybridation de l'Europe et du monde musulman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Où en est le Hezbollah ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Gardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Muslim World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 99 (2), p. 253-269</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00491789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du Coran et de la liberté de penser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Idrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Koran and Freedom of Thought</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Idrissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Books and Ideas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011</w:t>
+              <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Amin Élias</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01631224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La maison de dialogue des dominicains du Caire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droits de Cité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011</w:t>
+              <w:t xml:space="preserve">Quantara</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 69, pp.39-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Le paradigme Occident-Orient et l’enseignement de l’histoire au Liban »</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00492078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les Ahbaches. Un mouvement libanais sunnite contesté dans un monde globalisé »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Avon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des civilisations de l'Orient</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, n°1, p.219-228</w:t>
+              <w:t xml:space="preserve">Cahiers d'Études du Religieux. Recherches Interdisplinaires- CERRI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, n°2, p.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...167 lines deleted...]
-                <w:t xml:space="preserve">L'hybridation de l'Europe et du monde musulman</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01649819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Suicides, islam et politique. Retour sur les événements de Tunisie »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Avon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie des idées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009</w:t>
+              <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...471 lines deleted...]
-            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00623735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au relais des pensées catholiques et musulmanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Avon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qantara</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00422856v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00623735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Louis Gardet. L’entrée d’un catholique thomiste en islamologie 1926-1949 »</w:t>
               </w:r>
@@ -9564,116 +9564,258 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00725858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Liberté religieuse, liberté de conscience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dynamiques de conversion. Modèles et résistances. Approches interdisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.101-116, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00725856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Liberté religieuse, liberté de conscience. Un angle de saisie de la problématique de la conversion au XXe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Bakhouche, I. Fabre, V. Fortier (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dynamiques de conversion. Modèles et résistances. Approches interdisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, vol. 155, Brepols, pp. 101-116, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Liberté religieuse, liberté de conscience. Un angle de saisie de la problématique de la conversion au xxe siècle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Avon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">dans B. Bakhouche, I. Fabre, V. Fortier (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques de conversion. Modèles et résistances. Approches interdisciplinaires, Turnhout</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, vol. 155, « Bibliothèque de l’EPHE. Sciences religieuses », p. 101-116, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01339507v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’identité nationale comme dépassement du confessionnalisme : l’Egypte selon Taha Husayn »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Avon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9693,199 +9835,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">dans D. Avon et J. Langenbacher-Liebgott (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Facteurs d’Identité. Factoren der Identität</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p.263-283 et p.3-6, 2012, « Dynamiques citoyennes en Europe »</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01339508v1</w:t>
-              </w:r>
-[...140 lines deleted...]
-                <w:t xml:space="preserve">hal-03262872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Paul Doncoeur : Lettres de &amp;quot;Chétienté&amp;quot; pour jeunesse d’après Grande Guerre »</w:t>
               </w:r>
@@ -10480,165 +10480,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02518161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« La Méditerranée autour de l’&amp;quot;origine&amp;quot; européenne »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum Le Monde - Le Mans : "D'où venons-nous ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, p. 183-194, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">No title</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Avon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une génération d'intellectuels arabes, Syrie et Liban (1908-1940)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 9782811100155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124035v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01339469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La cause du Liban selon le jésuite Louis Jalabert (1914-1934) »</w:t>
               </w:r>
@@ -12240,51 +12240,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474361v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Avon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman El Kachtoul" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474372v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474438v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975640v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975658v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975580v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/122y1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975627v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125315v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bcai.1604" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975514v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281327v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asr.4623" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361009v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.66694" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125289v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asr.4199" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673962v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asr.3885" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360521v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1106855ar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263370v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emam.2669" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673946v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263365v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263350v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Sa&#239;di" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1440/93551" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263357v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263344v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.108.0195" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263354v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125281v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asr.1647" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125272v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.9651" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263296v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263304v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124000v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Tolan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01664546v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pelletier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649822v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676079v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.130.0004" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263280v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.130.0045" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122614v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etu.4223.0055" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263268v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263266v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262962v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin &#201;lias" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.479" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262953v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Aschi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262947v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262932v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00857770v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631233v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782975v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339445v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262867v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623733v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623737v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631228v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339411v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566432v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339495v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262861v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128271v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128266v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491789v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128277v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Idrissi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631224v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492078v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649819v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422856v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623735v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01630706v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125201v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xxs.2001.1361" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262751v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262746v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262696v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123823v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263302v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123970v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263252v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.larhra.3251" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623747v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623744v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262840v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.22622" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975670v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975676v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263418v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263399v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Saint-Martin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Victor Tolan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263395v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503041v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vezier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01664547v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263391v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00857762v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725847v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Langenbacher-Liebgott" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725849v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782973v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623742v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Messaoudi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566422v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Risk" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494045v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s-Trissa Khatchadourian" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536911v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339476v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496266v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Rizk" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496267v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fourcade" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422858v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263416v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263383v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263385v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263415v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rocher" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263412v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474385v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Josserand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Peters-Custot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474422v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Amir-Moezzi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975595v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975564v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975606v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373300v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360440v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360419v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360456v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360501v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360248v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360321v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676394v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/6537/histoire-et-posterite-de-la-declaration-universelle-des-droits-de-l-homme" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263380v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsartege.fr/product/120223/le-blaspheme/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263348v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-droit.fr/recherche/actualites-de-la-recherche/parutions/32331-l-islam-en-droit-international-des-droits-de-l-homme" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676393v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263310v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boisson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125303v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.166342" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944975v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263308v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-vulnerabilites_echanges_et_tensions_dans_l_espace_mediterraneen_l_amer_mediterranee_laure_leveque_philippe_bonfils_yusuf_kocoglu_delphine_van_hoorebeke_thierry_santolini-9782343123257-53948.html" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263263v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.transcript-verlag.de/978-3-8376-2561-5/muslimische-identitaeten-in-europa/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14361/9783839425619" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263259v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263276v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipra.hypotheses.org/45" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262959v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1053155" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-0275-5" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262956v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/editions-honore-champion/8895-book-08532628-9782745326287.html" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742832v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ferry" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123726v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262926v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262937v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00857764v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725858v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339507v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339508v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725856v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262872v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339429v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623740v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/hommes-et-societes-sciences-economiques-et-politiques/2394-de-l-atlas-a-l-orient-musulman-contributions-en-hommage-a-daniel-rivet-9782811104467.html" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/kart.avon.2011.01.0255" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262845v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339491v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536912v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262860v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536915v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02518161v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124035v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339469v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262828v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422857v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422860v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262823v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01922800v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262812v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262707v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675669v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360483v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124047v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263360v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01922758v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263255v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138277v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262943v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00857773v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782977v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339463v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725851v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725854v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262833v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474361v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Avon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman El Kachtoul" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474372v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474438v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975640v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975658v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975580v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/122y1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975627v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125315v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bcai.1604" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975514v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281327v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asr.4623" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361009v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.66694" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125289v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asr.4199" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673962v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asr.3885" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360521v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1106855ar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263370v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emam.2669" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673946v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263365v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263350v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Sa&#239;di" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1440/93551" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263357v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263344v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.108.0195" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263354v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125281v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asr.1647" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263296v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125272v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.9651" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263304v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124000v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Tolan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01664546v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pelletier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649822v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676079v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.130.0004" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263280v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.130.0045" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122614v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etu.4223.0055" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263268v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263266v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262962v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin &#201;lias" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.479" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262953v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Aschi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631233v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00857770v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262947v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262932v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782975v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339445v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262867v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623737v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623733v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631228v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339411v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566432v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339495v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262861v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128271v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128266v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491789v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128277v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Idrissi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631224v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492078v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649819v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623735v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422856v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01630706v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125201v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xxs.2001.1361" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262751v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262746v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262696v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123823v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263302v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123970v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263252v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.larhra.3251" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623747v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623744v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262840v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.22622" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975670v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975676v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263418v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263399v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Saint-Martin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Victor Tolan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263395v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503041v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vezier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01664547v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263391v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00857762v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725847v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Langenbacher-Liebgott" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725849v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782973v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623742v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Messaoudi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566422v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Risk" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494045v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s-Trissa Khatchadourian" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536911v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339476v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496266v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Rizk" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496267v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fourcade" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422858v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263416v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263383v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263385v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263415v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rocher" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263412v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474385v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Josserand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Peters-Custot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474422v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Amir-Moezzi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975595v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975564v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975606v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373300v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360440v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360419v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360456v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360501v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360248v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360321v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676394v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/6537/histoire-et-posterite-de-la-declaration-universelle-des-droits-de-l-homme" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263380v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsartege.fr/product/120223/le-blaspheme/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263348v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-droit.fr/recherche/actualites-de-la-recherche/parutions/32331-l-islam-en-droit-international-des-droits-de-l-homme" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676393v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263310v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boisson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125303v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.166342" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944975v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263308v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-vulnerabilites_echanges_et_tensions_dans_l_espace_mediterraneen_l_amer_mediterranee_laure_leveque_philippe_bonfils_yusuf_kocoglu_delphine_van_hoorebeke_thierry_santolini-9782343123257-53948.html" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263263v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.transcript-verlag.de/978-3-8376-2561-5/muslimische-identitaeten-in-europa/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14361/9783839425619" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263259v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263276v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipra.hypotheses.org/45" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262959v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1053155" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-0275-5" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262956v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/editions-honore-champion/8895-book-08532628-9782745326287.html" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742832v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ferry" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123726v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262926v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262937v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00857764v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725858v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725856v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262872v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339507v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339508v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339429v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623740v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/hommes-et-societes-sciences-economiques-et-politiques/2394-de-l-atlas-a-l-orient-musulman-contributions-en-hommage-a-daniel-rivet-9782811104467.html" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/kart.avon.2011.01.0255" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262845v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339491v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536912v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262860v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536915v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02518161v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339469v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124035v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262828v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422857v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422860v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262823v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01922800v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262812v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262707v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675669v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360483v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124047v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263360v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01922758v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263255v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138277v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262943v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00857773v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782977v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339463v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725851v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725854v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262833v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>