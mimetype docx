--- v2 (2026-05-09)
+++ v3 (2026-05-30)
@@ -93,51 +93,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (63)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (64)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -278,4538 +278,4629 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05474372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une fatwā saoudienne portant sur la question de « l’unité des religions »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Othman El Kachtoul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studia Islamica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 120 (1), pp.109-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/19585705-12341509⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05623000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Azharis, représentations du christianisme et aléas du dialogue islamo-chrétien (années 1930-années 2020) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Avon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers du Midéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 7, pp.291-330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05474438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam et pensée critique en contexte arabe au XXe siècle. Explorations et sanctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Avon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches des Sciences Religieuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 112 (4), pp.553-573</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04975640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auteurs sunnites syro-libanais face à la problématique de la modernité européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 131, pp.637-654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/122y1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04975580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’espace public sous la plume de penseurs catholiques et sunnites en milieu méditerranéen au XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions constitutionnelles. Revue de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04975627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paradigme de l’« islam intégral » dans le discours religieux prescriptif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Avon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends Research &amp; Advisory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04975658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Auteurs sunnites syro-libanais face à la problématique de la modernité européenne</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Chih, David Jordan, Stefan Reichmuth (eds.), The Presence of the Prophet in Early Modern and Contemporary Islam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin critique des annales islamologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37, pp.21-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bcai.1604⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ‘’hommes de religion’’ sunnites et l’autorité politique. Une subordination à géométrie variable dans le monde contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eurostudia : revue transatlantique de recherches sur l’Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1-2, pp.1-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04975514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards sur le christianisme – Controverses et dialogues avec des chrétiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Avon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences religieuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 131, pp.637-654. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/122y1⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 130, pp.551 - 566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/asr.4623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’espace public sous la plume de penseurs catholiques et sunnites en milieu méditerranéen au XXe siècle</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réception du Coran des historiens par des acteurs musulmans et en contexte musulman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Avon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions constitutionnelles. Revue de droit constitutionnel</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 198, pp.31-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/assr.66694⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Rachida Chih, David Jordan, Stefan Reichmuth (eds.), The Presence of the Prophet in Early Modern and Contemporary Islam</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04361009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hommes de religion, femmes, féminismes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Avon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin critique des annales islamologiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/bcai.1604⟩</w:t>
+              <w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.499 - 508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/asr.4199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Les ‘’hommes de religion’’ sunnites et l’autorité politique. Une subordination à géométrie variable dans le monde contemporain</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écritures contemporaines de l’histoire musulmane : autour du rôle central de l’Égypte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, t.128 (2019-2020), p.435-458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/asr.3885⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03673962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les « hommes de religion » sunnites et l’autorité politique. Une subordination à géométrie variable dans le monde arabe contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Avon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurostudia : revue transatlantique de recherches sur l’Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 1-2, pp.1-22</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 14 (1-2), pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1106855ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Regards sur le christianisme – Controverses et dialogues avec des chrétiens</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le nom chrétien sous la plume d’hommes de religion musulmans égyptiens. Études de discours contemporains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers d'EMAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n°32, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/emam.2669⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03263370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Al-Azhar (xixe-xxe siècles) : itinéraires de rijāl al-dīn (« hommes de religions ») »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de l'École pratique des hautes études</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, t.127 (2018-2019), p.447-470</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03673946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Juristes musulmans contemporains, images et caricatures »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'histoire des religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n°237, pp. 83-109</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03263365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The religious prohibition of marriage between Muslim women and non-Muslim men</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Saïdi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaderni di Diritto e Politica Ecclesiatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, L'islam tra ordinamento giuridico italiano ed europeo, 2019 (1), pp.85-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1440/93551⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03263350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Faits religieux et enseignement de l’histoire : une approche comparée de l’Inde au Maghreb »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire de l'Église de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, t. 105, pp. 321-330</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03263357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Hanafi, philosophe et théoricien d'une gauche islamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Confluences Méditerranée </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Agriculture et politique : des champs d’insécurité, 108, pp.195-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/come.108.0195⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03263344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élites, doctrines, débats (XIXe-XXe siècles).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de l’EPHE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, t. 126 (2017-2018), pp. 397-415</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03263354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liberté de conscience : histoire d’une notion et d’un droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Avon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences religieuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 130, pp.551 - 566. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/asr.4623⟩</w:t>
+              <w:t xml:space="preserve">, 2017, pp.339 - 344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/asr.1647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La réception du Coran des historiens par des acteurs musulmans et en contexte musulman</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Messaoudi, Les arabisants et la France coloniale (1780-1930)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.321 - 327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdlm.9651⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Liberté de conscience : histoire d’une notion et d’un droit »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de l’EPHE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Sciences religieuses, t. 124 (2015-2016), p. 339-344</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03263296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Freedom of conscience (« Ḥurriyat al-ḍamīr »). A challenge for Arab-Islamic authorities »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Facta Philosophica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, vol. 26, pp. 193-200</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03263304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sciences et religions au XXe siècle. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, "Sciences et religions au XXe siècle", 130, pp.5-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01664546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La laïcité : une interrogation contemporaine dans des sociétés différentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Tolan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repères No2 « La laïcité des repères pour en parler et l’enseigner » </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Histoire positive et histoire sacrée autour de la pensée de Louis Massignon »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'Études du Religieux. Recherches Interdisplinaires- CERRI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, n°16, p.13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01649822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sciences et religions au 20e siècle : introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Sciences et religions au 20e Siècle, 130, pp.5-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ving.130.0004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Université al-Azhar et les sciences venues d’Europe. Le retournement de la fin des années 1950</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Sciences et religions au 20e Siècle, 130, pp.45-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ving.130.0045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03263280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Réplique des oulémas saoudiens au patriarcat orthodoxe russe »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Clés du Moyen-Orient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03263268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le fait religieux dans les manuels scolaires d’histoire en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études : revue de culture contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, La laïcité comme spiritualité, 2016 (1), pp.55 - 56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/etu.4223.0055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04122614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Youssef Karam, Charles Malik, Youakim Moubarac. Une élite arabe chrétienne, trois vocations (années 1930-années 1970) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Avon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 198, pp.31-38. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2015, n°171 (juillet-septembre), p. 103-120</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Dominique Avon</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03263266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les registres du tribunal shar‘î de Tripoli et du tribunal shar‘î de Halbâ.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Élias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences religieuses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/asr.4199⟩</w:t>
+              <w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Archives, 13-14, pp.109-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/elh.479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Dominique Avon</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La Constitution tunisienne et l’enjeu de la liberté individuelle : un exemple d’accommodement au forceps »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Aschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences religieuses</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Raison Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, p.24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les « hommes de religion » sunnites et l’autorité politique. Une subordination à géométrie variable dans le monde arabe contemporain</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Liberté et blasphème. Chassé-croisé centré sur le monde européen et le monde arabe (années 1980-années 2010) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Avon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurostudia : revue transatlantique de recherches sur l’Europe</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Droit et religions. Annuaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, vol. 7, p. 357-370</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le nom chrétien sous la plume d’hommes de religion musulmans égyptiens. Études de discours contemporains</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Liberté religieuse et liberté de conscience. Les catholiques entre deux pôles »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Avon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers d'EMAM</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Œuvre d'Orient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, n°772 (juillet-août-septembre), p.834-838</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Dominique Avon</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Tunisie : quel bilan deux ans après la révolution ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Aschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annuaire de l'École pratique des hautes études</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, t.127 (2018-2019), p.447-470</w:t>
+              <w:t xml:space="preserve">Raison Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, p.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Juristes musulmans contemporains, images et caricatures »</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01631233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Intégristes catholiques et fondamentalistes protestants (fin xxe-début xxie siècle) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Avon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'histoire des religions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, n°237, pp. 83-109</w:t>
+              <w:t xml:space="preserve">Chemins de dialogue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, VI (n°41), p.97-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Amar Saïdi</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00857770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Frères musulmans et l'&amp;quot;Etat civil démocratique à référence islamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaderni di Diritto e Politica Ecclesiatica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers d'Orient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 108, pp.81-95</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Faits religieux et enseignement de l’histoire : une approche comparée de l’Inde au Maghreb »</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00782975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les Frères musulmans et l’&amp;quot;Etat civil démocratique à référence islamique&amp;quot; »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'Orient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, n°108 (hiver 2012), p.81-95</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Frères musulmans, révolution égyptienne et &amp;quot;Etat civil&amp;quot; »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Affaires stratégiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, n°4 (janvier-mars), p. 10-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Des historiens et du jasmin »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Aschi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Affaires stratégiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, n°1, p.27-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00623733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laïcité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droits de Cité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Janv., [11] p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00623737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suicide, Islam and Politics Reflections on the Events in Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Books and Ideas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01631228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laïcité : navigation d'un concept autour de la Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Élias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droits de Cité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le paradigme Occident-Orient et l’enseignement de l’histoire au Liban »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des civilisations de l'Orient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, n°1, p.219-228</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00566432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« ‘Liberté de conscience’, c’est-à-dire liberté de changer de religion : position des juristes musulmans contemporains jusqu’au Cheikh al-Azhar »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Al-Nahar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 déc. 2010, p 9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Nous, les fils de la meilleure communauté »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, n°12, p. 98-102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'hybridation de l'Europe et du monde musulman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Où en est le Hezbollah ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Gardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Muslim World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 99 (2), p. 253-269</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00491789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du Coran et de la liberté de penser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Idrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La maison de dialogue des dominicains du Caire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quantara</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 69, pp.39-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00492078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Koran and Freedom of Thought</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Idrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Books and Ideas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01631224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les Ahbaches. Un mouvement libanais sunnite contesté dans un monde globalisé »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'Études du Religieux. Recherches Interdisplinaires- CERRI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, n°2, p.12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01649819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Suicides, islam et politique. Retour sur les événements de Tunisie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00623735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au relais des pensées catholiques et musulmanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qantara</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00422856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Louis Gardet. L’entrée d’un catholique thomiste en islamologie 1926-1949 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Liame :Histoire et histoire de l'art des époques moderne et contemporaine de l’Europe méditerranéenne et de ses périphéries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, n°9, p. 75-94</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01630706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un siècle de scoutisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 70, pp.152 - 154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/xxs.2001.1361⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Égypte et rivalité franco-anglaise (1879-1904). Une histoire de lectures impérialistes »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire et Défense. Les Cahiers de Montpellier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, n°39, p. 101-133</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Péguy, un maître du Père Doncoeur et de ses Cadets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin d'informations et de recherches. L'Amitié Charles Péguy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Lectures poétiques et mystiques de l'œuvre de Péguy, 84, pp.211-228</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Pèlerinage du Puy : 12-15 août 1942</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Avon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire de l'Église de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, t. 105, pp. 321-330</w:t>
+              <w:t xml:space="preserve">, 1997, p. 395-434</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...3245 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03262696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4819,530 +4910,530 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liberté religieuse et liberté de conscience : évolutions, confusions, interprétations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Avon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'exercice de la démocratie, ses conditions, ses acteurs, ses moyens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Strasboug, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04123823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Frères prêcheurs et intellectuels musulmans dans le contexte post-conciliaire : l’Institut dominicain d’études orientales (1965-1995) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Avon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Dominicains en France (XIIIe-XXe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie des Inscriptions et Belles-Lettres; Province dominicaine de France, Dec 2015, Paris, France. p. 503-527</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03263302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frères prêcheurs et intellectuels musulmans dans le contexte post-conciliaire : l'institut dominicain d'études orientales (1965-1995)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Avon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les dominicains en France (XIIIe-XXe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04123970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’aventure sémiologique des biblistes français et la Compagnie de Jésus »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Avon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude organisée par le conseil scientifique de la collection jésuite des Fontaines et l’équipe religions, sociétés et acculturation du Laboratoire de recherche historique Rhône-Alpes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jésuite des Fontaines; Laboratoire de recherche historique Rhône-Alpes, 2014, Lyon, France. p. 89-109, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.larhra.3251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03263252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liberté de conscience et anthropologie confessionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Avon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liberté de conscience et anthropologie confessionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00623747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Religious freedom and freedom of conscience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Avon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Religious freedom and freedom of conscience. Catholic and sunni traditions in debate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00623744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Intellectuels musulmans au confluent des sciences humaines et du dialogue interreligieux »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Avon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UN NOUVEL ÂGE DE LA THÉOLOGIE ? 1965-1980.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Montpellier, France. p. 335-362 et p.7-16, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/assr.22622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03262840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5352,1748 +5443,1748 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« حرية الضمير »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Avon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction en arabe, par Afif Bouni, de la sixième partie de l’ouvrage "La liberté de conscience" paru en 2020. Yafa, 301 p., 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04975670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’histoire religieuse contemporaine en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Avon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La Découverte, 304 p., 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04975676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La liberté de conscience. Histoire d’une notion et d’un droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Avon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes, 1171 p., 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03263418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faits religieux et manuels d’histoire. Contenus-Institutions-Pratiques. Approches comparées à l’échelle internationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Avon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Victor Tolan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arbre bleu éditions, 440 p., 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Victor Tolan</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Arbre bleu éditions, 440 p., 2018</w:t>
+                <w:t xml:space="preserve">halshs-03263399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire autorité. Les religions dans le temps long et au défi de la Modernité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes, 256 p., 2017, « Histoire »</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires de Rennes, 256 p., 2017, « Histoire »</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03263395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La laïcité. Des repères pour en parler et l’enseigner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vezier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Tolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Vézier. 2016, Lo¨c Clavier</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Anne Vezier</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01503041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sciences et religions au XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">John Tolan</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01664547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sujet, fidèle, citoyen. Espace européen (XIe–XXIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang, vol. 6, 372 p., 2014, Dynamiques citoyennes en Europe</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03263391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gamâl al-Bannâ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, pp.194, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00857762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monothéismes et cinéma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cahiers d'Études du Religieux-Recherches Interdisciplinaires, 95 p., 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00725849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Facteurs d'identité - Faktoren der Identität</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Anne Vézier. 2016, Lo¨c Clavier</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jutta Langenbacher-Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Lang, 382 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Denis Pelletier</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00725847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hezbollah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Harvard university press, 256 p., 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00782973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'Atlas à l'Orient musulman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Messaoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Karthala, 311 p., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Peter Lang, vol. 6, 372 p., 2014, Dynamiques citoyennes en Europe</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00623742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la faute et du salut dans l'histoire des monothéismes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karam Risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Karthala, pp.274, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">L'Harmattan, pp.194, 2013</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00566422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Hezbollah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs-Trissa Khatchadourian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Seuil, 286 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Facteurs d'identité - Faktoren der Identität</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00494045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La caricature au risque des autorités politiques et religieuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes, 201 p., 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00536911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les religions monothéistes des années 1880 aux années 2000</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Nahda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Avon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">P. Lang, 382 p., 2012</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karam Rizk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l'USEK, pp.239, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Cahiers d'Études du Religieux-Recherches Interdisciplinaires, 95 p., 2012</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00496266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un nouvel âge de la théologie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Karthala, pp.423, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Harvard university press, 256 p., 2012</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00496267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fragilité des clercs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Corvelour, pp.156, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De l'Atlas à l'Orient musulman</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00422858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Frères prêcheurs en Orient. Les dominicains du Caire (années 1910-années 1960)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cerf, 1029 p., 2005, « Histoire »</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03263416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanges offerts à Gérard Cholvy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Avon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Karthala, 311 p., 2011</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publications Montpellier 3, 643 p., 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De la faute et du salut dans l'histoire des monothéismes</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03263383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrétiens de Béziers et du Biterrois. Terre de mission. Terre pour la mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Perpignan, 176 p., 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03263385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Jésuites et la société française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Avon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Karthala, pp.274, 2010</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Privat, 288 p., 2001, « Hommes et Communautés »</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Le Seuil, 286 p., 2010</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03263415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Doncoeur s.j. Un croisé dans le siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cerf, 393 p., 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...671 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03263412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7103,4112 +7194,4112 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Histoire et récits islamiques d'explication du temps : une proposition de typologie »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Avon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Josserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Peters-Custot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au Moyen Âge et par-delà. Passeurs, transferts et échanges en Méditerranée. Hommage à John Tolan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.31-42, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05474385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Récits de ''Vie de Muhammad''. Auteurs sunnites et orientalistes. Une histoire tressée (XIXe-XXIe siècles) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Avon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Ali Amir-Moezzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Victor Tolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Mahomet des historiens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed. du Cerf, pp.1193-1266, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05474422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Avon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julie d’Andurain; Jérôme Bocquet; Jacques Frémeaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’armée et l’islam. Enjeux et débats en France du XIXe au XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cerf, pp.221-232, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04975595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’islamologie pour la période contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Avon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mohammad Ali Amir-Moezzi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Étudier l’islam. Recherche et transmission</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cerf, pp.107-134, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04975564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La crise de l'Autorité normative dans le sunnisme contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Avon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Legrand et Ayang Utriza Yakin (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire, société et études islamiques au 21e siècle. Directions, connexions, approches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Gruyter, pp. 43-69, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04975606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les non-musulmans et leurs droits selon les thèses du shaykh Muḥammad al-Ġazālī</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Avon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie Bernard-Maugiron et Baudouin Dupret. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droits et sociétés du Maghreb et d'ailleurs. En hommage à Jean-Philippe Bras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Karthala - IISMM, 2023, Terres et gens d'Islam, 978-2-38409-130-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04373300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Hezbollah, les crises et les conflits régionaux jusqu'à la fin des années 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Denis Pelletier; Florian Michel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour une histoire sociale et culturelle de la théologie. Autour de Claude Langlois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, 2023, 978-2-503-60629-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French Catholics in the Mediterranean ambit: From the Libération to the Algerian war</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Avon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicholas Joseph Doublet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The world is a sea. Catholics and the Mediterranean during the Pontificate of Pius XII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Studium edizioni, pp.46-63, 2023, 978-88-382-5244-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le grand imām d’al-Azhar, l’islam et les sciences humaines (2010-2020). Mise en perspective historique de quelques déclarations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Avon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuel Pisani; Zohra Aziadé Zemirli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renouveau et dynamiques de l'islamologie en Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Cerf, pp.165-186, 2023, 978-2-204-15665-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le discours des autorités sunnites dans le monde arabe au tournant des XXe-XXIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Avon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Younès; Ali Mostfa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'autorité en islam. Quelle régulation ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peuple Libre, pp.191-214, 2023, 9782366131475</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naître et mourir selon un mode d'humanité. Une histoire de religion et de liberté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Avon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Être humain ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gallimard, pp.77-97, 2022, 978-2-07-299787-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guerre, religion et territoire : positions de juristes sunnites contemporains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Avon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maria Paiano. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Violenza sacra. Guerra santa, sacrificio e martirio in età contemporanea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Viella, pp.299-333, 2022, 978-88-3313-891-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La problématique de l’apostasie et ses déclinaisons dans les Etats à référence musulmane. Autour de l’article 18 de la Déclaration universelle des Droits de l’Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Avon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valentine Zuber; Emmanuel Decaux; Alexandre Boza. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire et postérité de la Déclaration universelle des droits de l’homme. Nouvelles approches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.167-178, 2022, L’univers des Normes, 9782753583078</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03676394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du droit religieux dans le droit étatique : approche historique de la législation anti-blasphème dans les États à référence musulmane depuis les années 1960</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Avon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cédric Burgun; Ludovic Danto. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Blasphème. Le retour d’une question juridique oubliée entre droits sacrés et droits civils</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artège/Lethielleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.115-144, 2020, 9782249910142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03263380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">États à référence musulmane, droit de liberté doctrinale et droit de liberté de conscience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Avon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mustapha Afroukh. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’islam en droit international des droits de l’homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institut Universitaire de Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.41-76, 2019, Transition &amp; Justice, 978-2-3703-2215-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03263348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« 1219-2019 : Saint François et le Sultan. Fécondité d’une rencontre ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Avon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du colloque de l'Ecole Franciscaine de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Études franciscaines, p. 389-399, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03676393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Avon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Breton, Thomas Guillemin et Frédéric Lunel (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les dialogues interreligieux. Lieux et acteurs (XVIe-XXIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp. 291-297, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03263310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dialogues interreligieux. Lieux et acteurs (XVIe-XXIe siècle). Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Avon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Breton; Thomas Guillemin; Frédéric Lunel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les dialogues interreligieux. Lieux et acteurs (xvie-xxie siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.291-297, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pur.166342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04125303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Avon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faits religieux et manuels d'histoire. Contenus - Institutions - Pratiques. Approches comparées à l'échelle internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01944975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le Hezbollah dans son environnement régional 2011-2016 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Avon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laure Lévêque; Philippe Bonfils; Yusuf Kocoglu; Thierry Santolini; Delphine van Hoorebeke. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vulnérabilités, échanges et tensions dans l’espace méditerranéen. L’amer Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 49-73, 2017, Histoire, Textes, Sociétés, 978-2-343-12325-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03263308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Islam und Muslime im europäischen Kontext. Reden eines medienwirksamen Menschen (1993-2013) : Tariq Ramadan »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Avon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sabine Schmitz; Tuba Isik. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Muslimische Identitäten in Europa. Dispositive im gesellschaftlichen Wandel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcript</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 267-297, 2015, 978-3-8376-2561-5. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14361/9783839425619⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14361/9783839425619⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-03263263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’histoire devant le fait religieux. Autonomie et limites d’un champ disciplinaire »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Avon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommages au frère Jean-Jacques Pérennès</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 25-42, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03263259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’athéisme face aux pays majoritairement musulmans »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Avon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">dans Patrice Dartevelle (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’athéisme dans le monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ABA Editions, « Etudes athées »</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 87-123, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03263276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Une France catholique en “terre d’islam”. Les jésuites en mission dans la première moitié du xxe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mikhaïl-V. Dmitriev; Daniel Tollet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Confessiones et nationes. Discours identitaires nationaux dans les cultures chrétiennes : Moyen Âge - XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honoré Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 313-327, 2014, 9782745326287</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Jürgen Habermas, le citoyen contemporain et la raison publique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Avon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Avon (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sujet, fidèle, citoyen. Espace européen (XIe-XXIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 327-365, p. 1-2 (introduction) et p. 367-372 (conclusion), 2014, 9783034315524. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3726/978-3-0352-0275-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03262959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Europe à la croisée des chemins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Avon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bern and Berlin and Bruxelles and Frankfurt and Main and New York and Oxford and Wien and Peter Lang. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sujet, fidèle, citoyen. Espace européen (Xie-XXIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01742832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'aventure sémiologique des biblistes français et la compagnie de Jésus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Avon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jésuites français et sciences humaines (années 1960)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LARHRA-RESEA, p. 89-109, 2014, Chrétiens et Sociétés. Documents et mémoires, 979-10-91592-07-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04123726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Clio comme trublion. Pensées confessantes et théologie des religions »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Avon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacques Keryell (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Personne et Altérité. L’hospitalité au cœur de la rencontre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cerf; Geuthner, p. 113-129, 2013, 978-2705338848</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03262926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le catholicisme français contemporain : l’altérité en regard »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Avon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">dans Bruno Dumons et Christian Sorrel (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le catholicisme en chantiers. France, XIXe-XXe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, p. 261-279, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03262937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Un homme du magistère catholique devant l’islam : le cardinal Tisserant (1884-1972) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Avon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Annette Becker; Frédéric Gugelot; Denis Pelletier; Nathalie Viet-Depaule. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecrire l'histoire du christianisme contemporain. Autour de l'oeuvre d'Etienne Fouilloux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Khartala, p.143-159, 2013, Signes des Temps, 978-2-8111-0840-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00857764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'identité nationale comme dépassement du confessionnalisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Avon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Facteurs d'identité - Faktoren der Identität</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, P. Lang, pp.263-283, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00725858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...24 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’identité nationale comme dépassement du confessionnalisme : l’Egypte selon Taha Husayn »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Élias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">dans D. Avon et J. Langenbacher-Liebgott (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Facteurs d’Identité. Factoren der Identität</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p.263-283 et p.3-6, 2012, « Dynamiques citoyennes en Europe »</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Liberté religieuse, liberté de conscience. Un angle de saisie de la problématique de la conversion au xxe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">dans B. Bakhouche, I. Fabre, V. Fortier (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dynamiques de conversion. Modèles et résistances. Approches interdisciplinaires, Turnhout</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, vol. 155, « Bibliothèque de l’EPHE. Sciences religieuses », p. 101-116, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339507v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Liberté religieuse, liberté de conscience. Un angle de saisie de la problématique de la conversion au XXe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Bakhouche, I. Fabre, V. Fortier (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques de conversion. Modèles et résistances. Approches interdisciplinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Brepols, pp.101-116, 2012</w:t>
+              <w:t xml:space="preserve">, vol. 155, Brepols, pp. 101-116, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liberté religieuse, liberté de conscience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques de conversion. Modèles et résistances. Approches interdisciplinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, vol. 155, Brepols, pp. 101-116, 2012</w:t>
+              <w:t xml:space="preserve">, Brepols, pp.101-116, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...180 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00725856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Paul Doncoeur : Lettres de &amp;quot;Chétienté&amp;quot; pour jeunesse d’après Grande Guerre »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Avon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">dans Étienne Fouilloux et Fréderic Gugelot (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jésuites et littérature (XIXe - XXe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, n°13, Chrétiens et Sociétés, p.37-53, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01339429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux générations de Bustânî</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Avon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Messaoudi; Dominique Avon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l’Atlas à l’Orient musulman. Contributions en hommage à Daniel Rivet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karthala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.255-275, 2011, Hommes et sociétés, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/kart.avon.2011.01.0255⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/kart.avon.2011.01.0255⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-00623740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Figures de l’orientalisme catholique au XXe siècle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Avon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">dans Hervé Legrand et Mgr Giuseppe Maria Croce (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Œuvre d’Orient. Solidarités anciennes et nouveaux défis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cerf, p. 295-317, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03262845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Un carme dans la langue arabe : Anastase Marie de Saint-Élie »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Avon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">dans Jérôme Bocquet (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Enseignement français en Méditerranée. Les missionnaires et l’Alliance israélite universelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, p.187-206, 2010, 978-2-7535-1189-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01339491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Orchestres de presse autour des &amp;quot;caricatures&amp;quot; dans la France républicaine »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Avon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">dans Dominique Avon (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La caricature au risque des autorités politiques et religieuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, p.107-135, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00536912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Du &amp;quot;Corps du Christ&amp;quot; dans la &amp;quot;Résurrection&amp;quot; : nœud théologique de l’essai controversé d’un jésuite exégète »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Avon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">dans Dominique Avon et Karam Rizk (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la faute et du salut dans l’histoire des monothéismes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 237-271 et p.7-9, 2010, actes du colloque international du 17 décembre 2005 et de la journée d’études en visio-conférence du 12 novembre 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03262860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'affaire des caricatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Avon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La caricature au risque des autorités politiques et religieuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.187-196, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00536915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">No title</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une génération d'intellectuels arabes, Syrie et Liban (1908-1940)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9782811100155</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La Méditerranée autour de l’&amp;quot;origine&amp;quot; européenne »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum Le Monde - Le Mans : "D'où venons-nous ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, p. 183-194, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les origines de la Nahda au crible de l’orientalisme »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Avon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">dans Karam Rizk et Dominique Avon (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Nahda. Réveils de la pensée en langue arabe. Approches. Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l’U.S.E.K., p. 195-223 et p.238-239, 2009, Actes du colloque de l’USEK (octobre 2004)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02518161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La cause du Liban selon le jésuite Louis Jalabert (1914-1934) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Avon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Evelyne Farcymagdenel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le rôle de la France dans les opérations extérieures : influence, ingérence et/ou mandat. L'exemple du Liban</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie de Montpellier, pp.69-80, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03262828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les Jésuites, la mission et l’Islam dans la revue Etudes 1946-1956 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Avon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">dans Jean-François Jacouty (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges en l’honneur du professeur Roland Andréani. Presse, politique, culture et société du XVIIIe au XXe siècle (France-Languedoc)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.185-207, 2006, 978-2-84269-787-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00422857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Robert Garric (1896-1967). Catholicisme social et &amp;quot;culture d’aînesse&amp;quot; »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Avon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">dans Joël Fouilleron et Henri Michel (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges à la mémoire de Michel Péronnet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Montpellier 3, p. 617-635, 2006, t. I Clergé, identité et fidélité catholiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00422860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Une école théologique à Fourvière ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Avon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">dans Etienne Fouilloux &amp; Bernard Hours (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Jésuites à Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, E.N.S. Editions, p. 231-246, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03262823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Une polémique catholique sur les origines de l’islam. Autour des travaux de Hanna Zacharias »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Avon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">dans Michel Fourcade et Dominique Avon (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges offerts à Gérard Cholvy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications Montpellier 3, p. 203-237, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01922800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Religion et nation. Le scoutisme musulman en France »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Avon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">dans Gérard Cholvy (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Scoutisme. Un mouvement d’éducation au XXe siècle. Dimensions internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications Montpellier 3, p. 387-410, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03262812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Jeunes catholiques français et allemands au lendemain de la Grande Guerre »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Avon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Europe dans ses dimensions religieuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 55-87, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03262707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Quête de chrétienté, été 1928 : la &amp;quot;route Doncoeur&amp;quot; en Bretagne »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Avon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scoutisme en Bretagne, Scoutisme breton ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Recherche Bretonne et Celtique, p. 27-51, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11218,882 +11309,882 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des religions et de l'histoire à l'école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, pp. 12-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Avon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendez-vous à Dābiq. La théologie apocalyptique du groupe "État islamique"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.11-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2023, pp. 12-16</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les Frères musulmans et al-Azhar. Une confrontation ouverte »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03263360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« &amp;quot;Qui sont les sunnites ?&amp;quot; Polémique autour d'un congrès et de deux documents »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01922758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Al-Azhar ou l’expression d’un désarroi des autorités sunnites »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03263255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les autorités religieuses en Europe face au choc de la modernité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01138277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Proche et le Moyen Orient, un foyer de conflits depuis 1919</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013, p.139-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2013, p.139-150</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Révolution en Tunisie : quel bilan après deux années ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2013</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00857773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Icônes des révoltes arabes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Dominique Avon</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00782977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ennahda 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Aschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Ennahda 2012</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Ennahda 2012. Première année de l’exercice partagé du pouvoir en Tunisie »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Avon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Aschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2012</w:t>
+              <w:t xml:space="preserve">2012, p.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2012, p.15</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00725851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le vieux ne suffit pas, la nouveauté fait peur. Liban : laïcité en débat »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011, p.64-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2011, p.64-70</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00725854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le fait religieux et l’instance critique de l’histoire en climat libéral »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03262833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId224"/>
+      <w:footerReference w:type="default" r:id="rId226"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12240,51 +12331,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474361v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Avon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman El Kachtoul" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474372v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474438v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975640v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975658v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975580v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/122y1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975627v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125315v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bcai.1604" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975514v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281327v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asr.4623" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361009v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.66694" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125289v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asr.4199" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673962v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asr.3885" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360521v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1106855ar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263370v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emam.2669" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673946v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263365v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263350v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Sa&#239;di" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1440/93551" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263357v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263344v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.108.0195" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263354v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125281v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asr.1647" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263296v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125272v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.9651" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263304v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124000v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Tolan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01664546v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pelletier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649822v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676079v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.130.0004" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263280v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.130.0045" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122614v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etu.4223.0055" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263268v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263266v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262962v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin &#201;lias" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.479" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262953v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Aschi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631233v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00857770v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262947v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262932v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782975v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339445v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262867v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623737v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623733v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631228v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339411v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566432v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339495v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262861v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128271v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128266v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491789v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128277v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Idrissi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631224v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492078v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649819v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623735v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422856v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01630706v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125201v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xxs.2001.1361" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262751v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262746v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262696v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123823v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263302v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123970v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263252v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.larhra.3251" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623747v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623744v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262840v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.22622" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975670v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975676v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263418v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263399v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Saint-Martin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Victor Tolan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263395v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503041v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vezier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01664547v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263391v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00857762v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725847v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Langenbacher-Liebgott" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725849v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782973v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623742v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Messaoudi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566422v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Risk" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494045v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s-Trissa Khatchadourian" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536911v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339476v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496266v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Rizk" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496267v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fourcade" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422858v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263416v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263383v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263385v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263415v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rocher" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263412v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474385v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Josserand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Peters-Custot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474422v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Amir-Moezzi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975595v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975564v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975606v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373300v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360440v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360419v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360456v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360501v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360248v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360321v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676394v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/6537/histoire-et-posterite-de-la-declaration-universelle-des-droits-de-l-homme" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263380v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsartege.fr/product/120223/le-blaspheme/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263348v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-droit.fr/recherche/actualites-de-la-recherche/parutions/32331-l-islam-en-droit-international-des-droits-de-l-homme" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676393v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263310v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boisson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125303v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.166342" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944975v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263308v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-vulnerabilites_echanges_et_tensions_dans_l_espace_mediterraneen_l_amer_mediterranee_laure_leveque_philippe_bonfils_yusuf_kocoglu_delphine_van_hoorebeke_thierry_santolini-9782343123257-53948.html" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263263v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.transcript-verlag.de/978-3-8376-2561-5/muslimische-identitaeten-in-europa/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14361/9783839425619" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263259v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263276v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipra.hypotheses.org/45" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262959v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1053155" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-0275-5" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262956v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/editions-honore-champion/8895-book-08532628-9782745326287.html" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742832v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ferry" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123726v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262926v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262937v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00857764v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725858v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725856v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262872v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339507v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339508v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339429v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623740v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/hommes-et-societes-sciences-economiques-et-politiques/2394-de-l-atlas-a-l-orient-musulman-contributions-en-hommage-a-daniel-rivet-9782811104467.html" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/kart.avon.2011.01.0255" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262845v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339491v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536912v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262860v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536915v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02518161v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339469v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124035v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262828v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422857v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422860v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262823v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01922800v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262812v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262707v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675669v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360483v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124047v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263360v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01922758v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263255v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138277v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262943v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00857773v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782977v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339463v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725851v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725854v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262833v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474361v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Avon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman El Kachtoul" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474372v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623000v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19585705-12341509" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474438v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975640v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975580v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/122y1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975627v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975658v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125315v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bcai.1604" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975514v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281327v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asr.4623" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361009v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.66694" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125289v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asr.4199" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673962v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asr.3885" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360521v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1106855ar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263370v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emam.2669" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673946v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263365v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263350v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Sa&#239;di" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1440/93551" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263357v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263344v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.108.0195" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263354v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125281v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asr.1647" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125272v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.9651" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263296v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263304v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01664546v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pelletier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124000v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Tolan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649822v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676079v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.130.0004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263280v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.130.0045" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263268v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122614v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etu.4223.0055" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263266v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262962v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin &#201;lias" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.479" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262953v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Aschi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262947v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262932v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631233v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00857770v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782975v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339445v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262867v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623733v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623737v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631228v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339411v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566432v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339495v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262861v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128271v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128266v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491789v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128277v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Idrissi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492078v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631224v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649819v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623735v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422856v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01630706v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125201v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xxs.2001.1361" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262751v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262746v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262696v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123823v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263302v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123970v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263252v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.larhra.3251" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623747v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623744v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262840v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.22622" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975670v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975676v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263418v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263399v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Saint-Martin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Victor Tolan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263395v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503041v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vezier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01664547v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263391v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00857762v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725849v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725847v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Langenbacher-Liebgott" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782973v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623742v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Messaoudi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566422v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Risk" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494045v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s-Trissa Khatchadourian" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536911v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339476v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496266v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Rizk" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496267v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fourcade" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422858v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263416v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263383v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263385v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263415v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rocher" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263412v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474385v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Josserand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Peters-Custot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474422v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Amir-Moezzi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975595v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975564v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975606v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373300v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360456v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360440v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360419v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360501v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360248v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360321v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676394v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/6537/histoire-et-posterite-de-la-declaration-universelle-des-droits-de-l-homme" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263380v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsartege.fr/product/120223/le-blaspheme/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263348v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-droit.fr/recherche/actualites-de-la-recherche/parutions/32331-l-islam-en-droit-international-des-droits-de-l-homme" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676393v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263310v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boisson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125303v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.166342" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944975v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263308v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-vulnerabilites_echanges_et_tensions_dans_l_espace_mediterraneen_l_amer_mediterranee_laure_leveque_philippe_bonfils_yusuf_kocoglu_delphine_van_hoorebeke_thierry_santolini-9782343123257-53948.html" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263263v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.transcript-verlag.de/978-3-8376-2561-5/muslimische-identitaeten-in-europa/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14361/9783839425619" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263259v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263276v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipra.hypotheses.org/45" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262956v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/editions-honore-champion/8895-book-08532628-9782745326287.html" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262959v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1053155" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-0275-5" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742832v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ferry" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123726v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262926v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262937v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00857764v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725858v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339508v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339507v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262872v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725856v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339429v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623740v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/hommes-et-societes-sciences-economiques-et-politiques/2394-de-l-atlas-a-l-orient-musulman-contributions-en-hommage-a-daniel-rivet-9782811104467.html" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/kart.avon.2011.01.0255" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262845v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339491v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536912v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262860v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536915v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124035v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339469v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02518161v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262828v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422857v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422860v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262823v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01922800v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262812v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262707v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675669v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124047v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360483v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263360v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01922758v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263255v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138277v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262943v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00857773v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782977v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339463v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725851v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725854v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262833v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>