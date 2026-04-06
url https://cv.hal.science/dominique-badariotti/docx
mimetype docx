--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1519,311 +1519,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00731482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment évaluer l’environnement alimentaire à l’aide des systèmes d’information géographique ? Revue méthodologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimating spatial accessibility to facilities on the regional scale: an extended commuting-based interaction potential model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Banos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Oppert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Casey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2011.02.007⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Health Geographics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10 (1), pp.2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1476-072X-10-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05262964v1</w:t>
+                <w:t xml:space="preserve">inserm-00617216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment évaluer l'environnement alimentaire à l'aide des systèmes d'information géographique? Revue méthodologique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Délinquance et gouvernance urbaine à Niamey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamadou Issaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Badariotti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MU KARA SANI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.112-129</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2011.02.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01393174v1</w:t>
+                <w:t xml:space="preserve">hal-05018208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures objectives de l’environnement bâti et statut pondéral des enfants et adolescents : revue de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Casey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1872,292 +1820,344 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 46 (3), pp.120-129. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cnd.2011.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05262997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Délinquance et gouvernance urbaine à Niamey</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comment évaluer l'environnement alimentaire à l'aide des systèmes d'information géographique? Revue méthodologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Casey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MU KARA SANI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 46 (3), pp.111--119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2011.02.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05018208v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating spatial accessibility to facilities on the regional scale: an extended commuting-based interaction potential model.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment évaluer l’environnement alimentaire à l’aide des systèmes d’information géographique ? Revue méthodologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Casey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Salze</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Romain Casey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Health Geographics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 46 (3), pp.111-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2011.02.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1476-072X-10-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00617216v1</w:t>
+                <w:t xml:space="preserve">hal-05262964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures objectives de l'environnement bâti et statut pondéral des enfants et adolescents : revue de la littérature</w:t>
               </w:r>
@@ -2222,51 +2222,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 46 (3), pp.120--129. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cnd.2011.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01393175v1</w:t>
@@ -2420,51 +2420,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Billaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Oppert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4716,234 +4716,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01196381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From complex networks to urban mobility modeling: the REticular Model for Urban Simulation (REMUS)</w:t>
+                <w:t xml:space="preserve">The concept of urban morpho-mobility - how to prove its relevance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Badariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Binh Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frigui Rassil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Piombini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Baikal Winter University of Urban Planning Design- 14th session</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Baikal Winter University of Urban Planning Design (WinterUni), Feb 2013, Irkutsk, Russia</w:t>
+              <w:t xml:space="preserve">20èmes journées de Rochebrune, Rencontres interdisciplinaires sur les systèmes complexes naturels et artificiels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Rochebrune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01196424v1</w:t>
+                <w:t xml:space="preserve">halshs-01196368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The concept of urban morpho-mobility - how to prove its relevance ?</w:t>
+                <w:t xml:space="preserve">From complex networks to urban mobility modeling: the REticular Model for Urban Simulation (REMUS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Badariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Conesa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20èmes journées de Rochebrune, Rencontres interdisciplinaires sur les systèmes complexes naturels et artificiels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Rochebrune, France</w:t>
+              <w:t xml:space="preserve">International Baikal Winter University of Urban Planning Design- 14th session</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Baikal Winter University of Urban Planning Design (WinterUni), Feb 2013, Irkutsk, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01196368v1</w:t>
+                <w:t xml:space="preserve">halshs-01196424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modernization of the urban environment. Formation of public recreational places in the city</w:t>
               </w:r>
@@ -5005,273 +5005,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01196419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphologie urbaine et mobilité : outils et méthodes d'analyse conjointe des bases de données morphologiques et de mobilité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From complex networks to urban mobility modelling: the Reticular Model for Urban Simulation (REMUS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Badariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong Binh Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frigui Rassil</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Piombini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Frigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Moreno</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIST2011 - Fonder les sciences du territoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Nov 2011, Paris, France. pp.11-15</w:t>
+              <w:t xml:space="preserve">EPNACS Emergent Properties in Natural and Artificial Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Vienne, Austria. pp.xx-xx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01353230v1</w:t>
+                <w:t xml:space="preserve">halshs-00626408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From complex networks to urban mobility modelling: the Reticular Model for Urban Simulation (REMUS)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Morphologie urbaine et mobilité : outils et méthodes d'analyse conjointe des bases de données morphologiques et de mobilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Binh Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Badariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">R. Frigui</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Conesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frigui Rassil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Moreno</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPNACS Emergent Properties in Natural and Artificial Complex Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Vienne, Austria. pp.xx-xx</w:t>
+              <w:t xml:space="preserve">CIST2011 - Fonder les sciences du territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Nov 2011, Paris, France. pp.11-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00626408v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01353230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation entre morphologie urbaine et mobilité - Apports de l'analyse morphologique, de la théorie des graphes et de l'enquête ménage déplacement (EMD)</w:t>
               </w:r>
@@ -5296,51 +5296,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ignatowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Piombini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Frigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5635,601 +5635,601 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01196210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation entre morphologie urbaine et mobilité. Apports de la théorie des graphes et de l'analyse morphologique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Examination of relationships between urban morphology and mobility in two French metropolitan regions: Strasbourg and Le Havre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong Binh Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Piombini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Frigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Badariotti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48e colloque de l'ASRDLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Schoelcher, Martinique, France. pp.xx-xx</w:t>
+              <w:t xml:space="preserve">17th European Colloquium on Theoretical and Quantitative Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Athènes, Greece. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00626390v1</w:t>
+                <w:t xml:space="preserve">halshs-00627561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examination of relationships between urban morphology and mobility in two French metropolitan regions: Strasbourg and Le Havre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relation entre morphologie urbaine et mobilité. Apports de la théorie des graphes et de l'analyse morphologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aguillera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong Binh Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Piombini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Frigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Colloquium on Theoretical and Quantitative Geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Athènes, Greece. 8 p</w:t>
+              <w:t xml:space="preserve">48e colloque de l'ASRDLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Schoelcher, Martinique, France. pp.xx-xx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00627561v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00626390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de typologie de l'espace adaptée à l'étude environnementale des phénomènes épidémiologiques relatifs à l'obésité et au sur-poids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Salze</w:t>
+                <w:t xml:space="preserve">Simulation de la ségrégation spatiale dans les réseaux par automates réticulaires : les modèles SMArtSegreg et Remus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Badariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Banos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théo Quant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2009, Besançon, France</w:t>
+              <w:t xml:space="preserve">, Mar 2009, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00565755v1</w:t>
+                <w:t xml:space="preserve">halshs-00565597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre dasymétrique et choroplète : typologie de l'espace adaptée à l'étude des relations entre santé et environnement</w:t>
+                <w:t xml:space="preserve">Méthode de typologie de l'espace adaptée à l'étude environnementale des phénomènes épidémiologiques relatifs à l'obésité et au sur-poids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Badariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Banos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Weber</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes Rencontres Théo Quant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Besançon, France. pp.xx-xx</w:t>
+              <w:t xml:space="preserve">Théo Quant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00556616v1</w:t>
+                <w:t xml:space="preserve">halshs-00565755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation de la ségrégation spatiale dans les réseaux par automates réticulaires : les modèles SMArtSegreg et Remus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diego Moreno</w:t>
+                <w:t xml:space="preserve">Entre dasymétrique et choroplète : typologie de l'espace adaptée à l'étude des relations entre santé et environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Badariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Banos</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Oppert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Théo Quant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Besançon, France</w:t>
+              <w:t xml:space="preserve">9èmes Rencontres Théo Quant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Besançon, France. pp.xx-xx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00565597v1</w:t>
+                <w:t xml:space="preserve">halshs-00556616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing the fractality of European urban districts: do national processes matter?</w:t>
               </w:r>
@@ -6304,558 +6304,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00565769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation SMA de la peste bubonique rurale à Madagascar</w:t>
+                <w:t xml:space="preserve">Introducing morphology and accessibility in urban cellular automata models: a graph based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Badariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Laperrière</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Banos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’épidémiologie animale, CIRAD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Montpellier, France</w:t>
+              <w:t xml:space="preserve">AAG annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01136243v1</w:t>
+                <w:t xml:space="preserve">halshs-00565776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes complexes et catastrophes épidémiques. L'apport de la modélisation individu-centrée à l'étude des catastrophes sanitaires : le cas de la peste à Madagascar</w:t>
+                <w:t xml:space="preserve">Formes urbaines et catastrophes : études des discontinuités urbaines par l'analyse fractale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Badariotti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Laperriere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14èmes Journées de Rochebrune</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Megève, France. pp.33-44</w:t>
+              <w:t xml:space="preserve">14es Journées de Rochebrune - Rencontres interdisciplinaires sur les systèmes complexes naturels et artificiels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00627609v1</w:t>
+                <w:t xml:space="preserve">halshs-00565788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formes urbaines et catastrophes : études des discontinuités urbaines par l'analyse fractale</w:t>
+                <w:t xml:space="preserve">Systèmes complexes et catastrophes épidémiques. L'apport de la modélisation individu-centrée à l'étude des catastrophes sanitaires : le cas de la peste à Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Badariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Banos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laperriere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14es Journées de Rochebrune - Rencontres interdisciplinaires sur les systèmes complexes naturels et artificiels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">14èmes Journées de Rochebrune</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Megève, France. pp.33-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00565788v1</w:t>
+                <w:t xml:space="preserve">halshs-00627609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing morphology and accessibility in urban cellular automata models: a graph based approach</w:t>
+                <w:t xml:space="preserve">Modélisation SMA de la peste bubonique rurale à Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Badariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Diego Moreno</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laperrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAG annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Journées d’épidémiologie animale, CIRAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00565776v1</w:t>
+                <w:t xml:space="preserve">hal-01136243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discontinuités, catastrophes et réseaux urbains : le modèle Rémus</w:t>
+                <w:t xml:space="preserve">Humans rats and fleas: agent based approach of the transmission and diffusion of plague in Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Badariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Banos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Diego Moreno</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laperriere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14èmes journées de Rochebrune,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, France. pp.7-21</w:t>
+              <w:t xml:space="preserve">AAG Anual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00264317v1</w:t>
+                <w:t xml:space="preserve">halshs-00565780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humans rats and fleas: agent based approach of the transmission and diffusion of plague in Madagascar</w:t>
+                <w:t xml:space="preserve">Discontinuités, catastrophes et réseaux urbains : le modèle Rémus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Badariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Banos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Laperriere</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAG Anual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">14èmes journées de Rochebrune,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, France. pp.7-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00565780v1</w:t>
+                <w:t xml:space="preserve">halshs-00264317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of network metrics in urban simulation: introducing accessibility in graph-cellular automata.</w:t>
               </w:r>
@@ -7025,623 +7025,623 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01136234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la structure spatiale urbaine par un automate cellulaire non stationnaire : le modèle REMUS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Data fusion and texture analysis for urban studies in Vietnam, the case of Da Nang city</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Binh Tran Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Serradj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Badariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Diego Moreno</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Cu Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SAGEO'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Strasbourg, France. 16 p</w:t>
+              <w:t xml:space="preserve">Workshop of EARSeL Special Interest Group on Urban Remote Sensing – Challenges and Solutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Berlin, Germany. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00164850v1</w:t>
+                <w:t xml:space="preserve">halshs-00201926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les processus morphodynamiques des villes, énigmes et traces.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Data fusion and texture-direction analyses for urban studies in Vietnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Binh Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Serradj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Badariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Cu Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes journées de Rochebrune, Rencontres interdisciplinaires sur les systèmes complexes naturels et artificiels.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2006, France. p. 325-336</w:t>
+              <w:t xml:space="preserve">EARSel Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Berlin, Germany. pp.xx-xx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00164732v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00559366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la structure spatiale urbaine par un automate cellulaire non stationnaire : le modèle REMUS.</w:t>
+                <w:t xml:space="preserve">Simpest : an agent-based model to simulate plague epidemics in Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Badariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Banos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Diego Moreno</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laperriere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SAGEO'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Strasbourg, France. 16 p</w:t>
+              <w:t xml:space="preserve">European Conference on Complex Systems, 25-29/9 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Oxford, United Kingdom. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00201939v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00164845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simpest : an agent-based model to simulate plague epidemics in Madagascar</w:t>
+                <w:t xml:space="preserve">Modélisation de la structure spatiale urbaine par un automate cellulaire non stationnaire : le modèle REMUS.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Badariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Banos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Laperriere</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Complex Systems, 25-29/9 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Oxford, United Kingdom. 11 p</w:t>
+              <w:t xml:space="preserve">Colloque SAGEO'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Strasbourg, France. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00164845v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00201939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data fusion and texture-direction analyses for urban studies in Vietnam</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les processus morphodynamiques des villes, énigmes et traces.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Badariotti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">van Cu Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EARSel Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Berlin, Germany. pp.xx-xx</w:t>
+              <w:t xml:space="preserve">13èmes journées de Rochebrune, Rencontres interdisciplinaires sur les systèmes complexes naturels et artificiels.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, France. p. 325-336</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00559366v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00164732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data fusion and texture analysis for urban studies in Vietnam, the case of Da Nang city</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation de la structure spatiale urbaine par un automate cellulaire non stationnaire : le modèle REMUS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Badariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">van Cu Pham</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Banos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop of EARSeL Special Interest Group on Urban Remote Sensing – Challenges and Solutions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Berlin, Germany. 7 p</w:t>
+              <w:t xml:space="preserve">Colloque SAGEO'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Strasbourg, France. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00201926v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00164850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les processus morphodynamiques des villes, énigmes et traces</w:t>
               </w:r>
@@ -7880,683 +7880,683 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00201933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse spatio-temporelle de l'occupation du sol à Hanoi par télédétection</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An agent-based modelling approach of plague transmission : the Simpest prototype.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Badariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Banos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laperriere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Spatial Analysis and Geomatics SAGEO'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Strasbourg, France. 14 p</w:t>
+              <w:t xml:space="preserve">Deutsche Physikalische Gesellschaft 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Dresden, Germany. p. 680</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00201888v1</w:t>
+                <w:t xml:space="preserve">halshs-00164844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An agent-based modelling approach of plague transmission : the Simpest prototype.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse spatio-temporelle de l'occupation du sol à Hanoi par télédétection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Cu Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.-C. Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim H. Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Badariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deutsche Physikalische Gesellschaft 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Dresden, Germany. p. 680</w:t>
+              <w:t xml:space="preserve">International Conference on Spatial Analysis and Geomatics SAGEO'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Strasbourg, France. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00164844v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00201888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses de morphologies fractales. Applications à l'urbanisme.</w:t>
+                <w:t xml:space="preserve">Emergence, évolution et simulation des maladies épidémiques dans les populations humaines : le cas de la peste à Madagascar.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Badariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Banos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laperriere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université de Hanoi, Faculté des sciences, Hanoi (Viet-Nam), 1er mars 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005</w:t>
+              <w:t xml:space="preserve">Colloque Action concertée Systèmes complexes en SHS.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Paris, France. p. 14-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00007427v1</w:t>
+                <w:t xml:space="preserve">halshs-00164744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractal analysis application – The diachronic evolution of the urban morphology in Da Nang city, Vietnam.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers une approche individu-centrée pour modéliser et simuler l'expression spatiale d'une maladie transmissible : la peste à Madagascar.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Badariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">van Cu Pham</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Banos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laperriere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Colloquium on Theoretical and Quantitative Geography, Tomar (Portugal), 9-13 septembre 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, 12 p</w:t>
+              <w:t xml:space="preserve">Colloque SAGEO'05. Avignon 20-23 juin 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00007383v1</w:t>
+                <w:t xml:space="preserve">halshs-00007297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auto-similarité en urbanisme. Quelques exemples...</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fractal analysis application – The diachronic evolution of the urban morphology in Da Nang city, Vietnam.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Binh Tran Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Badariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Cu Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes journées de Rochebrune, Rencontres interdisciplinaires sur le systèmes complexes naturels et artificiels, Megève, 24-28 janvier 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2005, France. 9 p</w:t>
+              <w:t xml:space="preserve">14th European Colloquium on Theoretical and Quantitative Geography, Tomar (Portugal), 9-13 septembre 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00007373v1</w:t>
+                <w:t xml:space="preserve">halshs-00007383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une approche individu-centrée pour modéliser et simuler l'expression spatiale d'une maladie transmissible : la peste à Madagascar.</w:t>
+                <w:t xml:space="preserve">Analyses de morphologies fractales. Applications à l'urbanisme.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Badariotti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Laperriere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SAGEO'05. Avignon 20-23 juin 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, 15 p</w:t>
+              <w:t xml:space="preserve">Université de Hanoi, Faculté des sciences, Hanoi (Viet-Nam), 1er mars 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00007297v1</w:t>
+                <w:t xml:space="preserve">halshs-00007427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence, évolution et simulation des maladies épidémiques dans les populations humaines : le cas de la peste à Madagascar.</w:t>
+                <w:t xml:space="preserve">Auto-similarité en urbanisme. Quelques exemples...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Badariotti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Laperriere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Action concertée Systèmes complexes en SHS.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Paris, France. p. 14-19</w:t>
+              <w:t xml:space="preserve">12èmes journées de Rochebrune, Rencontres interdisciplinaires sur le systèmes complexes naturels et artificiels, Megève, 24-28 janvier 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2005, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00164744v1</w:t>
+                <w:t xml:space="preserve">halshs-00007373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses de morphologies fractales. Applications à l'urbanisme.</w:t>
               </w:r>
@@ -9057,277 +9057,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomorphology, geochemistry and geochronology to characterize the trajectory of an anthropized hydrosystem from the 19th century to today. Case of the Upper Rhine.</w:t>
+                <w:t xml:space="preserve">Geomorphology and geochemistry to assess human impacts on the Upper Rhine over the last centuries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandra Euzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rixhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Perrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Preusser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mid-European Geomorphology Meeting 2021 (MGM2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Munich, Germany. 2021</w:t>
+              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04652231v1</w:t>
+                <w:t xml:space="preserve">hal-03356914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomorphology and geochemistry to assess human impacts on the Upper Rhine over the last centuries</w:t>
+                <w:t xml:space="preserve">Geomorphology, geochemistry and geochronology to characterize the trajectory of an anthropized hydrosystem from the 19th century to today. Case of the Upper Rhine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandra Euzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rixhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Perrone</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Preusser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Mid-European Geomorphology Meeting 2021 (MGM2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Munich, Germany. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03356914v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is the place of Fessenheim nuclear power plant in the global industrial emissions in the Grand Canal d’Alsace ?</w:t>
               </w:r>
@@ -9591,51 +9591,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Badariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Pierre Müller. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Contexte. Rencontres interdisciplinaires sur les systèmes complexes naturels et artificiels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edition Chemins de Tr@verse, pp.249-261, 2015</w:t>
@@ -10761,51 +10761,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493744v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Osorio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Badariotti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Meinard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0376892924000055" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062645v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caline Ly Keng" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Berrod" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.18136" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-R2S6BV1R-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916331v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ribon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Kahn" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.20822" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255111v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18713/JIMIS-170117-1-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030018v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elahe Azari" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030017v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051752v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pairet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Villette" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Woehl" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Conesa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.3192" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637204v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Casey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Oppert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Salze" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2011.06.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MZCLP1B3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099842v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Dong Binh Tran" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Piombini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignatowicz Michal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Moreno" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frigui Rassil" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26665" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051751v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadou Issaka" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.6900" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178405v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.25353" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993257v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00731482v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chaix" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1479-5868-9-59" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262964v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Simon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2011.02.007" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393174v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262997v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2011.02.008" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018208v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00617216v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-072X-10-2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393175v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051755v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Binh Tran" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs3102128" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556529v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Billaudeau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthplace.2010.09.004" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPW96SGB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556564v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980010000753" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00546401v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2010.39" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565593v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565589v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laperriere" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Muller" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565582v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119127v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laperri&#232;re" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.9052" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565594v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163956v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007250v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163959v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164328v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163953v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074708v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Euzen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chabaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eyrolle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rixhon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Preusser" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652680v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eyrolle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.19755" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652669v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Perrone" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652667v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chardon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652666v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620198v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049847v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pfaender" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196414v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Binh Tran" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196381v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pairet Laure" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilette Jean-Paul" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196424v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196368v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196419v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353230v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626408v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Frigui" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627685v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ignatowicz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627005v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perret" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Curie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Boffet-Mas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19214-2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196210v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626390v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aguillera" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moreno" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627561v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565755v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556616v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565597v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565769v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frankhauser" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thomas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136243v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627609v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565788v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565776v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264317v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565780v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264319v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136234v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164850v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164732v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201939v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164845v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559366v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Serradj" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Cu Pham" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201926v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Binh Tran Thi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164892v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164885v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201933v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201888v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lhomme" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-C. Xuan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim H. Hoang" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164844v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007427v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007383v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007373v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007297v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164744v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164446v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164730v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164741v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00116872v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164680v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653382v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652231v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356914v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Preusser" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961086v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068177v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274884v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564971v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564978v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421109v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Roy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pardo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05320562v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rassil Frigui" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565797v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Handschumacher" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121821v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897024v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ribon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Kahn" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05293435v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05295028v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05242753v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493744v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Osorio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Badariotti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Meinard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0376892924000055" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062645v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caline Ly Keng" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Berrod" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.18136" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-R2S6BV1R-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916331v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ribon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Kahn" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.20822" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255111v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18713/JIMIS-170117-1-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030018v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elahe Azari" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030017v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051752v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pairet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Villette" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Woehl" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Conesa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.3192" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637204v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Casey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Oppert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Salze" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2011.06.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MZCLP1B3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099842v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Dong Binh Tran" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Piombini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignatowicz Michal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Moreno" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frigui Rassil" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26665" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051751v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadou Issaka" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.6900" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178405v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.25353" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993257v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00731482v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chaix" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1479-5868-9-59" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00617216v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-072X-10-2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018208v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262997v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2011.02.008" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393174v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Simon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2011.02.007" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262964v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393175v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051755v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Binh Tran" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs3102128" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556529v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Billaudeau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthplace.2010.09.004" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPW96SGB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556564v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980010000753" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00546401v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2010.39" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565593v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565589v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laperriere" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Muller" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565582v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119127v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laperri&#232;re" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.9052" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565594v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163956v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007250v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163959v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164328v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163953v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074708v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Euzen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chabaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eyrolle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rixhon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Preusser" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652680v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eyrolle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.19755" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652669v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Perrone" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652667v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chardon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652666v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620198v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049847v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pfaender" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196414v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Binh Tran" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196381v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pairet Laure" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilette Jean-Paul" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196368v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196424v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196419v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626408v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Frigui" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353230v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627685v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ignatowicz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627005v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perret" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Curie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Boffet-Mas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19214-2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196210v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627561v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626390v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aguillera" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moreno" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565597v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565755v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556616v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565769v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frankhauser" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thomas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565776v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565788v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627609v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136243v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565780v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264317v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264319v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136234v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201926v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Binh Tran Thi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Serradj" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Cu Pham" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559366v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164845v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201939v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164732v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164850v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164892v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164885v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201933v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164844v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201888v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lhomme" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-C. Xuan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim H. Hoang" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164744v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007297v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007383v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007427v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007373v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164446v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164730v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164741v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00116872v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164680v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653382v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356914v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Preusser" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652231v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961086v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068177v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274884v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564971v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564978v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421109v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Roy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pardo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05320562v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rassil Frigui" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565797v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Handschumacher" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121821v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897024v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ribon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Kahn" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05293435v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05295028v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05242753v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>