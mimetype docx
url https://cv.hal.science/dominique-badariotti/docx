--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -1519,420 +1519,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00731482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating spatial accessibility to facilities on the regional scale: an extended commuting-based interaction potential model.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Délinquance et gouvernance urbaine à Niamey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamadou Issaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Badariotti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Health Geographics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MU KARA SANI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.112-129</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00617216v1</w:t>
+                <w:t xml:space="preserve">hal-05018208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Délinquance et gouvernance urbaine à Niamey</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mesures objectives de l’environnement bâti et statut pondéral des enfants et adolescents : revue de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Casey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Oppert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MU KARA SANI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 46 (3), pp.120-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2011.02.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05018208v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05262997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures objectives de l’environnement bâti et statut pondéral des enfants et adolescents : revue de la littérature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment évaluer l'environnement alimentaire à l'aide des systèmes d'information géographique? Revue méthodologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Casey</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 46 (3), pp.120-129. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2011.02.008⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 46 (3), pp.111--119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2011.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05262997v1</w:t>
+                <w:t xml:space="preserve">hal-01393174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment évaluer l'environnement alimentaire à l'aide des systèmes d'information géographique? Revue méthodologique</w:t>
+                <w:t xml:space="preserve">Comment évaluer l’environnement alimentaire à l’aide des systèmes d’information géographique ? Revue méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1952,463 +1952,463 @@
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 46 (3), pp.111--119. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+              <w:t xml:space="preserve">, 2011, 46 (3), pp.111-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cnd.2011.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393174v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05262964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment évaluer l’environnement alimentaire à l’aide des systèmes d’information géographique ? Revue méthodologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimating spatial accessibility to facilities on the regional scale: an extended commuting-based interaction potential model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Banos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Oppert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Casey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Health Geographics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10 (1), pp.2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1476-072X-10-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2011.02.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05262964v1</w:t>
+                <w:t xml:space="preserve">inserm-00617216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures objectives de l'environnement bâti et statut pondéral des enfants et adolescents : revue de la littérature</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Oppert</w:t>
+                <w:t xml:space="preserve">Optimizing Spatial Resolution of Imagery for Urban Form Detection—The Cases of France and Vietnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong-Binh Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Puissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Badariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2011.02.008⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3 (12), pp.2128-2147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs3102128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01393175v1</w:t>
+                <w:t xml:space="preserve">hal-05051755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Spatial Resolution of Imagery for Urban Form Detection—The Cases of France and Vietnam</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Badariotti</w:t>
+                <w:t xml:space="preserve">Mesures objectives de l'environnement bâti et statut pondéral des enfants et adolescents : revue de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Casey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Oppert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 46 (3), pp.120--129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2011.02.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs3102128⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05051755v1</w:t>
+                <w:t xml:space="preserve">hal-01393175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating disparities in spatial accessibility to and characteristics of sport facilities: Direction, strength, and spatial scale of associations with area income</w:t>
               </w:r>
@@ -2420,51 +2420,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Billaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Oppert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5434,51 +5434,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabelle Boffet-Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Puissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th General Assembly of the International Cartographic Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Paris, France. 12 p., </w:t>
@@ -5635,273 +5635,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01196210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examination of relationships between urban morphology and mobility in two French metropolitan regions: Strasbourg and Le Havre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relation entre morphologie urbaine et mobilité. Apports de la théorie des graphes et de l'analyse morphologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aguillera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong Binh Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Piombini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Frigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Colloquium on Theoretical and Quantitative Geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Athènes, Greece. 8 p</w:t>
+              <w:t xml:space="preserve">48e colloque de l'ASRDLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Schoelcher, Martinique, France. pp.xx-xx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00627561v1</w:t>
+                <w:t xml:space="preserve">halshs-00626390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation entre morphologie urbaine et mobilité. Apports de la théorie des graphes et de l'analyse morphologique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Examination of relationships between urban morphology and mobility in two French metropolitan regions: Strasbourg and Le Havre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong Binh Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Piombini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Frigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Badariotti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48e colloque de l'ASRDLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Schoelcher, Martinique, France. pp.xx-xx</w:t>
+              <w:t xml:space="preserve">17th European Colloquium on Theoretical and Quantitative Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Athènes, Greece. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00626390v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00627561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation de la ségrégation spatiale dans les réseaux par automates réticulaires : les modèles SMArtSegreg et Remus</w:t>
               </w:r>
@@ -6304,558 +6304,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00565769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing morphology and accessibility in urban cellular automata models: a graph based approach</w:t>
+                <w:t xml:space="preserve">Systèmes complexes et catastrophes épidémiques. L'apport de la modélisation individu-centrée à l'étude des catastrophes sanitaires : le cas de la peste à Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Badariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Banos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Diego Moreno</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laperriere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAG annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">14èmes Journées de Rochebrune</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Megève, France. pp.33-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00565776v1</w:t>
+                <w:t xml:space="preserve">halshs-00627609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formes urbaines et catastrophes : études des discontinuités urbaines par l'analyse fractale</w:t>
+                <w:t xml:space="preserve">Modélisation SMA de la peste bubonique rurale à Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Badariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laperrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14es Journées de Rochebrune - Rencontres interdisciplinaires sur les systèmes complexes naturels et artificiels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées d’épidémiologie animale, CIRAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00565788v1</w:t>
+                <w:t xml:space="preserve">hal-01136243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes complexes et catastrophes épidémiques. L'apport de la modélisation individu-centrée à l'étude des catastrophes sanitaires : le cas de la peste à Madagascar</w:t>
+                <w:t xml:space="preserve">Formes urbaines et catastrophes : études des discontinuités urbaines par l'analyse fractale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Badariotti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Laperriere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14èmes Journées de Rochebrune</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Megève, France. pp.33-44</w:t>
+              <w:t xml:space="preserve">14es Journées de Rochebrune - Rencontres interdisciplinaires sur les systèmes complexes naturels et artificiels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00627609v1</w:t>
+                <w:t xml:space="preserve">halshs-00565788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation SMA de la peste bubonique rurale à Madagascar</w:t>
+                <w:t xml:space="preserve">Introducing morphology and accessibility in urban cellular automata models: a graph based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Badariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Laperrière</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Banos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’épidémiologie animale, CIRAD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Montpellier, France</w:t>
+              <w:t xml:space="preserve">AAG annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01136243v1</w:t>
+                <w:t xml:space="preserve">halshs-00565776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humans rats and fleas: agent based approach of the transmission and diffusion of plague in Madagascar</w:t>
+                <w:t xml:space="preserve">Discontinuités, catastrophes et réseaux urbains : le modèle Rémus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Badariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Banos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Laperriere</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAG Anual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">14èmes journées de Rochebrune,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, France. pp.7-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00565780v1</w:t>
+                <w:t xml:space="preserve">halshs-00264317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discontinuités, catastrophes et réseaux urbains : le modèle Rémus</w:t>
+                <w:t xml:space="preserve">Humans rats and fleas: agent based approach of the transmission and diffusion of plague in Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Badariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Banos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Diego Moreno</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laperriere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14èmes journées de Rochebrune,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, France. pp.7-21</w:t>
+              <w:t xml:space="preserve">AAG Anual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00264317v1</w:t>
+                <w:t xml:space="preserve">halshs-00565780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of network metrics in urban simulation: introducing accessibility in graph-cellular automata.</w:t>
               </w:r>
@@ -7025,388 +7025,310 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01136234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data fusion and texture analysis for urban studies in Vietnam, the case of Da Nang city</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simpest : an agent-based model to simulate plague epidemics in Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Badariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">van Cu Pham</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Banos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laperriere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop of EARSeL Special Interest Group on Urban Remote Sensing – Challenges and Solutions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Berlin, Germany. 7 p</w:t>
+              <w:t xml:space="preserve">European Conference on Complex Systems, 25-29/9 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Oxford, United Kingdom. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00201926v1</w:t>
+                <w:t xml:space="preserve">halshs-00164845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data fusion and texture-direction analyses for urban studies in Vietnam</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation de la structure spatiale urbaine par un automate cellulaire non stationnaire : le modèle REMUS.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Badariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">van Cu Pham</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Banos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EARSel Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Berlin, Germany. pp.xx-xx</w:t>
+              <w:t xml:space="preserve">Colloque SAGEO'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Strasbourg, France. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00559366v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00201939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simpest : an agent-based model to simulate plague epidemics in Madagascar</w:t>
+                <w:t xml:space="preserve">Les processus morphodynamiques des villes, énigmes et traces.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Badariotti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Laperriere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Complex Systems, 25-29/9 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Oxford, United Kingdom. 11 p</w:t>
+              <w:t xml:space="preserve">13èmes journées de Rochebrune, Rencontres interdisciplinaires sur les systèmes complexes naturels et artificiels.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, France. p. 325-336</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00164845v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00164732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la structure spatiale urbaine par un automate cellulaire non stationnaire : le modèle REMUS.</w:t>
+                <w:t xml:space="preserve">Modélisation de la structure spatiale urbaine par un automate cellulaire non stationnaire : le modèle REMUS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Badariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Banos</w:t>
@@ -7415,233 +7337,311 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SAGEO'06</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2006, Strasbourg, France. 16 p</w:t>
+              <w:t xml:space="preserve">, 2006, Strasbourg, France. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00201939v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00164850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les processus morphodynamiques des villes, énigmes et traces.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Data fusion and texture-direction analyses for urban studies in Vietnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Binh Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Serradj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Badariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Cu Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes journées de Rochebrune, Rencontres interdisciplinaires sur les systèmes complexes naturels et artificiels.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2006, France. p. 325-336</w:t>
+              <w:t xml:space="preserve">EARSel Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Berlin, Germany. pp.xx-xx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00164732v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00559366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la structure spatiale urbaine par un automate cellulaire non stationnaire : le modèle REMUS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Data fusion and texture analysis for urban studies in Vietnam, the case of Da Nang city</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Binh Tran Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Serradj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Badariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Diego Moreno</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Cu Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SAGEO'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Strasbourg, France. 16 p</w:t>
+              <w:t xml:space="preserve">Workshop of EARSeL Special Interest Group on Urban Remote Sensing – Challenges and Solutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Berlin, Germany. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00164850v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00201926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les processus morphodynamiques des villes, énigmes et traces</w:t>
               </w:r>
@@ -7880,683 +7880,683 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00201933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An agent-based modelling approach of plague transmission : the Simpest prototype.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse spatio-temporelle de l'occupation du sol à Hanoi par télédétection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Cu Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.-C. Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim H. Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Badariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deutsche Physikalische Gesellschaft 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Dresden, Germany. p. 680</w:t>
+              <w:t xml:space="preserve">International Conference on Spatial Analysis and Geomatics SAGEO'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Strasbourg, France. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00164844v1</w:t>
+                <w:t xml:space="preserve">halshs-00201888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse spatio-temporelle de l'occupation du sol à Hanoi par télédétection</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An agent-based modelling approach of plague transmission : the Simpest prototype.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Badariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Banos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laperriere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Spatial Analysis and Geomatics SAGEO'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Strasbourg, France. 14 p</w:t>
+              <w:t xml:space="preserve">Deutsche Physikalische Gesellschaft 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Dresden, Germany. p. 680</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00201888v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00164844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence, évolution et simulation des maladies épidémiques dans les populations humaines : le cas de la peste à Madagascar.</w:t>
+                <w:t xml:space="preserve">Vers une approche individu-centrée pour modéliser et simuler l'expression spatiale d'une maladie transmissible : la peste à Madagascar.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Badariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Banos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laperriere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Action concertée Systèmes complexes en SHS.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Paris, France. p. 14-19</w:t>
+              <w:t xml:space="preserve">Colloque SAGEO'05. Avignon 20-23 juin 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00164744v1</w:t>
+                <w:t xml:space="preserve">halshs-00007297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une approche individu-centrée pour modéliser et simuler l'expression spatiale d'une maladie transmissible : la peste à Madagascar.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fractal analysis application – The diachronic evolution of the urban morphology in Da Nang city, Vietnam.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Binh Tran Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Badariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Laperriere</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Cu Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SAGEO'05. Avignon 20-23 juin 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, 15 p</w:t>
+              <w:t xml:space="preserve">14th European Colloquium on Theoretical and Quantitative Geography, Tomar (Portugal), 9-13 septembre 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00007297v1</w:t>
+                <w:t xml:space="preserve">halshs-00007383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractal analysis application – The diachronic evolution of the urban morphology in Da Nang city, Vietnam.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyses de morphologies fractales. Applications à l'urbanisme.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Badariotti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">van Cu Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Colloquium on Theoretical and Quantitative Geography, Tomar (Portugal), 9-13 septembre 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, 12 p</w:t>
+              <w:t xml:space="preserve">Université de Hanoi, Faculté des sciences, Hanoi (Viet-Nam), 1er mars 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00007383v1</w:t>
+                <w:t xml:space="preserve">halshs-00007427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses de morphologies fractales. Applications à l'urbanisme.</w:t>
+                <w:t xml:space="preserve">Auto-similarité en urbanisme. Quelques exemples...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Badariotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université de Hanoi, Faculté des sciences, Hanoi (Viet-Nam), 1er mars 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005</w:t>
+              <w:t xml:space="preserve">12èmes journées de Rochebrune, Rencontres interdisciplinaires sur le systèmes complexes naturels et artificiels, Megève, 24-28 janvier 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2005, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00007427v1</w:t>
+                <w:t xml:space="preserve">halshs-00007373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auto-similarité en urbanisme. Quelques exemples...</w:t>
+                <w:t xml:space="preserve">Emergence, évolution et simulation des maladies épidémiques dans les populations humaines : le cas de la peste à Madagascar.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Badariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Banos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laperriere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes journées de Rochebrune, Rencontres interdisciplinaires sur le systèmes complexes naturels et artificiels, Megève, 24-28 janvier 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2005, France. 9 p</w:t>
+              <w:t xml:space="preserve">Colloque Action concertée Systèmes complexes en SHS.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Paris, France. p. 14-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00007373v1</w:t>
+                <w:t xml:space="preserve">halshs-00164744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses de morphologies fractales. Applications à l'urbanisme.</w:t>
               </w:r>
@@ -9057,277 +9057,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomorphology and geochemistry to assess human impacts on the Upper Rhine over the last centuries</w:t>
+                <w:t xml:space="preserve">Geomorphology, geochemistry and geochronology to characterize the trajectory of an anthropized hydrosystem from the 19th century to today. Case of the Upper Rhine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandra Euzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rixhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Perrone</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Preusser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Mid-European Geomorphology Meeting 2021 (MGM2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Munich, Germany. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03356914v1</w:t>
+                <w:t xml:space="preserve">hal-04652231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomorphology, geochemistry and geochronology to characterize the trajectory of an anthropized hydrosystem from the 19th century to today. Case of the Upper Rhine.</w:t>
+                <w:t xml:space="preserve">Geomorphology and geochemistry to assess human impacts on the Upper Rhine over the last centuries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandra Euzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rixhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Perrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Preusser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mid-European Geomorphology Meeting 2021 (MGM2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Munich, Germany. 2021</w:t>
+              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04652231v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is the place of Fessenheim nuclear power plant in the global industrial emissions in the Grand Canal d’Alsace ?</w:t>
               </w:r>
@@ -9591,51 +9591,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Badariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Pierre Müller. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Contexte. Rencontres interdisciplinaires sur les systèmes complexes naturels et artificiels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edition Chemins de Tr@verse, pp.249-261, 2015</w:t>
@@ -10761,51 +10761,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493744v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Osorio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Badariotti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Meinard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0376892924000055" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062645v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caline Ly Keng" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Berrod" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.18136" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-R2S6BV1R-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916331v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ribon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Kahn" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.20822" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255111v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18713/JIMIS-170117-1-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030018v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elahe Azari" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030017v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051752v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pairet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Villette" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Woehl" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Conesa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.3192" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637204v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Casey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Oppert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Salze" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2011.06.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MZCLP1B3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099842v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Dong Binh Tran" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Piombini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignatowicz Michal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Moreno" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frigui Rassil" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26665" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051751v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadou Issaka" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.6900" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178405v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.25353" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993257v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00731482v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chaix" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1479-5868-9-59" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00617216v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-072X-10-2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018208v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262997v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2011.02.008" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393174v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Simon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2011.02.007" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262964v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393175v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051755v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Binh Tran" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs3102128" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556529v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Billaudeau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthplace.2010.09.004" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPW96SGB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556564v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980010000753" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00546401v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2010.39" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565593v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565589v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laperriere" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Muller" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565582v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119127v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laperri&#232;re" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.9052" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565594v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163956v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007250v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163959v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164328v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163953v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074708v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Euzen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chabaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eyrolle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rixhon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Preusser" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652680v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eyrolle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.19755" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652669v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Perrone" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652667v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chardon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652666v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620198v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049847v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pfaender" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196414v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Binh Tran" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196381v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pairet Laure" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilette Jean-Paul" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196368v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196424v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196419v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626408v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Frigui" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353230v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627685v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ignatowicz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627005v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perret" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Curie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Boffet-Mas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19214-2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196210v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627561v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626390v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aguillera" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moreno" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565597v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565755v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556616v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565769v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frankhauser" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thomas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565776v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565788v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627609v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136243v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565780v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264317v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264319v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136234v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201926v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Binh Tran Thi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Serradj" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Cu Pham" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559366v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164845v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201939v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164732v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164850v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164892v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164885v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201933v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164844v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201888v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lhomme" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-C. Xuan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim H. Hoang" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164744v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007297v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007383v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007427v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007373v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164446v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164730v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164741v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00116872v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164680v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653382v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356914v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Preusser" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652231v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961086v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068177v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274884v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564971v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564978v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421109v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Roy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pardo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05320562v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rassil Frigui" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565797v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Handschumacher" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121821v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897024v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ribon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Kahn" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05293435v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05295028v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05242753v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493744v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Osorio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Badariotti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Meinard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0376892924000055" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062645v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caline Ly Keng" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Berrod" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.18136" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-R2S6BV1R-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916331v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ribon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Kahn" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.20822" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255111v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18713/JIMIS-170117-1-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030018v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elahe Azari" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030017v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051752v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pairet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Villette" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Woehl" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Conesa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.3192" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637204v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Casey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Oppert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Salze" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2011.06.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MZCLP1B3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099842v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Dong Binh Tran" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Piombini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignatowicz Michal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Moreno" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frigui Rassil" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26665" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051751v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadou Issaka" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.6900" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178405v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.25353" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993257v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00731482v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chaix" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1479-5868-9-59" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018208v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262997v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2011.02.008" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393174v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Simon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2011.02.007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262964v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00617216v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-072X-10-2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051755v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Binh Tran" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs3102128" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393175v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556529v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Billaudeau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthplace.2010.09.004" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPW96SGB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556564v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980010000753" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00546401v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2010.39" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565593v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565589v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laperriere" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Muller" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565582v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119127v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laperri&#232;re" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.9052" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565594v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163956v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007250v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163959v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164328v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163953v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074708v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Euzen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chabaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eyrolle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rixhon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Preusser" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652680v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eyrolle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.19755" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652669v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Perrone" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652667v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chardon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652666v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620198v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049847v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pfaender" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196414v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Binh Tran" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196381v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pairet Laure" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilette Jean-Paul" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196368v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196424v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196419v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626408v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Frigui" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353230v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627685v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ignatowicz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627005v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perret" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Curie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Boffet-Mas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19214-2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196210v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626390v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aguillera" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moreno" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627561v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565597v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565755v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556616v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565769v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frankhauser" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thomas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627609v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136243v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565788v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565776v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264317v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565780v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264319v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136234v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164845v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201939v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164732v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164850v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559366v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Serradj" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Cu Pham" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201926v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Binh Tran Thi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164892v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164885v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201933v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201888v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lhomme" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-C. Xuan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim H. Hoang" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164844v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007297v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007383v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007427v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007373v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164744v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164446v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164730v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164741v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00116872v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164680v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653382v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652231v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356914v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Preusser" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961086v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068177v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274884v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564971v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564978v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421109v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Roy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pardo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05320562v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rassil Frigui" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565797v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Handschumacher" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121821v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897024v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ribon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Kahn" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05293435v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05295028v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05242753v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>