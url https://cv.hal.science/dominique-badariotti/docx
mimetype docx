--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -1519,420 +1519,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00731482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Délinquance et gouvernance urbaine à Niamey</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Estimating spatial accessibility to facilities on the regional scale: an extended commuting-based interaction potential model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Banos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Oppert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Casey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MU KARA SANI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Health Geographics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10 (1), pp.2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1476-072X-10-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05018208v1</w:t>
+                <w:t xml:space="preserve">inserm-00617216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures objectives de l’environnement bâti et statut pondéral des enfants et adolescents : revue de la littérature</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Délinquance et gouvernance urbaine à Niamey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamadou Issaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Badariotti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MU KARA SANI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.112-129</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2011.02.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05262997v1</w:t>
+                <w:t xml:space="preserve">hal-05018208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment évaluer l'environnement alimentaire à l'aide des systèmes d'information géographique? Revue méthodologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesures objectives de l’environnement bâti et statut pondéral des enfants et adolescents : revue de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Casey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Oppert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romain Casey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 46 (3), pp.111--119. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2011.02.007⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 46 (3), pp.120-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2011.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01393174v1</w:t>
+                <w:t xml:space="preserve">hal-05262997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment évaluer l’environnement alimentaire à l’aide des systèmes d’information géographique ? Revue méthodologique</w:t>
+                <w:t xml:space="preserve">Comment évaluer l'environnement alimentaire à l'aide des systèmes d'information géographique? Revue méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1952,463 +1952,463 @@
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 46 (3), pp.111-119. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 46 (3), pp.111--119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2011.02.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2011.02.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05262964v1</w:t>
+                <w:t xml:space="preserve">hal-01393174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating spatial accessibility to facilities on the regional scale: an extended commuting-based interaction potential model.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment évaluer l’environnement alimentaire à l’aide des systèmes d’information géographique ? Revue méthodologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Casey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Salze</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Romain Casey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Health Geographics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 46 (3), pp.111-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2011.02.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1476-072X-10-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00617216v1</w:t>
+                <w:t xml:space="preserve">hal-05262964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Spatial Resolution of Imagery for Urban Form Detection—The Cases of France and Vietnam</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Badariotti</w:t>
+                <w:t xml:space="preserve">Mesures objectives de l'environnement bâti et statut pondéral des enfants et adolescents : revue de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Casey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Oppert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs3102128⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 46 (3), pp.120--129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2011.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05051755v1</w:t>
+                <w:t xml:space="preserve">hal-01393175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures objectives de l'environnement bâti et statut pondéral des enfants et adolescents : revue de la littérature</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Oppert</w:t>
+                <w:t xml:space="preserve">Optimizing Spatial Resolution of Imagery for Urban Form Detection—The Cases of France and Vietnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong-Binh Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Puissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Badariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2011.02.008⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3 (12), pp.2128-2147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs3102128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393175v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating disparities in spatial accessibility to and characteristics of sport facilities: Direction, strength, and spatial scale of associations with area income</w:t>
               </w:r>
@@ -2420,51 +2420,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Billaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Oppert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5434,51 +5434,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabelle Boffet-Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Puissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th General Assembly of the International Cartographic Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Paris, France. 12 p., </w:t>
@@ -6304,368 +6304,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00565769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes complexes et catastrophes épidémiques. L'apport de la modélisation individu-centrée à l'étude des catastrophes sanitaires : le cas de la peste à Madagascar</w:t>
+                <w:t xml:space="preserve">Formes urbaines et catastrophes : études des discontinuités urbaines par l'analyse fractale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Badariotti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Laperriere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14èmes Journées de Rochebrune</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Megève, France. pp.33-44</w:t>
+              <w:t xml:space="preserve">14es Journées de Rochebrune - Rencontres interdisciplinaires sur les systèmes complexes naturels et artificiels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00627609v1</w:t>
+                <w:t xml:space="preserve">halshs-00565788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation SMA de la peste bubonique rurale à Madagascar</w:t>
+                <w:t xml:space="preserve">Introducing morphology and accessibility in urban cellular automata models: a graph based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Badariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Laperrière</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Banos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’épidémiologie animale, CIRAD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Montpellier, France</w:t>
+              <w:t xml:space="preserve">AAG annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01136243v1</w:t>
+                <w:t xml:space="preserve">halshs-00565776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formes urbaines et catastrophes : études des discontinuités urbaines par l'analyse fractale</w:t>
+                <w:t xml:space="preserve">Systèmes complexes et catastrophes épidémiques. L'apport de la modélisation individu-centrée à l'étude des catastrophes sanitaires : le cas de la peste à Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Badariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Banos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laperriere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14es Journées de Rochebrune - Rencontres interdisciplinaires sur les systèmes complexes naturels et artificiels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">14èmes Journées de Rochebrune</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Megève, France. pp.33-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00565788v1</w:t>
+                <w:t xml:space="preserve">halshs-00627609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing morphology and accessibility in urban cellular automata models: a graph based approach</w:t>
+                <w:t xml:space="preserve">Modélisation SMA de la peste bubonique rurale à Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Badariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Diego Moreno</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laperrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAG annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Journées d’épidémiologie animale, CIRAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00565776v1</w:t>
+                <w:t xml:space="preserve">hal-01136243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discontinuités, catastrophes et réseaux urbains : le modèle Rémus</w:t>
               </w:r>
@@ -7025,310 +7025,388 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01136234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simpest : an agent-based model to simulate plague epidemics in Madagascar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Data fusion and texture-direction analyses for urban studies in Vietnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Binh Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Serradj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Badariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Laperriere</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Cu Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Complex Systems, 25-29/9 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Oxford, United Kingdom. 11 p</w:t>
+              <w:t xml:space="preserve">EARSel Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Berlin, Germany. pp.xx-xx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00164845v1</w:t>
+                <w:t xml:space="preserve">halshs-00559366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la structure spatiale urbaine par un automate cellulaire non stationnaire : le modèle REMUS.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Data fusion and texture analysis for urban studies in Vietnam, the case of Da Nang city</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Binh Tran Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Serradj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Badariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Diego Moreno</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Cu Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SAGEO'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Strasbourg, France. 16 p</w:t>
+              <w:t xml:space="preserve">Workshop of EARSeL Special Interest Group on Urban Remote Sensing – Challenges and Solutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Berlin, Germany. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00201939v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00201926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les processus morphodynamiques des villes, énigmes et traces.</w:t>
+                <w:t xml:space="preserve">Simpest : an agent-based model to simulate plague epidemics in Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Badariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Banos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laperriere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes journées de Rochebrune, Rencontres interdisciplinaires sur les systèmes complexes naturels et artificiels.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2006, France. p. 325-336</w:t>
+              <w:t xml:space="preserve">European Conference on Complex Systems, 25-29/9 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Oxford, United Kingdom. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00164732v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00164845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la structure spatiale urbaine par un automate cellulaire non stationnaire : le modèle REMUS</w:t>
+                <w:t xml:space="preserve">Modélisation de la structure spatiale urbaine par un automate cellulaire non stationnaire : le modèle REMUS.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Badariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Banos</w:t>
@@ -7337,311 +7415,233 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SAGEO'06</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, Strasbourg, France. 16 p</w:t>
+              <w:t xml:space="preserve">, Sep 2006, Strasbourg, France. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00164850v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00201939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data fusion and texture-direction analyses for urban studies in Vietnam</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les processus morphodynamiques des villes, énigmes et traces.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Badariotti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">van Cu Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EARSel Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Berlin, Germany. pp.xx-xx</w:t>
+              <w:t xml:space="preserve">13èmes journées de Rochebrune, Rencontres interdisciplinaires sur les systèmes complexes naturels et artificiels.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, France. p. 325-336</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00559366v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00164732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data fusion and texture analysis for urban studies in Vietnam, the case of Da Nang city</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation de la structure spatiale urbaine par un automate cellulaire non stationnaire : le modèle REMUS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Badariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">van Cu Pham</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Banos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop of EARSeL Special Interest Group on Urban Remote Sensing – Challenges and Solutions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Berlin, Germany. 7 p</w:t>
+              <w:t xml:space="preserve">Colloque SAGEO'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Strasbourg, France. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00201926v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00164850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les processus morphodynamiques des villes, énigmes et traces</w:t>
               </w:r>
@@ -7899,51 +7899,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse spatio-temporelle de l'occupation du sol à Hanoi par télédétection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Cu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.-C. Xuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8100,230 +8100,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00164844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une approche individu-centrée pour modéliser et simuler l'expression spatiale d'une maladie transmissible : la peste à Madagascar.</w:t>
+                <w:t xml:space="preserve">Emergence, évolution et simulation des maladies épidémiques dans les populations humaines : le cas de la peste à Madagascar.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Badariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Banos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laperriere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SAGEO'05. Avignon 20-23 juin 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, 15 p</w:t>
+              <w:t xml:space="preserve">Colloque Action concertée Systèmes complexes en SHS.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Paris, France. p. 14-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00007297v1</w:t>
+                <w:t xml:space="preserve">halshs-00164744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractal analysis application – The diachronic evolution of the urban morphology in Da Nang city, Vietnam.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers une approche individu-centrée pour modéliser et simuler l'expression spatiale d'une maladie transmissible : la peste à Madagascar.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Badariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">van Cu Pham</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Banos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laperriere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Colloquium on Theoretical and Quantitative Geography, Tomar (Portugal), 9-13 septembre 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, 12 p</w:t>
+              <w:t xml:space="preserve">Colloque SAGEO'05. Avignon 20-23 juin 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00007383v1</w:t>
+                <w:t xml:space="preserve">halshs-00007297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses de morphologies fractales. Applications à l'urbanisme.</w:t>
               </w:r>
@@ -8372,191 +8359,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00007427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auto-similarité en urbanisme. Quelques exemples...</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fractal analysis application – The diachronic evolution of the urban morphology in Da Nang city, Vietnam.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Binh Tran Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Badariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Cu Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes journées de Rochebrune, Rencontres interdisciplinaires sur le systèmes complexes naturels et artificiels, Megève, 24-28 janvier 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2005, France. 9 p</w:t>
+              <w:t xml:space="preserve">14th European Colloquium on Theoretical and Quantitative Geography, Tomar (Portugal), 9-13 septembre 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00007373v1</w:t>
+                <w:t xml:space="preserve">halshs-00007383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence, évolution et simulation des maladies épidémiques dans les populations humaines : le cas de la peste à Madagascar.</w:t>
+                <w:t xml:space="preserve">Auto-similarité en urbanisme. Quelques exemples...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Badariotti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Laperriere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Action concertée Systèmes complexes en SHS.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Paris, France. p. 14-19</w:t>
+              <w:t xml:space="preserve">12èmes journées de Rochebrune, Rencontres interdisciplinaires sur le systèmes complexes naturels et artificiels, Megève, 24-28 janvier 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2005, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00164744v1</w:t>
+                <w:t xml:space="preserve">halshs-00007373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses de morphologies fractales. Applications à l'urbanisme.</w:t>
               </w:r>
@@ -9057,277 +9057,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomorphology, geochemistry and geochronology to characterize the trajectory of an anthropized hydrosystem from the 19th century to today. Case of the Upper Rhine.</w:t>
+                <w:t xml:space="preserve">Geomorphology and geochemistry to assess human impacts on the Upper Rhine over the last centuries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandra Euzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rixhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Perrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Preusser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mid-European Geomorphology Meeting 2021 (MGM2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Munich, Germany. 2021</w:t>
+              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04652231v1</w:t>
+                <w:t xml:space="preserve">hal-03356914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomorphology and geochemistry to assess human impacts on the Upper Rhine over the last centuries</w:t>
+                <w:t xml:space="preserve">Geomorphology, geochemistry and geochronology to characterize the trajectory of an anthropized hydrosystem from the 19th century to today. Case of the Upper Rhine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandra Euzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rixhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Perrone</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Preusser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Mid-European Geomorphology Meeting 2021 (MGM2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Munich, Germany. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03356914v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is the place of Fessenheim nuclear power plant in the global industrial emissions in the Grand Canal d’Alsace ?</w:t>
               </w:r>
@@ -9591,51 +9591,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Badariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Pierre Müller. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Contexte. Rencontres interdisciplinaires sur les systèmes complexes naturels et artificiels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edition Chemins de Tr@verse, pp.249-261, 2015</w:t>
@@ -10761,51 +10761,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493744v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Osorio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Badariotti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Meinard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0376892924000055" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062645v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caline Ly Keng" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Berrod" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.18136" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-R2S6BV1R-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916331v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ribon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Kahn" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.20822" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255111v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18713/JIMIS-170117-1-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030018v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elahe Azari" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030017v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051752v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pairet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Villette" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Woehl" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Conesa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.3192" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637204v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Casey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Oppert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Salze" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2011.06.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MZCLP1B3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099842v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Dong Binh Tran" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Piombini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignatowicz Michal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Moreno" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frigui Rassil" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26665" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051751v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadou Issaka" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.6900" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178405v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.25353" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993257v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00731482v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chaix" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1479-5868-9-59" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018208v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262997v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2011.02.008" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393174v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Simon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2011.02.007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262964v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00617216v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-072X-10-2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051755v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Binh Tran" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs3102128" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393175v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556529v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Billaudeau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthplace.2010.09.004" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPW96SGB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556564v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980010000753" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00546401v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2010.39" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565593v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565589v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laperriere" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Muller" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565582v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119127v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laperri&#232;re" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.9052" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565594v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163956v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007250v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163959v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164328v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163953v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074708v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Euzen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chabaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eyrolle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rixhon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Preusser" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652680v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eyrolle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.19755" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652669v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Perrone" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652667v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chardon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652666v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620198v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049847v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pfaender" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196414v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Binh Tran" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196381v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pairet Laure" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilette Jean-Paul" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196368v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196424v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196419v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626408v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Frigui" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353230v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627685v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ignatowicz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627005v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perret" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Curie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Boffet-Mas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19214-2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196210v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626390v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aguillera" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moreno" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627561v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565597v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565755v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556616v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565769v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frankhauser" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thomas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627609v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136243v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565788v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565776v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264317v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565780v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264319v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136234v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164845v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201939v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164732v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164850v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559366v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Serradj" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Cu Pham" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201926v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Binh Tran Thi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164892v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164885v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201933v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201888v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lhomme" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-C. Xuan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim H. Hoang" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164844v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007297v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007383v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007427v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007373v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164744v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164446v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164730v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164741v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00116872v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164680v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653382v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652231v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356914v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Preusser" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961086v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068177v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274884v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564971v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564978v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421109v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Roy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pardo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05320562v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rassil Frigui" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565797v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Handschumacher" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121821v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897024v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ribon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Kahn" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05293435v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05295028v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05242753v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493744v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Osorio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Badariotti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Meinard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0376892924000055" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062645v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caline Ly Keng" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Berrod" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.18136" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-R2S6BV1R-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916331v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ribon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Kahn" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.20822" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255111v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18713/JIMIS-170117-1-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030018v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elahe Azari" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030017v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051752v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pairet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Villette" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Woehl" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Conesa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.3192" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637204v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Casey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Oppert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Salze" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2011.06.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MZCLP1B3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099842v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Dong Binh Tran" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Piombini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignatowicz Michal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Moreno" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frigui Rassil" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26665" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051751v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadou Issaka" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.6900" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178405v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.25353" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993257v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00731482v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chaix" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1479-5868-9-59" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00617216v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-072X-10-2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018208v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262997v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2011.02.008" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393174v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Simon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2011.02.007" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262964v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393175v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051755v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Binh Tran" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs3102128" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556529v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Billaudeau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthplace.2010.09.004" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPW96SGB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556564v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980010000753" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00546401v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2010.39" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565593v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565589v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laperriere" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Muller" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565582v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119127v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laperri&#232;re" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.9052" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565594v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163956v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007250v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163959v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164328v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163953v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074708v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Euzen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chabaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eyrolle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rixhon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Preusser" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652680v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eyrolle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.19755" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652669v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Perrone" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652667v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chardon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652666v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620198v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049847v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pfaender" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196414v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Binh Tran" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196381v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pairet Laure" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilette Jean-Paul" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196368v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196424v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196419v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626408v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Frigui" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353230v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627685v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ignatowicz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627005v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perret" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Curie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Boffet-Mas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19214-2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196210v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626390v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aguillera" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moreno" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627561v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565597v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565755v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556616v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565769v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frankhauser" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thomas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565788v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565776v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627609v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136243v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264317v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565780v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264319v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136234v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559366v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Serradj" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Cu Pham" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201926v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Binh Tran Thi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164845v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201939v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164732v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164850v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164892v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164885v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201933v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201888v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lhomme" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-C. Xuan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim H. Hoang" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164844v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164744v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007297v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007427v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007383v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007373v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164446v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164730v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164741v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00116872v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164680v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653382v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356914v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Preusser" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652231v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961086v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068177v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274884v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564971v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564978v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421109v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Roy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pardo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05320562v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rassil Frigui" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565797v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Handschumacher" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121821v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897024v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ribon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Kahn" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05293435v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05295028v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05242753v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>