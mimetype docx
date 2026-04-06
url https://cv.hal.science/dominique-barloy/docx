--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -308,291 +308,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05068858v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GenAPoPop 1.0 : A user‐friendly software to analyse genetic diversity and structure from partially clonal and selfed autopolyploid organisms</w:t>
+                <w:t xml:space="preserve">De Novo Hybrid Assembly Unveils Multi-Chromosomal Mitochondrial Genomes in Ludwigia Species, Highlighting Genomic Recombination, Gene Transfer, and RNA Editing Events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solenn Stoeckel</w:t>
+                <w:t xml:space="preserve">Guillaume Dore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Becheler</w:t>
+                <w:t xml:space="preserve">Dominique D. Barloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ekaterina Bocharova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Barloy</w:t>
+                <w:t xml:space="preserve">Frédérique Barloy-Hubler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.13886⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (13), pp.7283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms25137283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04265149v1</w:t>
+                <w:t xml:space="preserve">hal-04649278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De Novo Hybrid Assembly Unveils Multi-Chromosomal Mitochondrial Genomes in Ludwigia Species, Highlighting Genomic Recombination, Gene Transfer, and RNA Editing Events</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GenAPoPop 1.0 : A user‐friendly software to analyse genetic diversity and structure from partially clonal and selfed autopolyploid organisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Stoeckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Dore</w:t>
+                <w:t xml:space="preserve">Ronan Becheler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique D. Barloy</w:t>
+                <w:t xml:space="preserve">Ekaterina Bocharova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Barloy-Hubler</w:t>
+                <w:t xml:space="preserve">Dominique Barloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 25 (13), pp.7283. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms25137283⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.13886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04649278v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproductive modes in populations of late-acting self-incompatible and self-compatible polyploid Ludwigia grandiflora subsp. hexapetala in western Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Becheler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Portillo-Lemus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -669,51 +669,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic relationships among diploid and polyploid species of the genus Ludwigia L. section Jussiaea using a combination of molecular cytogenetic, morphological, and crossing investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Barloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Portillo-Lemus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -851,51 +851,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bozec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Haury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer Community Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2, pp.e23. </w:t>
@@ -1093,51 +1093,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Genitoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Barloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1378,51 +1378,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Barloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Coutellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1525,51 +1525,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Bozec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Barloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (5), pp.2568-2579. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1629,51 +1629,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saubeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Goulitquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Barloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1788,51 +1788,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.T. Pavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Doussinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Barloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Breeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 129 (5), pp.465-471. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1872,575 +1872,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two stable QTL involved in adult plant resistance to powdery mildew in the winter wheat line RE714 are expressed at different times along the growing season.</w:t>
+                <w:t xml:space="preserve">Oculimacula yallundae lifestyle revisited: relationships between the timing of eyespot symptom appearance, the development of the pathogen and the responses of infected partially resistant wheat plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Muranty</w:t>
+                <w:t xml:space="preserve">M. Blein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Thérèse Pavoine</w:t>
+                <w:t xml:space="preserve">A. Levrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benedicte Jaudeau</w:t>
+                <w:t xml:space="preserve">J. Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wioleta Radek</w:t>
+                <w:t xml:space="preserve">V. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Doussinault</w:t>
+                <w:t xml:space="preserve">M. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Breeding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 23 (3), pp.445-461. </w:t>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 58 (1), pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11032-008-9248-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3059.2008.01940.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02668702v1</w:t>
+                <w:t xml:space="preserve">hal-00730032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assignment of Aegilops variabilis Eig chromosomes and translocations carrying resistance to nematodes in wheat.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two stable QTL involved in adult plant resistance to powdery mildew in the winter wheat line RE714 are expressed at different times along the growing season.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Muranty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Coriton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Virginie Huteau</w:t>
+                <w:t xml:space="preserve">Marie-Thérèse Pavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lemoine</w:t>
+                <w:t xml:space="preserve">Benedicte Jaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.M. Tanguy</w:t>
+                <w:t xml:space="preserve">Wioleta Radek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Doussinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/G09-011⟩</w:t>
+              <w:t xml:space="preserve">Molecular Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23 (3), pp.445-461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11032-008-9248-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729960v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of combining two genes for partial resistance to Barley yellow dwarf virus-PAV (BYDV-PAV) derived from Thinopyrum intermedium in wheat</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Assignment of Aegilops variabilis Eig chromosomes and translocations carrying resistance to nematodes in wheat.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Coriton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Barloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Huteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Tanguy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3059.2009.02084.x⟩</w:t>
+              <w:t xml:space="preserve">Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 52 (4), pp.338-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/G09-011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729174v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oculimacula yallundae lifestyle revisited: relationships between the timing of eyespot symptom appearance, the development of the pathogen and the responses of infected partially resistant wheat plants</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Effect of combining two genes for partial resistance to Barley yellow dwarf virus-PAV (BYDV-PAV) derived from Thinopyrum intermedium in wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jahier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Barloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lemoine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 58 (1), pp.1-11. </w:t>
+              <w:t xml:space="preserve">, 2009, 58 (5), pp.807-814. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3059.2008.01940.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3059.2009.02084.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00730032v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quantitative approach detects three QTLs involved in powdery mildew resistance at the seedling stage in the winter wheat line RE714</w:t>
               </w:r>
@@ -2551,51 +2551,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marker-assisted pyramiding of two cereal cyst nematode resistance genes from Aegilops variabilis in wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Barloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne J. Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2710,90 +2710,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A major QTL effect controlling resistance to powdery mildew in winter wheat at the adult plant stage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bougot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.T. Pavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Guyomar'Ch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Breeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 125 (6), pp.550-556. </w:t>
@@ -2843,77 +2843,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of TAF46 and Zhong 5 resistances to barley yellow dwarf virus from Thinopyrum intermedium in wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Barloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Saint Ouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2981,90 +2981,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a microsatellite marker associated with Pm3 resistance alleles to powdery mildew in wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bougot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.T. Pavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Barloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Doussinault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Breeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 121, pp.325-329</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3089,103 +3089,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wheat : Items from France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Doussinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Dedryver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph J. Jahier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Barloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Wheat Newsletter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 46, pp.44-45</w:t>
@@ -3214,64 +3214,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular markers linked to the Aegilops variabilis-derived root-knot nematode resistance gene Rkn-mn1 in wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Barloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Dedryver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3316,475 +3316,475 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02692671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linkage between RFLP molecular markers and the dwarfing genes Rht-B1 and Rht-D1 in wheat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transfer of genes for resistance to cereal cyst nematode from Aegilops variabilis Eig to wheat.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph J. Jahier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Sourdille</w:t>
+                <w:t xml:space="preserve">M.Q. Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Charmet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christiane Boeuf</w:t>
+                <w:t xml:space="preserve">Paulette Abelard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hereditas</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Genetics and Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 52, pp.253-257</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02698624v1</w:t>
+                <w:t xml:space="preserve">hal-02693092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study and identification of markers of two genes for resistance to BYDV derived from Thinophyrum intermedium</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Linkage between RFLP molecular markers and the dwarfing genes Rht-B1 and Rht-D1 in wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sourdille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime M. Trottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Boeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BYDV Newsletter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hereditas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 128 (1), pp.41-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1601-5223.1998.00041.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02695393v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02698624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer of genes for resistance to cereal cyst nematode from Aegilops variabilis Eig to wheat.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study and identification of markers of two genes for resistance to BYDV derived from Thinophyrum intermedium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph J. Jahier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M.Q. Yu</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Barloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulette Abelard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maxime Trottet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Genetics and Breeding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 52, pp.253-257</w:t>
+              <w:t xml:space="preserve">BYDV Newsletter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 7, 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02693092v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02695393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Items from France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Doussinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph J. Jahier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Trottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Barloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Robe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3820,247 +3820,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02711804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of regeneration ability of androgenetic embryos by early anther transfer in maize</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Molecular and morphological evaluation of doubled haploid lines in maize: 1. Homogeneity within DH lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Murigneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Barloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Beckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Cell, Tissue and Organ Culture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 33, pp.45-50</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 86, pp.837-842</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02712427v1</w:t>
+                <w:t xml:space="preserve">hal-02700423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and morphological evaluation of doubled haploid lines in maize: 1. Homogeneity within DH lines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improvement of regeneration ability of androgenetic embryos by early anther transfer in maize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Barloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Beckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 86, pp.837-842</w:t>
+              <w:t xml:space="preserve">Plant Cell, Tissue and Organ Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 33, pp.45-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02700423v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02712427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anther culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Barloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Beckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4098,51 +4098,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the aptitude for anther culture in some androgenetic doubled haploid maize lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Barloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4225,77 +4225,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GenAPoPop1.0: Computing population genetic indices and inferring reproductive modes from genotype diversity in polyploid populations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Bocharova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Barloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polyploidy and Biodiversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4320,77 +4320,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GenAPoPop1.0: Computing population genetic indices and inferring reproductive modes from genotype diversity in polyploid populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Bocharova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Barloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polyploidy and Biodiversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The International Research Network (IRN) Polyploidy and Biodiversity; The French « Plant Genome Dynamics » network (DYNAGEV), Oct 2021, Rennes (Campus de Beaulieu), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4579,51 +4579,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gorzerino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Barloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Coudreuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4659,351 +4659,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02378259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponses des plantes invasives [i]Ludwigia grandiflora[/i] et [i]Ludwigia peploides[/i] sous conditions de stress hydrique et salin</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Ecologie des invasions biologiques végétales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Haury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Coudreuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Bozec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Barloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Rencontres Rennaises Invasions Biologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Nov 2013, Rennes, France</w:t>
+              <w:t xml:space="preserve">14. Carrefour des Gestions Locales de l'Eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210243v1</w:t>
+                <w:t xml:space="preserve">hal-01210247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fertility and dispersion of the amphibious [i]Ludwigia spp.[/i] in Western France: a new problem for manager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Haury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Barloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coudreuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Bozec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32. Congress International Society of Limnology (SIL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecologie des invasions biologiques végétales</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Réponses des plantes invasives [i]Ludwigia grandiflora[/i] et [i]Ludwigia peploides[/i] sous conditions de stress hydrique et salin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Gillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Vassaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Barloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Carrefour des Gestions Locales de l'Eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Rennes, France</w:t>
+              <w:t xml:space="preserve">2. Rencontres Rennaises Invasions Biologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Nov 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210247v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomics of the wheat interaction with Septoria tritici (Mycosphaerella Graminicola)</w:t>
               </w:r>
@@ -5239,51 +5239,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic and molecular characterization of lines of wheat resistant to cereal cyst nematode Heterodera avenae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Barloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5360,51 +5360,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des techniques culturales sur les fractions proteiques du grain de ble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Branlard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Barloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugeniu Triboi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5455,51 +5455,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des techniques culturales sur les fractions proteiques du grain de ble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Branlard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Barloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugeniu Triboi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5576,51 +5576,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Antraygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Barloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Eucarpia meeting of the cereal section on triticale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1984, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5658,51 +5658,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High molecular weight glutenin subunits in seed of triticale and its parental species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Branlard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Barloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Eucarpia meeting of the cereal section on triticale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1984, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5884,77 +5884,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges of genomic data generation for non-model complex species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Barloy-Hubler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Barloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM (Journées Ouvertes en Biologie, Informatique et Mathématiques) 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Multisite (Plouzané), France. JOBIM 2023 Proceedings, pp.173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5979,51 +5979,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of the water primroses Ludwigia grandiflora to terrestrial condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Barloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6087,51 +6087,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochemical responses of invasive plants, [i]Ludwigia grandiflora and [i]Ludwigia peploides[/i], to water and salt stresses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Barloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Vassaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6221,51 +6221,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coudreuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Bozec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Barloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Symposium – Environmental weeds and invasive plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Montpellier, France. 2014, Environmental weeds and invasive plants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6316,51 +6316,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Genitoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Barloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de lancement du GdR ‘INVASIONS BIOLOGIQUES’</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Rennes, France. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6385,103 +6385,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular markers linked to the dwarfing genes RHT-B1 and RHT-D1 in wheat.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Cadalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime M. Trottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITMI. International Triticeae Mapping Initiative:1997 public wokshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1997, Clermont-Ferrand, France. 1 p., 1997</w:t>
@@ -6542,64 +6542,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supplementary Information for Reproductive modes in populations of late-acting self-incompatible and self-compatible polyploid Ludwigia grandiflora subsp. hexapetala in western Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Becheler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Portillo Lemus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6669,90 +6669,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotyping measures and population genetic indices for assesing reproductive modes of polyploid Ludwigia grandiflora subsp. hexapetala in western Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Portillo Lemus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Becheler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.12760022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -7221,51 +7221,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Azam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Barloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Convention n°1054505-1, Agence de l'Eau Seine-Normandie. 2017, pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -7426,51 +7426,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des arasements sur le fonctionnement des réseaux trophiques - Avancement des travaux 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Barloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gorzerino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7529,271 +7529,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03357378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersion et (re)colonisation du cours de la Sélune et de ses affluents</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique D. Barloy</w:t>
+                <w:t xml:space="preserve">Effets des arasements sur les communautés animales et végétales de la Sélune : avancement des travaux 2014-2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Chorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Pannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Pellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Piscart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gorzerino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2016, pp.18</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2016, pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03357109v1</w:t>
+                <w:t xml:space="preserve">hal-03378409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets des arasements sur les communautés animales et végétales de la Sélune : avancement des travaux 2014-2015</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dispersion et (re)colonisation du cours de la Sélune et de ses affluents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Acou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Azam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bardonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Barloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2016, pp.18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Chorin</w:t>
-[...85 lines deleted...]
-                <w:t xml:space="preserve">hal-03378409v1</w:t>
+                <w:t xml:space="preserve">hal-03357109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7811,51 +7811,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de facteurs environnementaux et genetiques de l'androgenese in vitro chez le mais (Zea mays L.) Caracterisation de lignees haploides doublees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Barloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Blaise Pascal (Clermont Ferrand 2), 1990. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -7972,51 +7972,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AFFED594"/>
+    <w:nsid w:val="19A6AC35"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8203,51 +8203,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-barloy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5810-4871" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068858v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Barloy-Hubler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L Le Gac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Boury" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Barloy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.genomics.100334" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265149v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Becheler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Bocharova" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barloy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13886" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649278v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dore" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Barloy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Barloy-Hubler" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25137283" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687103v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Portillo-Lemus" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Harang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besnard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.458" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429383v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Krueger-Hadfield" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Huteau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coriton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.364" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807717v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Octavio Portillo Lemus" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Harang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bozec" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Haury" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.108" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03236068v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Portillo Lemus" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bozec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coudreuse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pei3.10042" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02063295v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Genitoni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maury" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gibert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13317" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926395v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Vassaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Citerne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13162" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837864v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Delord" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lassalle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Oger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Coutellec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13034" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01739501v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Billet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3848" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208631v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saubeau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goulitquer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Potin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-012-1377-y" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5GJFVC08-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729590v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Muranty" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Pavoine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Doussinault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0523.2009.01740.x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D97D0E297AC89FF53DF1B98DD9018483392DAE6C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668702v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Muranty" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Pavoine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Jaudeau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wioleta Radek" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Doussinault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-008-9248-5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2NXMG3SM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729960v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Coriton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lemoine" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Tanguy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/G09-011" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729174v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jahier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2009.02084.x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730032v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blein" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levrel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gautier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevalier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2008.01940.x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729831v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jaudeau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Radek" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659111v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne J. Lemoine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette P. Abelard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie A.-M. Tanguy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Rivoal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-006-9070-x" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PNL6KRKN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337000v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bougot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guyomar'Ch" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0523.2006.01308.x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2296C33E5AAE7FE9BE45D2A22360E78022A8C330/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674279v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Etienne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Saint Ouen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J. Jahier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673582v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693224v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dedryver" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692671v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698624v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sourdille" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charmet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime M. Trottet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Tixier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Boeuf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1601-5223.1998.00041.x" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-70HZZJ16-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695393v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Trottet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693092v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Q. Yu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Abelard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711804v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712427v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Beckert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700423v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Murigneux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leroy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721222v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beckert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723291v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Denis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810648v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459074v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02492135v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378259v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Pannard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gorzerino" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pellan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coudreuse" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210243v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gillard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210244v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desjardins" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210247v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000558v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette C. Audeon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Lafarge" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. J. Pichon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit J.-B. Morel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence C. Corbeau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189559v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Audeon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lafarge" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Pichon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Morel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Corbeau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766102v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781552v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Branlard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugeniu Triboi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781133v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783192v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Antraygue" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783190v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05273875v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Edeline" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fourcy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine-Marie Barbot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Paillisson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J. Petit" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251179v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604398v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Renault" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keviin Billet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210276v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gillard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210277v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210234v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Renault" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839926v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cadalen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687132v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13610355" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687142v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12760022" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908141v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deller" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gobbato" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Audeon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908183v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corbeau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03378503v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piscart" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gorzerino" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356897v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03378460v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357378v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Huteau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357109v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03378409v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chorin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02849661v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-barloy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5810-4871" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068858v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Barloy-Hubler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L Le Gac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Boury" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Barloy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.genomics.100334" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649278v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dore" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Barloy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Barloy-Hubler" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25137283" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265149v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Becheler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Bocharova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barloy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13886" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687103v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Portillo-Lemus" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Harang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besnard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.458" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429383v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Krueger-Hadfield" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Huteau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coriton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.364" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807717v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Octavio Portillo Lemus" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Harang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bozec" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Haury" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.108" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03236068v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Portillo Lemus" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bozec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coudreuse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pei3.10042" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02063295v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Genitoni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maury" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gibert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13317" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926395v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Vassaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Citerne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13162" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837864v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Delord" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lassalle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Oger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Coutellec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13034" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01739501v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Billet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3848" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208631v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saubeau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goulitquer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Potin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-012-1377-y" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5GJFVC08-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729590v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Muranty" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Pavoine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Doussinault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0523.2009.01740.x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D97D0E297AC89FF53DF1B98DD9018483392DAE6C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730032v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blein" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levrel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lemoine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gautier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevalier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2008.01940.x" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668702v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Muranty" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Pavoine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Jaudeau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wioleta Radek" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Doussinault" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-008-9248-5" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2NXMG3SM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729960v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Coriton" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Tanguy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/G09-011" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729174v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jahier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chain" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2009.02084.x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729831v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jaudeau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Radek" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659111v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne J. Lemoine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette P. Abelard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie A.-M. Tanguy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Rivoal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-006-9070-x" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PNL6KRKN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337000v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bougot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guyomar'Ch" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0523.2006.01308.x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2296C33E5AAE7FE9BE45D2A22360E78022A8C330/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674279v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Etienne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Saint Ouen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J. Jahier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673582v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693224v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dedryver" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692671v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693092v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Q. Yu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Abelard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698624v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sourdille" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charmet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime M. Trottet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Tixier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Boeuf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1601-5223.1998.00041.x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-70HZZJ16-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695393v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Trottet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711804v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700423v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Murigneux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leroy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Beckert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712427v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721222v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beckert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723291v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Denis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810648v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459074v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02492135v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378259v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Pannard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gorzerino" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pellan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coudreuse" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210247v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210244v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desjardins" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210243v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gillard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000558v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette C. Audeon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Lafarge" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. J. Pichon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit J.-B. Morel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence C. Corbeau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189559v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Audeon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lafarge" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Pichon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Morel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Corbeau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766102v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781552v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Branlard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugeniu Triboi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781133v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783192v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Antraygue" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783190v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05273875v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Edeline" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fourcy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine-Marie Barbot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Paillisson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J. Petit" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251179v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604398v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Renault" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keviin Billet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210276v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gillard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210277v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210234v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Renault" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839926v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cadalen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687132v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13610355" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687142v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12760022" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908141v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deller" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gobbato" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Audeon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908183v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corbeau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03378503v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piscart" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gorzerino" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356897v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03378460v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357378v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Huteau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03378409v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chorin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357109v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02849661v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>