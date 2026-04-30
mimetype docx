--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -144,4064 +144,4272 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequencing, de novo assembly of Ludwigia plastomes, and comparative analysis within the Onagraceae family</w:t>
+                <w:t xml:space="preserve">First draft genome of the decaploid species, &amp;lt;i&amp;gt;Ludwigia grandiflora&amp;lt;/i&amp;gt; subsp. &amp;lt;i&amp;gt;hexapetala&amp;lt;/i&amp;gt; , validated through gene expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Barloy-Hubler</w:t>
+                <w:t xml:space="preserve">Guillaume Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.-L Le Gac</w:t>
+                <w:t xml:space="preserve">Dominique Barloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe C. Boury</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D Barloy</w:t>
+                <w:t xml:space="preserve">Frédérique Barloy-Hubler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community In Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pci.genomics.100334⟩</w:t>
+              <w:t xml:space="preserve">Gigabyte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 2026, pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64898/2026.03.09.710498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05068858v2</w:t>
+                <w:t xml:space="preserve">hal-05578642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De Novo Hybrid Assembly Unveils Multi-Chromosomal Mitochondrial Genomes in Ludwigia Species, Highlighting Genomic Recombination, Gene Transfer, and RNA Editing Events</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First draft genome of the decaploid species, Ludwigia grandiflora subsp. hexapetala, validated through gene expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Barloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Dore</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Barloy-Hubler</w:t>
+                <w:t xml:space="preserve">Frederique Barloy-Hubler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms25137283⟩</w:t>
+              <w:t xml:space="preserve">Gigabyte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 2026, pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46471/gigabyte.176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04649278v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GenAPoPop 1.0 : A user‐friendly software to analyse genetic diversity and structure from partially clonal and selfed autopolyploid organisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sequencing, de novo assembly of Ludwigia plastomes, and comparative analysis within the Onagraceae family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Barloy-Hubler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-L Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solenn Stoeckel</w:t>
+                <w:t xml:space="preserve">Christophe C. Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Becheler</w:t>
+                <w:t xml:space="preserve">Erwan Guichoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ekaterina Bocharova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Barloy</w:t>
+                <w:t xml:space="preserve">D Barloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.13886⟩</w:t>
+              <w:t xml:space="preserve">Peer Community In Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, e43, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pci.genomics.100334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04265149v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05068858v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproductive modes in populations of late-acting self-incompatible and self-compatible polyploid Ludwigia grandiflora subsp. hexapetala in western Europe</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De Novo Hybrid Assembly Unveils Multi-Chromosomal Mitochondrial Genomes in Ludwigia Species, Highlighting Genomic Recombination, Gene Transfer, and RNA Editing Events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Barloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Barloy-Hubler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.458⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (13), pp.7283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms25137283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04687103v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04649278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic relationships among diploid and polyploid species of the genus Ludwigia L. section Jussiaea using a combination of molecular cytogenetic, morphological, and crossing investigations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Coriton</w:t>
+                <w:t xml:space="preserve">GenAPoPop 1.0 : A user‐friendly software to analyse genetic diversity and structure from partially clonal and selfed autopolyploid organisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Stoeckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Becheler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Bocharova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community In Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.364⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.13886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04429383v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late-acting self-incompatible system, preferential allogamy and delayed selfing in the heteromorphic invasive populations of Ludwigia grandiflora subsp. hexapetala</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Reproductive modes in populations of late-acting self-incompatible and self-compatible polyploid Ludwigia grandiflora subsp. hexapetala in western Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Becheler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Portillo-Lemus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Harang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer Community Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 2, pp.e23. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.108⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 4, pp.e82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03807717v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04687103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self‐incompatibility limits sexual reproduction rather than environmental conditions in an invasive water primrose</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julie Coudreuse</w:t>
+                <w:t xml:space="preserve">Genomic relationships among diploid and polyploid species of the genus Ludwigia L. section Jussiaea using a combination of molecular cytogenetic, morphological, and crossing investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Barloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Portillo-Lemus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacy Krueger-Hadfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Huteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Haury</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Coriton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant-Environment Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pei3.10042⟩</w:t>
+              <w:t xml:space="preserve">Peer Community In Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, pp.e8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03236068v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04429383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological Invasion: The Influence of the Hidden Side of the (Epi)Genome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patricia Gibert</w:t>
+                <w:t xml:space="preserve">Late-acting self-incompatible system, preferential allogamy and delayed selfing in the heteromorphic invasive populations of Ludwigia grandiflora subsp. hexapetala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Octavio Portillo Lemus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Harang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bozec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Haury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.13317⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.e23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02063295v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03807717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypomethylation of the aquatic invasive plant, Ludwigia grandiflora subsp. hexapetala mimics the adaptive transition into the terrestrial morphotype</w:t>
+                <w:t xml:space="preserve">Self‐incompatibility limits sexual reproduction rather than environmental conditions in an invasive water primrose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Genitoni</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Luis Portillo Lemus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Bozec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Harang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Coudreuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Haury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ppl.13162⟩</w:t>
+              <w:t xml:space="preserve">Plant-Environment Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (2), pp.74-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pei3.10042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02926395v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03236068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cost-and-time effective procedure to develop SNP markers for multiple species: A support for community genetics</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Biological Invasion: The Influence of the Hidden Side of the (Epi)Genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Genitoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Barloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Agnès Coutellec</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/2041-210X.13034⟩</w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (2), pp.385-400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.13317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01837864v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02063295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aquatic and terrestrial morphotypes of the aquatic invasive plant, Ludwigia grandiflora, show distinct morphological and metabolomic responses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Billet</w:t>
+                <w:t xml:space="preserve">Hypomethylation of the aquatic invasive plant, Ludwigia grandiflora subsp. hexapetala mimics the adaptive transition into the terrestrial morphotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Genitoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Vassaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Citerne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Genitoni</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luis Portillo Lemus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.3848⟩</w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 170 (2), pp.280-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppl.13162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01739501v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02926395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential induction of oxylipin pathway in potato and tobacco cells by bacterial and oomycete elicitors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A cost-and-time effective procedure to develop SNP markers for multiple species: A support for community genetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Delord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Barloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Didier Andrivon</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Coutellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00299-012-1377-y⟩</w:t>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (9), pp.1959-1974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2041-210X.13034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01208631v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of powdery mildew resistance factors in RE714, a wheat breeding line obtained from two interspecific crosses</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Aquatic and terrestrial morphotypes of the aquatic invasive plant, Ludwigia grandiflora, show distinct morphological and metabolomic responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Genitoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Bozec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Barloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Breeding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1439-0523.2009.01740.x⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (5), pp.2568-2579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.3848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00729590v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01739501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oculimacula yallundae lifestyle revisited: relationships between the timing of eyespot symptom appearance, the development of the pathogen and the responses of infected partially resistant wheat plants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Chevalier</w:t>
+                <w:t xml:space="preserve">Differential induction of oxylipin pathway in potato and tobacco cells by bacterial and oomycete elicitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saubeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Goulitquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Barloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Andrivon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3059.2008.01940.x⟩</w:t>
+              <w:t xml:space="preserve">Plant Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (5), pp.579-589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00299-012-1377-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00730032v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two stable QTL involved in adult plant resistance to powdery mildew in the winter wheat line RE714 are expressed at different times along the growing season.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Origin of powdery mildew resistance factors in RE714, a wheat breeding line obtained from two interspecific crosses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Muranty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.T. Pavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Doussinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Barloy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Breeding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11032-008-9248-5⟩</w:t>
+              <w:t xml:space="preserve">Plant Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 129 (5), pp.465-471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1439-0523.2009.01740.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668702v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assignment of Aegilops variabilis Eig chromosomes and translocations carrying resistance to nematodes in wheat.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Oculimacula yallundae lifestyle revisited: relationships between the timing of eyespot symptom appearance, the development of the pathogen and the responses of infected partially resistant wheat plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Blein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Levrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A.M. Tanguy</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/G09-011⟩</w:t>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 58 (1), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3059.2008.01940.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729960v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00730032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of combining two genes for partial resistance to Barley yellow dwarf virus-PAV (BYDV-PAV) derived from Thinopyrum intermedium in wheat</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique D. Barloy</w:t>
+                <w:t xml:space="preserve">Two stable QTL involved in adult plant resistance to powdery mildew in the winter wheat line RE714 are expressed at different times along the growing season.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Muranty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Thérèse Pavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Jaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.M. Tanguy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Lemoine</w:t>
+                <w:t xml:space="preserve">Wioleta Radek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Doussinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3059.2009.02084.x⟩</w:t>
+              <w:t xml:space="preserve">Molecular Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23 (3), pp.445-461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11032-008-9248-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729174v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quantitative approach detects three QTLs involved in powdery mildew resistance at the seedling stage in the winter wheat line RE714</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Doussinault</w:t>
+                <w:t xml:space="preserve">Assignment of Aegilops variabilis Eig chromosomes and translocations carrying resistance to nematodes in wheat.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Coriton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Barloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Huteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Journal of Agricultural Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 52 (4), pp.338-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/G09-011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729831v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marker-assisted pyramiding of two cereal cyst nematode resistance genes from Aegilops variabilis in wheat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Effect of combining two genes for partial resistance to Barley yellow dwarf virus-PAV (BYDV-PAV) derived from Thinopyrum intermedium in wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jahier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Barloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Roger Rivoal</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Breeding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11032-006-9070-x⟩</w:t>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 58 (5), pp.807-814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3059.2009.02084.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02659111v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A major QTL effect controlling resistance to powdery mildew in winter wheat at the adult plant stage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Bougot</w:t>
+                <w:t xml:space="preserve">A quantitative approach detects three QTLs involved in powdery mildew resistance at the seedling stage in the winter wheat line RE714</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Muranty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.T. Pavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Jaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Radek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lemoine</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">V. Gautier</w:t>
+                <w:t xml:space="preserve">G. Doussinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Breeding</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Australian Journal of Agricultural Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 59 (8), pp.714-722</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03337000v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of TAF46 and Zhong 5 resistances to barley yellow dwarf virus from Thinopyrum intermedium in wheat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Marker-assisted pyramiding of two cereal cyst nematode resistance genes from Aegilops variabilis in wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Barloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Joseph J. Jahier</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne J. Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulette P. Abelard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie A.-M. Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Rivoal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euphytica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 20 (1), pp.31-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11032-006-9070-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02674279v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a microsatellite marker associated with Pm3 resistance alleles to powdery mildew in wheat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">A major QTL effect controlling resistance to powdery mildew in winter wheat at the adult plant stage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bougot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.T. Pavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Guyomar'Ch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Breeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 121, pp.325-329</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 125 (6), pp.550-556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1439-0523.2006.01308.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02673582v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wheat : Items from France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Comparison of TAF46 and Zhong 5 resistances to barley yellow dwarf virus from Thinopyrum intermedium in wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Barloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Saint Ouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph J. Jahier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Wheat Newsletter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 46, pp.44-45</w:t>
+              <w:t xml:space="preserve">Euphytica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 129, pp.361-369</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02693224v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular markers linked to the Aegilops variabilis-derived root-knot nematode resistance gene Rkn-mn1 in wheat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Identification of a microsatellite marker associated with Pm3 resistance alleles to powdery mildew in wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bougot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.T. Pavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Barloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Joseph J. Jahier</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Doussinault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Breeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 119, pp.169-172</w:t>
+              <w:t xml:space="preserve">, 2002, 121, pp.325-329</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02692671v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer of genes for resistance to cereal cyst nematode from Aegilops variabilis Eig to wheat.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Molecular markers linked to the Aegilops variabilis-derived root-knot nematode resistance gene Rkn-mn1 in wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Barloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Dedryver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph J. Jahier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Genetics and Breeding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 52, pp.253-257</w:t>
+              <w:t xml:space="preserve">Plant Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 119, pp.169-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02693092v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02692671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linkage between RFLP molecular markers and the dwarfing genes Rht-B1 and Rht-D1 in wheat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wheat : Items from France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Doussinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Sourdille</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christiane Boeuf</w:t>
+                <w:t xml:space="preserve">Françoise Dedryver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph J. Jahier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Barloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hereditas</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annual Wheat Newsletter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 46, pp.44-45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02698624v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02693224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study and identification of markers of two genes for resistance to BYDV derived from Thinophyrum intermedium</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Transfer of genes for resistance to cereal cyst nematode from Aegilops variabilis Eig to wheat.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph J. Jahier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.Q. Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulette Abelard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BYDV Newsletter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 7, 2 p</w:t>
+              <w:t xml:space="preserve">Journal of Genetics and Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 52, pp.253-257</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02695393v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02693092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Items from France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joseph J. Jahier</w:t>
+                <w:t xml:space="preserve">Linkage between RFLP molecular markers and the dwarfing genes Rht-B1 and Rht-D1 in wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sourdille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Trottet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique D. Barloy</w:t>
+                <w:t xml:space="preserve">Maxime M. Trottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Robe</w:t>
+                <w:t xml:space="preserve">Christiane Boeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Wheat Newsletter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hereditas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 128 (1), pp.41-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1601-5223.1998.00041.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02711804v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02698624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and morphological evaluation of doubled haploid lines in maize: 1. Homogeneity within DH lines</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Study and identification of markers of two genes for resistance to BYDV derived from Thinophyrum intermedium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph J. Jahier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Barloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel M. Beckert</w:t>
+                <w:t xml:space="preserve">Maxime Trottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 86, pp.837-842</w:t>
+              <w:t xml:space="preserve">BYDV Newsletter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 7, 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02700423v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02695393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of regeneration ability of androgenetic embryos by early anther transfer in maize</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Items from France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Doussinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph J. Jahier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Trottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Barloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Robe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Cell, Tissue and Organ Culture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 33, pp.45-50</w:t>
+              <w:t xml:space="preserve">Annual Wheat Newsletter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 41, pp.89-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02712427v1</w:t>
+                <w:t xml:space="preserve">hal-02711804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anther culture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Molecular and morphological evaluation of doubled haploid lines in maize: 1. Homogeneity within DH lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Murigneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Barloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Beckert</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Beckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maize Genetics Cooperation Newsletter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1989, 63, pp.52-53</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 86, pp.837-842</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02721222v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02700423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Improvement of regeneration ability of androgenetic embryos by early anther transfer in maize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Barloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Beckert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Cell, Tissue and Organ Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 33, pp.45-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02712427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anther culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Barloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Beckert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maize Genetics Cooperation Newsletter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 63, pp.52-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02721222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comparison of the aptitude for anther culture in some androgenetic doubled haploid maize lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Barloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Beckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maydica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 34, pp.303-308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02723291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4211,2314 +4419,2314 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GenAPoPop1.0: Computing population genetic indices and inferring reproductive modes from genotype diversity in polyploid populations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Bocharova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Barloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polyploidy and Biodiversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03810648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GenAPoPop1.0: Computing population genetic indices and inferring reproductive modes from genotype diversity in polyploid populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Bocharova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Barloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polyploidy and Biodiversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The International Research Network (IRN) Polyploidy and Biodiversity; The French « Plant Genome Dynamics » network (DYNAGEV), Oct 2021, Rennes (Campus de Beaulieu), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04459074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does plasticity of the aquatic invasive plant, L. grandiflora, to terrestrial environment involve an epigenetic component?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Genitoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Citerne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sfecologie 2018 - International Conference on Ecological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversity of freswhater organisms of the Selune River: assessment of phyto- and zoo-plankton and benthic macroinvertebrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gorzerino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Barloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Coudreuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Selune</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02378259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecologie des invasions biologiques végétales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Haury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coudreuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Bozec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Barloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Carrefour des Gestions Locales de l'Eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fertility and dispersion of the amphibious [i]Ludwigia spp.[/i] in Western France: a new problem for manager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Haury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Barloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coudreuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Bozec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32. Congress International Society of Limnology (SIL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponses des plantes invasives [i]Ludwigia grandiflora[/i] et [i]Ludwigia peploides[/i] sous conditions de stress hydrique et salin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Vassaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Barloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Rencontres Rennaises Invasions Biologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Nov 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomics of the wheat interaction with Septoria tritici (Mycosphaerella Graminicola)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clémence C. Corbeau</w:t>
+                <w:t xml:space="preserve">Transcriptomics of the interactions between wheat and Septoria tritici (Mycosphaerella graminicola)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Audeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lafarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Corbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International symposium on Mycosphaerella and Stagonospora diseases of cereals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Mexico, Mexico. pp.29</w:t>
+              <w:t xml:space="preserve">26. Fungal Genetics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Asilomar, United States. pp.276 (663)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000558v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomics of the interactions between wheat and Septoria tritici (Mycosphaerella graminicola)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clémence Corbeau</w:t>
+                <w:t xml:space="preserve">Transcriptomics of the wheat interaction with Septoria tritici (Mycosphaerella Graminicola)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette C. Audeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. S. Lafarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. J. Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit J.-B. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence C. Corbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. Fungal Genetics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Asilomar, United States. pp.276 (663)</w:t>
+              <w:t xml:space="preserve">8. International symposium on Mycosphaerella and Stagonospora diseases of cereals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Mexico, Mexico. pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189559v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic and molecular characterization of lines of wheat resistant to cereal cyst nematode Heterodera avenae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Barloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Rivoal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph J. Jahier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Congrès international de nématologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1996, Guadeloupe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02766102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des techniques culturales sur les fractions proteiques du grain de ble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Branlard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Barloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugeniu Triboi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journees de Versailles sur l'ecophysiologie du ble. Premiers resultats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1985, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02781552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des techniques culturales sur les fractions proteiques du grain de ble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Branlard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Barloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugeniu Triboi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque franco-roumain: la formation du rendement des cultures cerealieres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1986, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02781133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shriveling and alpha amylase activity in triticale and its parental species : preliminary studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">High molecular weight glutenin subunits in seed of triticale and its parental species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Branlard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Barloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Eucarpia meeting of the cereal section on triticale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1984, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02783192v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02783190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High molecular weight glutenin subunits in seed of triticale and its parental species</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">Shriveling and alpha amylase activity in triticale and its parental species : preliminary studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Branlard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Antraygue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Barloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Eucarpia meeting of the cereal section on triticale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1984, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02783190v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02783192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applied bioeconomic models for the management of invasive species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Edeline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fourcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine-Marie Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Paillisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Trends in Biodiversity and Evolution Conferences (TiBE 2023) - Invaders on the Horizon! Advancing Invasion Science from Genes to Ecosystems and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Villa do Conde, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05273875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges of genomic data generation for non-model complex species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Barloy-Hubler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Barloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM (Journées Ouvertes en Biologie, Informatique et Mathématiques) 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Multisite (Plouzané), France. JOBIM 2023 Proceedings, pp.173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of the water primroses Ludwigia grandiflora to terrestrial condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Barloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Genitoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keviin Billet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Ecological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Marseille, France. , 2016, Sfécologie 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical responses of invasive plants, [i]Ludwigia grandiflora and [i]Ludwigia peploides[/i], to water and salt stresses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Biology, ecology and fertility of Water Primroses [i](Ludwigia grandiflorasubsp. hexapetala[/i] and [i]Ludwigia peploides subsp. montevidensis)[/i]: variability and consequences for management in Western France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Haury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Coudreuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Bozec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Barloy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Gillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Symposium – Environmental weeds and invasive plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Montpellier, France. 2014, Environmental weeds and invasive plants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210276v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biology, ecology and fertility of Water Primroses [i](Ludwigia grandiflorasubsp. hexapetala[/i] and [i]Ludwigia peploides subsp. montevidensis)[/i]: variability and consequences for management in Western France</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Biochemical responses of invasive plants, [i]Ludwigia grandiflora and [i]Ludwigia peploides[/i], to water and salt stresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Barloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Vassaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Symposium – Environmental weeds and invasive plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Montpellier, France. 2014, Environmental weeds and invasive plants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210277v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la plasticité de la plante aquatique invasive [i]Ludwigia grandiflora[/i] en milieu terrestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Genitoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Barloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de lancement du GdR ‘INVASIONS BIOLOGIQUES’</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Rennes, France. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular markers linked to the dwarfing genes RHT-B1 and RHT-D1 in wheat.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Cadalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime M. Trottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITMI. International Triticeae Mapping Initiative:1997 public wokshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1997, Clermont-Ferrand, France. 1 p., 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02839926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6528,328 +6736,328 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supplementary Information for Reproductive modes in populations of late-acting self-incompatible and self-compatible polyploid Ludwigia grandiflora subsp. hexapetala in western Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Becheler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Portillo Lemus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Harang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.13610355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04687132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotyping measures and population genetic indices for assesing reproductive modes of polyploid Ludwigia grandiflora subsp. hexapetala in western Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Portillo Lemus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Becheler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.12760022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04687142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomics of wheat interacting with Septoria tritici (Mycosphaerella graminicola)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Deller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gobbato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Audeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6861,113 +7069,113 @@
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00908141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomic analysis of wheat cultivars interacting with the fungal plant pathogen Septoria tritici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Deller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Audeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Corbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6979,51 +7187,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00908183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7033,878 +7241,878 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des arasements sur les communautés animales et végétales de la Sélune : Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gorzerino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coudreuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2018, pp.60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03378503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersion et (re)colonisation du cours de la Sélune et de ses affluents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Acou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Azam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Barloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Convention n°1054505-1, Agence de l'Eau Seine-Normandie. 2017, pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03356897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des arasements sur les communautés animales et végétales de la Sélune : avancement des travaux en 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gorzerino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Vassaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2017, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03378460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets des arasements sur le fonctionnement des réseaux trophiques - Avancement des travaux 2015</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+                <w:t xml:space="preserve">Effets des arasements sur les communautés animales et végétales de la Sélune : avancement des travaux 2014-2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Chorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Pannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Pellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Piscart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gorzerino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2016, pp.23</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2016, pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03357378v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03378409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets des arasements sur les communautés animales et végétales de la Sélune : avancement des travaux 2014-2015</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dispersion et (re)colonisation du cours de la Sélune et de ses affluents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Acou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Azam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Chorin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Caroline Gorzerino</w:t>
+                <w:t xml:space="preserve">Agnes Bardonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Barloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2016, pp.26</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2016, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03378409v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersion et (re)colonisation du cours de la Sélune et de ses affluents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+                <w:t xml:space="preserve">Effets des arasements sur le fonctionnement des réseaux trophiques - Avancement des travaux 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Barloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gorzerino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Huteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...50 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2016, pp.18</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2016, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03357109v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de facteurs environnementaux et genetiques de l'androgenese in vitro chez le mais (Zea mays L.) Caracterisation de lignees haploides doublees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Barloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Blaise Pascal (Clermont Ferrand 2), 1990. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02849661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId231"/>
+      <w:footerReference w:type="default" r:id="rId237"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7972,51 +8180,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="19A6AC35"/>
+    <w:nsid w:val="203F3357"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8203,51 +8411,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-barloy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5810-4871" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068858v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Barloy-Hubler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L Le Gac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Boury" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Barloy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.genomics.100334" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649278v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dore" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Barloy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Barloy-Hubler" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25137283" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265149v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Becheler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Bocharova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barloy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13886" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687103v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Portillo-Lemus" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Harang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besnard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.458" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429383v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Krueger-Hadfield" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Huteau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coriton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.364" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807717v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Octavio Portillo Lemus" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Harang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bozec" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Haury" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.108" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03236068v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Portillo Lemus" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bozec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coudreuse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pei3.10042" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02063295v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Genitoni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maury" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gibert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13317" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926395v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Vassaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Citerne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13162" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837864v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Delord" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lassalle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Oger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Coutellec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13034" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01739501v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Billet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3848" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208631v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saubeau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goulitquer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Potin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-012-1377-y" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5GJFVC08-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729590v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Muranty" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Pavoine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Doussinault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0523.2009.01740.x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D97D0E297AC89FF53DF1B98DD9018483392DAE6C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730032v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blein" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levrel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lemoine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gautier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevalier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2008.01940.x" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668702v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Muranty" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Pavoine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Jaudeau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wioleta Radek" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Doussinault" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-008-9248-5" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2NXMG3SM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729960v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Coriton" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Tanguy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/G09-011" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729174v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jahier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chain" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2009.02084.x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729831v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jaudeau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Radek" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659111v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne J. Lemoine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette P. Abelard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie A.-M. Tanguy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Rivoal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-006-9070-x" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PNL6KRKN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337000v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bougot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guyomar'Ch" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0523.2006.01308.x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2296C33E5AAE7FE9BE45D2A22360E78022A8C330/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674279v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Etienne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Saint Ouen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J. Jahier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673582v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693224v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dedryver" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692671v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693092v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Q. Yu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Abelard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698624v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sourdille" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charmet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime M. Trottet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Tixier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Boeuf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1601-5223.1998.00041.x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-70HZZJ16-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695393v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Trottet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711804v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700423v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Murigneux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leroy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Beckert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712427v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721222v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beckert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723291v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Denis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810648v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459074v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02492135v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378259v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Pannard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gorzerino" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pellan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coudreuse" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210247v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210244v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desjardins" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210243v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gillard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000558v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette C. Audeon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Lafarge" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. J. Pichon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit J.-B. Morel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence C. Corbeau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189559v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Audeon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lafarge" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Pichon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Morel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Corbeau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766102v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781552v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Branlard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugeniu Triboi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781133v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783192v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Antraygue" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783190v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05273875v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Edeline" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fourcy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine-Marie Barbot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Paillisson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J. Petit" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251179v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604398v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Renault" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keviin Billet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210276v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gillard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210277v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210234v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Renault" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839926v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cadalen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687132v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13610355" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687142v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12760022" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908141v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deller" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gobbato" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Audeon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908183v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corbeau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03378503v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piscart" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gorzerino" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356897v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03378460v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357378v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Huteau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03378409v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chorin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357109v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02849661v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-barloy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5810-4871" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05578642v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dor&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barloy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Barloy-Hubler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64898/2026.03.09.710498" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587708v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dore" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Barloy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Barloy-Hubler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46471/gigabyte.176" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068858v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Barloy-Hubler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L Le Gac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Boury" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Barloy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.genomics.100334" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649278v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25137283" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265149v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Becheler" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Bocharova" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13886" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687103v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Portillo-Lemus" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Harang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besnard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.458" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429383v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Krueger-Hadfield" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Huteau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coriton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.364" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807717v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Octavio Portillo Lemus" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Harang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bozec" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Haury" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.108" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03236068v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Portillo Lemus" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bozec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coudreuse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pei3.10042" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02063295v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Genitoni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maury" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gibert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13317" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926395v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Vassaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Citerne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13162" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837864v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Delord" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lassalle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Oger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Coutellec" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13034" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01739501v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Billet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3848" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208631v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saubeau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goulitquer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Potin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-012-1377-y" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5GJFVC08-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729590v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Muranty" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Pavoine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Doussinault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0523.2009.01740.x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D97D0E297AC89FF53DF1B98DD9018483392DAE6C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730032v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blein" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levrel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lemoine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gautier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevalier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2008.01940.x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668702v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Muranty" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Pavoine" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Jaudeau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wioleta Radek" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Doussinault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-008-9248-5" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2NXMG3SM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729960v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Coriton" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Tanguy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/G09-011" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729174v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jahier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chain" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2009.02084.x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729831v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jaudeau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Radek" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659111v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne J. Lemoine" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette P. Abelard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie A.-M. Tanguy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Rivoal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-006-9070-x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PNL6KRKN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337000v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bougot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guyomar'Ch" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0523.2006.01308.x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2296C33E5AAE7FE9BE45D2A22360E78022A8C330/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674279v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Etienne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Saint Ouen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J. Jahier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673582v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692671v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dedryver" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693224v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693092v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Q. Yu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Abelard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698624v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sourdille" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charmet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime M. Trottet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Tixier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Boeuf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1601-5223.1998.00041.x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-70HZZJ16-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695393v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Trottet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711804v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robe" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700423v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Murigneux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leroy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Beckert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712427v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721222v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beckert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723291v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Denis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810648v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459074v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02492135v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378259v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Pannard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gorzerino" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pellan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coudreuse" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210247v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210244v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desjardins" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210243v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gillard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189559v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Audeon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lafarge" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Pichon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Morel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Corbeau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000558v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette C. Audeon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Lafarge" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. J. Pichon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit J.-B. Morel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence C. Corbeau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766102v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781552v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Branlard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugeniu Triboi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781133v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783190v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783192v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Antraygue" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05273875v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Edeline" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fourcy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine-Marie Barbot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Paillisson" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J. Petit" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251179v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604398v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Renault" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keviin Billet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210277v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210276v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gillard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210234v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Renault" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839926v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cadalen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687132v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13610355" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687142v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12760022" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908141v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deller" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gobbato" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Audeon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908183v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corbeau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03378503v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piscart" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gorzerino" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356897v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03378460v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03378409v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chorin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357109v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357378v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Huteau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02849661v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>