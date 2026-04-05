--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -93,51 +93,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -581,369 +581,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01659182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En Rhône‑Alpes, une recherche‑intervention pour former les professionnels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carine Simar</w:t>
+                <w:t xml:space="preserve">Éducation à la sexualité : conceptions des élèves de 4 e et 3 e en collège et SEGPA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mabrouk Nekka</w:t>
+                <w:t xml:space="preserve">Jean-Claude Rochigneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Tessier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Berger</w:t>
+                <w:t xml:space="preserve">Josette Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mougniotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La santé en action</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (1), pp.17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.151.0017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01139501v1</w:t>
+                <w:t xml:space="preserve">hal-02344351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éducation à la sexualité : conceptions des élèves de 4 e et 3 e en collège et SEGPA</w:t>
+                <w:t xml:space="preserve">Education à la sexualité, conceptions des élèves de 3ème et 4ème de collège et de Segpa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Rochigneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mougniotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 27 (1), pp.17. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+              <w:t xml:space="preserve">, 2015, pp.France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/spub.151.0017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344351v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01141627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Education à la sexualité, conceptions des élèves de 3ème et 4ème de collège et de Segpa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">En Rhône‑Alpes, une recherche‑intervention pour former les professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Simar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabrouk Nekka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Mougniotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La santé en action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 431, pp.32-34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01141627v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un cadre de référence pour développer les compétences psychosociales à l’École</w:t>
               </w:r>
@@ -1353,64 +1353,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Flenghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Marchand-Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Rochigneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mougniotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 24 (5), pp.387. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1559,286 +1559,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01071457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éducation à la santé en milieu scolaire, mise en perspective historique et internationale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Éducation à la santé et à la sexualité : qu'en pensent les enseignants ? Étude comparative dans 15 pays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Guiet-Sylvain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Jourdan</w:t>
+                <w:t xml:space="preserve">François Wafo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Parayre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frank Pizon</w:t>
+                <w:t xml:space="preserve">Sameh Hrairi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvette Balcou-Debussche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 2 (32), pp.105 - 127</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 32 (2), pp.81--103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdle.032.0081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00986544v1</w:t>
+                <w:t xml:space="preserve">hal-01227734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éducation à la santé et à la sexualité : qu'en pensent les enseignants ? Étude comparative dans 15 pays</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Éducation à la santé en milieu scolaire, mise en perspective historique et internationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryvette Balcou-Debussche</w:t>
+                <w:t xml:space="preserve">Jeanne Guiet-Sylvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Parayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Simar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Pizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 32 (2), pp.81--103. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011, 2 (32), pp.105 - 127</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01227734v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00986544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Education à la santé en milieu scolaire, mise en perspective historique et internationale</w:t>
               </w:r>
@@ -1850,51 +1850,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Guiet-Silvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Parayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2785,1492 +2785,1617 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01088972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éducation à la sexualité en SEGPA : analyse des représentations et des pratiques des équipes pédagogiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Rochigneux</w:t>
+                <w:t xml:space="preserve">Sexually Transmitted Infections and the Use of Condoms in Biology Textbooks. A Comparative Analysis across Sixteen Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graça S. Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alves Gilda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefour de l'Education</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Science Education International, The official Journal of ICASE </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 19 (2), pp.185-208</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01087597v1</w:t>
+                <w:t xml:space="preserve">hal-05554773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health Education in Primary Schools: The Effects of an Educational Programme on the Representations of HIV/AIDS in Children</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Éducation à la sexualité en SEGPA : analyse des représentations et des pratiques des équipes pédagogiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Rochigneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Judith Barnoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Education International, The official Journal of ICASE </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carrefour de l'Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2 (24), pp.73-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdle.024.0073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01088981v1</w:t>
+                <w:t xml:space="preserve">hal-01087597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'utilité de clarifier les référents théoriques de l'éducation pour la santé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Health Education in Primary Schools: The Effects of an Educational Programme on the Representations of HIV/AIDS in Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Berger</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Barnoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La santé de l'Homme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 377, pp.17-20</w:t>
+              <w:t xml:space="preserve">Science Education International, The official Journal of ICASE </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 17 (4), pp.221-290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01087449v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01088981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sources psychologiques de la réflexion pédagogique en éducation pour la santé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De l'utilité de clarifier les référents théoriques de l'éducation pour la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La santé de l'Homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 377, pp.32-36</w:t>
+              <w:t xml:space="preserve">, 2005, 377, pp.17-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01087460v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01087449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles représentations les enfants ont-ils du SIDA ? Contribution d’une recherche-action en éducation pour la santé auprès de classes de CM1 et CM2</w:t>
+                <w:t xml:space="preserve">Les sources psychologiques de la réflexion pédagogique en éducation pour la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Laquet-Riffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue En question</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 48, pp.1-29</w:t>
+              <w:t xml:space="preserve">La santé de l'Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 377, pp.32-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01089166v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01087460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quelles représentations les enfants ont-ils du SIDA ? Contribution d’une recherche-action en éducation pour la santé auprès de classes de CM1 et CM2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laquet-Riffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue En question</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 48, pp.1-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01089166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Éducation à la santé à l’école : pratiques et représentations des enseignants du primaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Piec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Aublet-Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 14 (4), pp.403-423. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/spub.024.0403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01087635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (39)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (40)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Education et promotion de la santé en milieu scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude ECOLES PROMOTRICES DE SANTE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSPE de Bordeaux, May 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04939145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santé des enfants et des jeunes : doit-t ’on repenser la prévention ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée départementale Prévention, Education Promotion de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collectif PEPS 03, Sep 2024, Montluçon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04939208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éducation et promotion de la santé : actualité des recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire des doctorants de didactique des sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut supérieur des Sciences infirmières, Université El Manar, Tunis, Apr 2023, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04935371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes mixtes de recherche en Sciences Humaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire des doctorants en Education et santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université virtuelle de Tunisie, Jul 2022, Monastir (TU), Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04946601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transition inclusive et la gestion de la crise ; quelles en sont les conséquences sur l’accompagnement spécialisé ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inclusion, Innovation et Transformation evolution des pratiques et des représentations Quels impacts et quelles perspectives à la suite de la crise sanitaire ? Les apports de la recherche appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FISAF, Nov 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04934593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French validation of a scale measuring life skills for children aged 9-12 years old</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Nsambu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Public Health Conference, Building bridges for solidarity and public health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02402901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles recherches en Éducation à la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème séminaire international de formation doctorale « Recherche et formation à l’intervention en éducation physique et sportive et en sport de haut niveau : Transmission/Appropriation des savoirs et des conditions de leur circulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d'Alger 3, Feb 2019, Alger, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04935409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éducation à la santé en milieu scolaire, les concepts et les recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire de la Chaire UNESCO "Education et Santé"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d'Oran, Feb 2019, Oran (Algérie), Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04935420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éducation à la santé en milieu scolaire, cadres conceptuels et didactiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et formation à l’intervention en éducation physique et sportive et en sport de haut niveau : Transmission/Appropriation des savoirs et des conditions de leur circulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d'Alger 3, Feb 2019, Alger, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04935393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travailler collectivement, un allant de soi ? analyse des dynamiques collectives de travail dans un dispositif de recherche-intervention visant le renforcement des compétences (CPS) auprès des 7-12ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd IUHPE World Conference on Health Promotion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Curitiba, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01677503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure des compétences psychosociales en promotion de la santé – quelle transposition scientifique ? : élaboration et pré-test d’un questionnaire dans le cadre du projet « Promotion de la santé des enfants par le renforcement des Compétences (CPS) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Leyrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4285,225 +4410,225 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducations, santé et mutations sociales : nouveaux enjeux, nouveaux défis ?, 5ème colloque international d'UNIRéS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01080928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Promotion de la santé des enfants par le renforcement des Compétences (CPS) » - dispositif de recherche-intervention en Rhône-Alpes auprès des 7-12 ans.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boucharlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Suerinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducations, santé et mutations sociales : nouveaux enjeux, nouveaux défis ?, 5ème colloque international d'UNIRéS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01080916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les valeurs transmises par les manuels scolaires marocains et par les enseignants à travers l'éducation à la santé et à la sexualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah-Edine Khzami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Razouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boujemaa Agorram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4531,535 +4656,535 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00766927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors influencing teachers’ Views of Health and Health Education: a Study in 15 Countries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Santé communautaire dans le second degré : étude d'un dispositif de diagnostic participatif sur le bien-être global d'élèves de la région Rhône-Alpes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Marchand-Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Flenghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Rochigneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECER 2012, The Need for Educational Research to Champion Freedom, Education and Development for All</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Cadiz, Spain</w:t>
+              <w:t xml:space="preserve">4ème Colloque international UNIRéS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01098111v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santé communautaire dans le second degré : étude d'un dispositif de diagnostic participatif sur le bien-être global d'élèves de la région Rhône-Alpes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Factors influencing teachers’ Views of Health and Health Education: a Study in 15 Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graça S. Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Wafo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Colloque international UNIRéS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">ECER 2012, The Need for Educational Research to Champion Freedom, Education and Development for All</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Cadiz, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01136157v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01098111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the potential for teacher training in the field of health promotion- global perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Mannix Mcnamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leena Paakkari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raili Välimaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium international « Lier santé, équité, et développement durable dans les écoles ». ISHN, SHE, RADIX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01099574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Percepção de professores de 15 países sobre educação para a saúde e para a sexualidade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graça S. Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Branca Cameira Tracana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cladeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">III Congresso Nacional de Educação para a Saúde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Covilhã, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01010747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Percepção de professores de 15 países sobre saúde e educação para a saúde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graça S. Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5101,2223 +5226,2348 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">III Congresso Nacional de Educação para a Saúde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Covilhã, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01082457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health promotion in schools: evaluation of an in-service teacher training program using a mixed method design.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Éducation à la santé et à la sexualité: étude internationale des représentations des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeanine Pommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Better Schools through Health: 3rd European Conference on Health Promoting Schools</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SHE, Jun 2009, Vilnius, Lithuania</w:t>
+              <w:t xml:space="preserve">V Seminário Internacional Ibero Americano de Educação Física, Lazer e Saúde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Ponta Delagada, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084413v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00809821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éducation à la santé et à la sexualité: étude internationale des représentations des enseignants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Health promotion in schools: evaluation of an in-service teacher training program using a mixed method design.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Renée Guével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanine Pommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">V Seminário Internacional Ibero Americano de Educação Física, Lazer e Saúde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Ponta Delagada, Portugal</w:t>
+              <w:t xml:space="preserve">Better Schools through Health: 3rd European Conference on Health Promoting Schools</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SHE, Jun 2009, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00809821v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health Promotion for better Citizenship: Teachers conceptions and their school practices&amp;quot; - A multicultural study. BioEd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference Autun/Auxerre/Dijon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Burgundy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00809820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex education: teachers' and future teachers' conceptions and social representations; what relevance for teachers' training?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparaison et mise en évidence de conception et de systèmes de valeurs de 4 pays méditerranéens francophones (France, Liban, Maroc et Tunisie) relativement à l‘éducation à la sexualité et plus généralement à l‘éducation à la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Abrougui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lassaad Mouelhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Abdelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaya Alaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Hadj Ameur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international du CREAD 2008 : Efficacité et équité en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Rennes, France</w:t>
+              <w:t xml:space="preserve">In Éducation à la Santé : Recherches, motivations, enjeux des formations et curricula. Quelles perspectives ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 15ème congrrès AMSE AMCE WAER (Association Mondiale des Sciences de l’Éducation), Jun 2008, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01098340v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05558217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison et mise en évidence de systèmes de valeurs de 4 pays méditerranéens (France, Liban, Maroc et Tunisie) sur des thèmes relatifs à l'enseignement de la biologie, de la santé et de l'environnement</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formation des enseignants à l'enseignement des compétences psycho-sociales : quelques constats à la suite d'un travail empirique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Rotat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Simar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Thomazet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès AMSE.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Marrakech, Maroc</w:t>
+              <w:t xml:space="preserve">4ème conférence mondiale : Violence in school and public policies.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00809819v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation des enseignants à l'enseignement des compétences psycho-sociales : quelques constats à la suite d'un travail empirique</w:t>
+                <w:t xml:space="preserve">Sex education: teachers' and future teachers' conceptions and social representations; what relevance for teachers' training?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah-Eddine Khzami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Serge Thomazet</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graça Carvalho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème conférence mondiale : Violence in school and public policies.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Colloque international du CREAD 2008 : Efficacité et équité en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806529v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01098340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éducation à la santé au primaire marocain : formation, pratiques et conceptions des enseignants</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparaison et mise en évidence de systèmes de valeurs de 4 pays méditerranéens (France, Liban, Maroc et Tunisie) sur des thèmes relatifs à l'enseignement de la biologie, de la santé et de l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mouelhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abdelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hadj Hameur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès AMSE</w:t>
+              <w:t xml:space="preserve">Congrès AMSE.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00809815v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00809819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curls and beginners: Use, abuse and representations of cannabis amongst health educators in training</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gerbaud</w:t>
+                <w:t xml:space="preserve">Éducation à la santé au primaire marocain : formation, pratiques et conceptions des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.-E. Khzami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Agorram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabah Selmaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Elabboudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting College on Problems of Drug Dependence (CPDD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, San Juan, Puerto Rico</w:t>
+              <w:t xml:space="preserve">Congrès AMSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00809813v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00809815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations sociales du cannabis et futurs acteurs de prévention</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Curls and beginners: Use, abuse and representations of cannabis amongst health educators in training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Auclair</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la Société de Psychiatrie de Centre Auvergne et Limousin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, France</w:t>
+              <w:t xml:space="preserve">Meeting College on Problems of Drug Dependence (CPDD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, San Juan, Puerto Rico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00809822v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00809813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluer les réseaux : le cas du réseau des IUFM « éducation à la santé et prévention des conduites addictives »</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Health education and addictive behaviour's prevention: implementation and evaluation of policies and training programs in French teacher's training colleges (IUFM).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international AREF 2007, Symposium international Sciences de l’éducation et Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">19th IUHPE World Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01099516v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00809809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AIDS and children's representation, the effect of an educational program.</w:t>
+                <w:t xml:space="preserve">Health education and addictive behaviours prevention: Development, implementation, and evaluation of training programs and policies in French teachers’ training colleges (IUFM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Collet</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Riffaud</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graça S. Carvalho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th IUHPE World Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">17th Annual Conference of the European Teacher Education Network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00809805v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01099563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The French network of teacher training institutes for health education.</w:t>
+                <w:t xml:space="preserve">Health Education and Addictive Behaviours' Prevention: Implementation and evaluation of policies and training programs in French Teachers' Training Colleges (IUFM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Sires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th IUHPE World Conference</w:t>
+              <w:t xml:space="preserve">19th IUHPE World Conference on Health Promotion and Health Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00809807v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01099557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health education and addictive behaviour's prevention: implementation and evaluation of policies and training programs in French teacher's training colleges (IUFM).</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Health promotion and biomedical approaches in textbooks of 16European and Non-European neighbour countries&amp;quot;.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graça S. Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dantas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L Rauma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Luzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bogner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th IUHPE World Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">The 19th IUHPE World Conference on Health promotion and Health Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00809809v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00809811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health education and addictive behaviours prevention: Development, implementation, and evaluation of training programs and policies in French teachers’ training colleges (IUFM)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluer les réseaux : le cas du réseau des IUFM « éducation à la santé et prévention des conduites addictives »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Renée Guével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Graça S. Carvalho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Annual Conference of the European Teacher Education Network</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">Congrès international AREF 2007, Symposium international Sciences de l’éducation et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01099563v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01099516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health Education and Addictive Behaviours' Prevention: Implementation and evaluation of policies and training programs in French Teachers' Training Colleges (IUFM)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AIDS and children's representation, the effect of an educational program.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Berger</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Riffaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th IUHPE World Conference on Health Promotion and Health Education</w:t>
+              <w:t xml:space="preserve">19th IUHPE World Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01099557v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00809805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health promotion and biomedical approaches in textbooks of 16European and Non-European neighbour countries&amp;quot;.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The French network of teacher training institutes for health education.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aileen Fitzgerald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sires</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 19th IUHPE World Conference on Health promotion and Health Education</w:t>
+              <w:t xml:space="preserve">19th IUHPE World Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00809811v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00809807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the school health in the European Community</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Jourdan</w:t>
+                <w:t xml:space="preserve">Représentations sociales du cannabis et futurs acteurs de prévention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th IUHPE World Conference on Health Promotion and Health Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">Journée de la Société de Psychiatrie de Centre Auvergne et Limousin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00809803v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00809822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Education à la santé dans les écoles élémentaires… Étude des pratiques enseignantes à partir des traces manifestes en classe en éducation à la santé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of the school health in the European Community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanine Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international AREF 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">19th IUHPE World Conference on Health Promotion and Health Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01097680v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00809803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations sociales du cannabis chez les futurs acteurs de préventio</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Education à la santé dans les écoles élémentaires… Étude des pratiques enseignantes à partir des traces manifestes en classe en éducation à la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Riffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIIème Colloque International Toxicomanies -Hépatites- SIDA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Biarritz, France</w:t>
+              <w:t xml:space="preserve">Congrès international AREF 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00809800v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01097680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former les maîtres à prévenir et gérer les situations de violence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Représentations sociales du cannabis chez les futurs acteurs de préventio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troisième colloque international de la violence scolaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2006, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">VIIIème Colloque International Toxicomanies -Hépatites- SIDA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00922479v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00809800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Former les maîtres à prévenir et gérer les situations de violence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Thomazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Troisième colloque international de la violence scolaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00922479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Prévenir la violence à l'école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Thomazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Billon-Descarpenties</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxième conférence mondiale sur la violence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2003, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00922528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7327,397 +7577,397 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation française d’une échelle de mesure des compétences psychosociales pour les jeunes dès 9 ans : compétences émotionnelles, sociales, cognitives, motivation et satisfaction scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Nsambu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd IUHPE World Conference on Health Promotion, 7 - 11 April 2019, Aotearoa New Zealand</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Rotorua, Nouvelle-Zélande</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02129606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques et comportements de collégiens et de lycéens en matière de cigarette électronique : conceptions, influence des pairs et vulnérabilité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Friaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabrouk Nekka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Rochigneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducations, santé et mutations sociales : nouveaux enjeux, nouveaux défis ?, 5ème colloque international d'UNIRéS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01079326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bien-être des enfants et adolescents à travers leurs conceptions et leurs pratiques déclarées et celles des professionnels qui les encadrent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Educations, santé et mutations sociales : nouveaux enjeux, nouveaux défis ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01138126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Education a la sexualité en segpa : quel regard porté sur l’autre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Rochigneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7732,100 +7982,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducations, santé et mutations sociales : nouveaux enjeux, nouveaux défis ?, 5ème colloque international d'UNIRéS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01080932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors influencing teachers’ views of health and health education ; an international study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mougniotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graça S. Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7853,73 +8103,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Conférence mondiale de l’UIPES sur la Promotion de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Pattaya, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01079723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the analysis of primary teacher activity to the identification of teacher competencies linked to health promotion: teacher training program and ordinary activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7948,73 +8198,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st IUHPE World Conference on Health Promotion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Pattaya, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01121932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teachers’ views about health and health education in 15 countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graça S. Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8056,51 +8306,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd European Public health Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01082476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8110,491 +8360,491 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éducation et santé : quelles altérités ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dugas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01894438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue Education, Santé, Sociétés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvette Balcou-Debussche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archives contemporaines, 1, No 1, 2015, 978-2-8130-0190-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01229596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éducation à la santé et complexité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Loizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvette Balcou-Debussche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Léal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Sidéris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01229601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Education à la santé dans et hors l’école : recherches et formations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MGEN</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.497, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01122109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éducation à la santé, enjeux et dispositifs à l'école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Universitaires du Sud, pp.604, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00795334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enseignants et l'éducation à la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8603,165 +8853,165 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions universitaires du sud, pp.397, 2007, 2-7227-0118-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01097678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide ressource pour une éducation à la santé à l'école élémentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine de Peretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">presses de l'EHESP, pp.208, 2004, 978-2-85952-875-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00780678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8771,335 +9021,335 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Education et promotion de la santé en milieu scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sameh Hrairi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Bordeaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développer des écoles promotrices de santé : quelles formations des professeurs et personnels d’éducation?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04939214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des dynamiques des interactions lors des phases de mise en œuvre d’un dispositif académique de recherche - intervention en lien avec les compétences psychosociales : identification et analyse des nœuds décisionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">presses universitaires de Rouen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'observation des pratiques collaboratives dans les métiers de l'interaction humaine : des pratiques pluri-adressées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04934779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Education à la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabrouk Nekaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">l'Harmattan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire critique des enjeux et concepts des "éducation à" 2ème édition revue et augmentée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.117, 2024, 9782336439594, 233643959X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04939125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savoirs, didactique et conceptions au sein d'ateliers d'éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9115,389 +9365,389 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'éducation à la santé, entre savoir et pouvoir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 978-2-343-18008-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03044156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nœuds décisionnels comme analyseurs du travail collectif en promotion de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolween Violon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.F., Marcel; C., Mérini; T., Piot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'observation des pratiques collaboratives dans les métiers de l'interaction humaine : des pratiques pluri-adressées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PURH, pp.55-76, 2020, La professionnalisation, entre travail et formation, 9791024014586</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01926202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des conceptions sur la sexualité des élèves de 4ème et 3ème SEGPA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mougniotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Rochigneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tous à l’école : bonheurs, malentendus et paradoxes de l’éducation inclusive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 979-10-300-0224-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04935326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution du statut de l’individu dans le milieu de la santé en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du mot au concept : individu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUG, pp.189-207, 2015, 978-2-7061-2108-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02135460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health Education: Analysis of teachers' and future teachers' conceptions from 16 countries in Europe, Africa and Middle East.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graça Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9529,271 +9779,271 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M.T.Tatto (Ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reforming Teaching and Learning - Comparative Perspectives in a Global Era</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rotterdam: Sense Publishers, pp.139-212, 2009, ISBN: 978-94-6091-032-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01054666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex Education: Analysis of teacher’s and future teacher’s conception from 12 countries of Europe, Africa and Middle East</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Edine Khzami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graça S. Carvalho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reforming Teaching and Learning - Comparative Perspectives in a Global Era</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sense Publishers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.213-230, 2009, 978-9460910326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01097732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation des enseignants spécialisés en éducation à la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Thomazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jourdan, Didier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La formation des acteurs de l’éducation à la santé en milieu scolaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Universitaires du Sud, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9803,91 +10053,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes de recherche en Sciences Humaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04935344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9897,157 +10147,157 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'expertise du projet de réforme de l'Institut Pédagogique National de l'Enseignement Technique et Professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Guernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Gondinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Université Claude Bernard Lyon 1. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02892571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId230"/>
+      <w:footerReference w:type="default" r:id="rId239"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10194,51 +10444,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934494v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Soussi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Naceur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Berger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atf Gh&#233;rissi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Belgacem" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.2900" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478879v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Simar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Joan Darlington" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Bernard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294382v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Authier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659182v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Blanquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Labbe-Lobertreau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sass" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gerbaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12939-017-0634-7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139501v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Nekka" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tessier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344351v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rochigneux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Morand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mougniotte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.151.0017" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141627v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611374v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Broussouloux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves L&#233;al" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264134v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tpe/2015016" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082320v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pizon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966587v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jourdan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pironom" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#231;a S. Carvalho" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0017896912459821" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03064579v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Flenghi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marchand-Mallet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.125.0387" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071457v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crane Rogers" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Houzelle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986544v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Guiet-Sylvain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Parayre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01227734v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Wafo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Hrairi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvette Balcou-Debussche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.032.0081" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606630v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Guiet-Silvain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083828v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Pommier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Vandoorne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Pioreka" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024977v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Khzami" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boujemaa Agorram" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Selmaoui" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clement" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi El Hage" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986517v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083599v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Diagne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Diouf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mannix Mcnamara" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801390v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;la Benchariff" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084965v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Gon&#231;alves" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Dantas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088972v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie de La Forest" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.086.0527" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087597v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Courty" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.024.0073" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088981v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Barnoin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087449v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087460v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089166v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Collet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laquet-Riffaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087635v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Piec" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aublet-Cuvelier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Lejeune" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.024.0403" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939145v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939208v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935371v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946601v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934593v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402901v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Masson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Nsambu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935409v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935420v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935393v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677503v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne M&#233;rini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080928v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Leyrit" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080916v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Blanc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boucharlat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Suerinck" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766927v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Edine Khzami" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Razouki" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098111v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136157v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marchand-Mallet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099574v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Younes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leena Paakkari" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raili V&#228;limaa" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01010747v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Branca Cameira Tracana" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Araujo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cladeira" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082457v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084413v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e Gu&#233;vel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809821v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809820v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carvalho" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098340v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#231;a Carvalho" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809819v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa M" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mouelhi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abdelli" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alaya" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hadj Hameur" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806529v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Rotat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Thomazet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809815v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-E. Khzami" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Agorram" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Elabboudi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809813v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Courty" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Auclair" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809822v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Auclair" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099516v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809805v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Collet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riffaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809807v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aileen Fitzgerald" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sires" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809809v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099563v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cardot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099557v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809811v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dantas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L Rauma" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Luzi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bogner" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809803v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097680v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riffaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809800v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922479v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922528v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Billon-Descarpenties" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129606v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079326v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Friaud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138126v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jourdan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080932v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079723v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121932v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082476v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01894438v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01229596v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01229601v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loizon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Sid&#233;ris" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122109v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://unires-edusante.fr/wp-content/uploads/2013/07/Actes-2010.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795334v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097678v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780678v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Victor" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Peretti" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939214v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934779v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939125v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Nekaa" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jourdan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044156v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926202v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolween Violon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935326v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02135460v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Grondin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054666v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Laurent" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097732v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Edine Khzami" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sensepublishers.com/media/873-reforming-teaching-and-learning.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123471v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935344v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02892571v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Guernier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Gondinet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Michaud" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934494v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Soussi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Naceur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Berger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atf Gh&#233;rissi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Belgacem" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.2900" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478879v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Simar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Joan Darlington" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Bernard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294382v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Authier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659182v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Blanquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Labbe-Lobertreau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sass" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gerbaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12939-017-0634-7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344351v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rochigneux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Morand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mougniotte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.151.0017" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141627v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139501v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Nekka" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tessier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611374v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Broussouloux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves L&#233;al" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264134v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tpe/2015016" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082320v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pizon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966587v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jourdan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pironom" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#231;a S. Carvalho" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0017896912459821" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03064579v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Flenghi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marchand-Mallet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.125.0387" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071457v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crane Rogers" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Houzelle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01227734v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Wafo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Hrairi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvette Balcou-Debussche" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.032.0081" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986544v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Guiet-Sylvain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Parayre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606630v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Guiet-Silvain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083828v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Pommier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Vandoorne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Pioreka" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024977v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Khzami" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boujemaa Agorram" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Selmaoui" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clement" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi El Hage" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986517v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083599v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Diagne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Diouf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mannix Mcnamara" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801390v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;la Benchariff" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084965v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Gon&#231;alves" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Dantas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088972v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie de La Forest" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.086.0527" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554773v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cl&#233;ment" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alves Gilda" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087597v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Courty" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.024.0073" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088981v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Barnoin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087449v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087460v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089166v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Collet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laquet-Riffaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087635v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Piec" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aublet-Cuvelier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Lejeune" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.024.0403" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939145v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939208v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935371v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946601v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934593v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402901v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Masson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Nsambu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935409v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935420v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935393v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677503v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne M&#233;rini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080928v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Leyrit" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080916v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Blanc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boucharlat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Suerinck" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766927v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Edine Khzami" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Razouki" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136157v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marchand-Mallet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098111v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099574v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Younes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leena Paakkari" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raili V&#228;limaa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01010747v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Branca Cameira Tracana" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Araujo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cladeira" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082457v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809821v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084413v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e Gu&#233;vel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809820v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carvalho" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558217v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Abrougui" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassaad Mouelhi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Abdelli" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaya Alaya" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hadj Ameur" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806529v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Rotat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Thomazet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098340v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#231;a Carvalho" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809819v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa M" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mouelhi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abdelli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alaya" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hadj Hameur" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809815v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-E. Khzami" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Agorram" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Elabboudi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809813v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Courty" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Auclair" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809809v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099563v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cardot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099557v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809811v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dantas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L Rauma" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Luzi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bogner" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099516v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809805v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Collet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riffaud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809807v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aileen Fitzgerald" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sires" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809822v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Auclair" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809803v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097680v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riffaud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809800v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922479v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922528v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Billon-Descarpenties" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129606v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079326v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Friaud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138126v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jourdan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080932v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079723v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121932v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082476v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01894438v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugas" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01229596v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01229601v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loizon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Sid&#233;ris" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122109v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://unires-edusante.fr/wp-content/uploads/2013/07/Actes-2010.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795334v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097678v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780678v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Victor" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Peretti" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939214v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934779v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939125v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Nekaa" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jourdan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044156v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926202v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolween Violon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935326v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02135460v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Grondin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054666v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Laurent" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097732v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Edine Khzami" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sensepublishers.com/media/873-reforming-teaching-and-learning.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123471v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935344v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02892571v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Guernier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Gondinet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Michaud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>