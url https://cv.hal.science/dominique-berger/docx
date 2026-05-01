--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -93,51 +93,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1559,1990 +1559,1865 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01071457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éducation à la santé et à la sexualité : qu'en pensent les enseignants ? Étude comparative dans 15 pays</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Éducation à la santé en milieu scolaire, mise en perspective historique et internationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Wafo</w:t>
+                <w:t xml:space="preserve">Jeanne Guiet-Sylvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sameh Hrairi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maryvette Balcou-Debussche</w:t>
+                <w:t xml:space="preserve">Séverine Parayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Simar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Pizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 32 (2), pp.81--103. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011, 2 (32), pp.105 - 127</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01227734v1</w:t>
+                <w:t xml:space="preserve">hal-00986544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éducation à la santé en milieu scolaire, mise en perspective historique et internationale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Éducation à la santé et à la sexualité : qu'en pensent les enseignants ? Étude comparative dans 15 pays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Wafo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sameh Hrairi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Guiet-Sylvain</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Frank Pizon</w:t>
+                <w:t xml:space="preserve">Maryvette Balcou-Debussche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 2 (32), pp.105 - 127</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 32 (2), pp.81--103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdle.032.0081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00986544v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01227734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Education à la santé en milieu scolaire, mise en perspective historique et internationale</w:t>
+                <w:t xml:space="preserve">Health professionals’ involvement in school health: perspective from seven European countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Guiet-Silvain</w:t>
+                <w:t xml:space="preserve">Jeanine Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frank Pizon</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Vandoorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beata Pioreka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 32, pp.106-127</w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20 (2), pp.182-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04606630v1</w:t>
+                <w:t xml:space="preserve">hal-01083828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health professionals’ involvement in school health: perspective from seven European countries</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'éducation à la santé : analyse comparative des manuels scolaires de biologie de 3 pays méditerranéens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beata Pioreka</w:t>
+                <w:t xml:space="preserve">Salah-Eddine Khzami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boujemaa Agorram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabah Selmaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 20 (2), pp.182-188</w:t>
+              <w:t xml:space="preserve">Education &amp; Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, e-292, pp.57 - 67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01083828v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01024977v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'éducation à la santé : analyse comparative des manuels scolaires de biologie de 3 pays méditerranéens</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les déterminants des pratiques d'éducation à la santé à l'école primaire : essai de catégorisation à partir du point de vue des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Pizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Simar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Berger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education &amp; Formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, e-292, pp.57 - 67</w:t>
+              <w:t xml:space="preserve">Travail et Formation en Education. Revue européenne interdisciplinaire de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01024977v2</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00986517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déterminants des pratiques d'éducation à la santé à l'école primaire : essai de catégorisation à partir du point de vue des enseignants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Santé de la reproduction des adolescents : les déterminants de l’implication des professionnels dans la prévention des maladies non transmissibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carine Simar</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatou Diagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alassane Diouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Mannix Mcnamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail et Formation en Education. Revue européenne interdisciplinaire de recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 6</w:t>
+              <w:t xml:space="preserve">Global Health Promotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 17 (2 suppl.), pp.76-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00986517v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01083599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santé de la reproduction des adolescents : les déterminants de l’implication des professionnels dans la prévention des maladies non transmissibles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Education à la santé dans les écoles élémentaires : Représentations et pratiques enseignantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Pizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léla Benchariff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Health Promotion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 17 (2 suppl.), pp.76-82</w:t>
+              <w:t xml:space="preserve">Didaskalia (Paris)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 34, pp.35-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01083599v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00801390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Education à la santé dans les écoles élémentaires : Représentations et pratiques enseignantes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Addictive substances: textbook approaches from 16 countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graça S. Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catarina Dantas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Didaskalia (Paris)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 34, pp.35-66</w:t>
+              <w:t xml:space="preserve">Journal of Biological Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 44 (1), pp.26-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00801390v1</w:t>
+                <w:t xml:space="preserve">hal-01084965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addictive substances: textbook approaches from 16 countries</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Artur Gonçalves</w:t>
+                <w:t xml:space="preserve">Description et déterminants des conceptions des enseignants de 4 pays méditerranéens sur l'éducation à la sexualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah-Eddine Khzami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catarina Dantas</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valérie de La Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Education</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20 (6), pp.527-545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.086.0527⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084965v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01088972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description et déterminants des conceptions des enseignants de 4 pays méditerranéens sur l'éducation à la sexualité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salah-Eddine Khzami</w:t>
+                <w:t xml:space="preserve">Sexually Transmitted Infections and the Use of Condoms in Biology Textbooks. A Comparative Analysis across Sixteen Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graça S. Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alves Gilda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Science Education International, The official Journal of ICASE </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 19 (2), pp.185-208</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01088972v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05554773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexually Transmitted Infections and the Use of Condoms in Biology Textbooks. A Comparative Analysis across Sixteen Countries</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Graça S. Carvalho</w:t>
+                <w:t xml:space="preserve">Éducation à la sexualité en SEGPA : analyse des représentations et des pratiques des équipes pédagogiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Rochigneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alves Gilda</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Education International, The official Journal of ICASE </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carrefour de l'Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2 (24), pp.73-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdle.024.0073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05554773v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01087597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éducation à la sexualité en SEGPA : analyse des représentations et des pratiques des équipes pédagogiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Health Education in Primary Schools: The Effects of an Educational Programme on the Representations of HIV/AIDS in Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Barnoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefour de l'Education</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Science Education International, The official Journal of ICASE </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 17 (4), pp.221-290</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01087597v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01088981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health Education in Primary Schools: The Effects of an Educational Programme on the Representations of HIV/AIDS in Children</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De l'utilité de clarifier les référents théoriques de l'éducation pour la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Judith Barnoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Education International, The official Journal of ICASE </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 17 (4), pp.221-290</w:t>
+              <w:t xml:space="preserve">La santé de l'Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 377, pp.17-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01088981v1</w:t>
+                <w:t xml:space="preserve">hal-01087449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'utilité de clarifier les référents théoriques de l'éducation pour la santé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les sources psychologiques de la réflexion pédagogique en éducation pour la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La santé de l'Homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 377, pp.17-20</w:t>
+              <w:t xml:space="preserve">, 2005, 377, pp.32-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01087449v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01087460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sources psychologiques de la réflexion pédagogique en éducation pour la santé</w:t>
+                <w:t xml:space="preserve">Quelles représentations les enfants ont-ils du SIDA ? Contribution d’une recherche-action en éducation pour la santé auprès de classes de CM1 et CM2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laquet-Riffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La santé de l'Homme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 377, pp.32-36</w:t>
+              <w:t xml:space="preserve">Revue En question</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 48, pp.1-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01087460v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01089166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles représentations les enfants ont-ils du SIDA ? Contribution d’une recherche-action en éducation pour la santé auprès de classes de CM1 et CM2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Éducation à la santé à l’école : pratiques et représentations des enseignants du primaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Piec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Aublet-Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...106 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 14 (4), pp.403-423. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/spub.024.0403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01087635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3552,850 +3427,850 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Education et promotion de la santé en milieu scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude ECOLES PROMOTRICES DE SANTE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSPE de Bordeaux, May 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04939145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santé des enfants et des jeunes : doit-t ’on repenser la prévention ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée départementale Prévention, Education Promotion de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collectif PEPS 03, Sep 2024, Montluçon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04939208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éducation et promotion de la santé : actualité des recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire des doctorants de didactique des sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut supérieur des Sciences infirmières, Université El Manar, Tunis, Apr 2023, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04935371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes mixtes de recherche en Sciences Humaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire des doctorants en Education et santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université virtuelle de Tunisie, Jul 2022, Monastir (TU), Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04946601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transition inclusive et la gestion de la crise ; quelles en sont les conséquences sur l’accompagnement spécialisé ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inclusion, Innovation et Transformation evolution des pratiques et des représentations Quels impacts et quelles perspectives à la suite de la crise sanitaire ? Les apports de la recherche appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FISAF, Nov 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04934593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French validation of a scale measuring life skills for children aged 9-12 years old</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quelles recherches en Éducation à la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Berger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Public Health Conference, Building bridges for solidarity and public health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">5ème séminaire international de formation doctorale « Recherche et formation à l’intervention en éducation physique et sportive et en sport de haut niveau : Transmission/Appropriation des savoirs et des conditions de leur circulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Alger 3, Feb 2019, Alger, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02402901v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles recherches en Éducation à la santé</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">French validation of a scale measuring life skills for children aged 9-12 years old</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Simar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pironom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Nsambu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème séminaire international de formation doctorale « Recherche et formation à l’intervention en éducation physique et sportive et en sport de haut niveau : Transmission/Appropriation des savoirs et des conditions de leur circulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Alger 3, Feb 2019, Alger, Algeria</w:t>
+              <w:t xml:space="preserve">12th European Public Health Conference, Building bridges for solidarity and public health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04935409v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éducation à la santé en milieu scolaire, les concepts et les recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire de la Chaire UNESCO "Education et Santé"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d'Oran, Feb 2019, Oran (Algérie), Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04935420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éducation à la santé en milieu scolaire, cadres conceptuels et didactiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et formation à l’intervention en éducation physique et sportive et en sport de haut niveau : Transmission/Appropriation des savoirs et des conditions de leur circulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d'Alger 3, Feb 2019, Alger, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04935393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travailler collectivement, un allant de soi ? analyse des dynamiques collectives de travail dans un dispositif de recherche-intervention visant le renforcement des compétences (CPS) auprès des 7-12ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd IUHPE World Conference on Health Promotion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Curitiba, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01677503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure des compétences psychosociales en promotion de la santé – quelle transposition scientifique ? : élaboration et pré-test d’un questionnaire dans le cadre du projet « Promotion de la santé des enfants par le renforcement des Compétences (CPS) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Leyrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4410,333 +4285,333 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducations, santé et mutations sociales : nouveaux enjeux, nouveaux défis ?, 5ème colloque international d'UNIRéS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01080928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Promotion de la santé des enfants par le renforcement des Compétences (CPS) » - dispositif de recherche-intervention en Rhône-Alpes auprès des 7-12 ans.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boucharlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Simar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Suerinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducations, santé et mutations sociales : nouveaux enjeux, nouveaux défis ?, 5ème colloque international d'UNIRéS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01080916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les valeurs transmises par les manuels scolaires marocains et par les enseignants à travers l'éducation à la santé et à la sexualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah-Edine Khzami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Razouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boujemaa Agorram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabah Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00766927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santé communautaire dans le second degré : étude d'un dispositif de diagnostic participatif sur le bien-être global d'élèves de la région Rhône-Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marchand-Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Flenghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4764,427 +4639,427 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Colloque international UNIRéS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01136157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors influencing teachers’ Views of Health and Health Education: a Study in 15 Countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graça S. Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Wafo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECER 2012, The Need for Educational Research to Champion Freedom, Education and Development for All</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Cadiz, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01098111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the potential for teacher training in the field of health promotion- global perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Mannix Mcnamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leena Paakkari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raili Välimaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium international « Lier santé, équité, et développement durable dans les écoles ». ISHN, SHE, RADIX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01099574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Percepção de professores de 15 países sobre educação para a saúde e para a sexualidade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graça S. Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Branca Cameira Tracana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cladeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">III Congresso Nacional de Educação para a Saúde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Covilhã, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01010747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Percepção de professores de 15 países sobre saúde e educação para a saúde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graça S. Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5226,972 +5101,972 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">III Congresso Nacional de Educação para a Saúde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Covilhã, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01082457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éducation à la santé et à la sexualité: étude internationale des représentations des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">V Seminário Internacional Ibero Americano de Educação Física, Lazer e Saúde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Ponta Delagada, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00809821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health promotion in schools: evaluation of an in-service teacher training program using a mixed method design.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Renée Guével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Pommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Better Schools through Health: 3rd European Conference on Health Promoting Schools</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SHE, Jun 2009, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01084413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health Promotion for better Citizenship: Teachers conceptions and their school practices&amp;quot; - A multicultural study. BioEd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference Autun/Auxerre/Dijon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Burgundy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00809820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison et mise en évidence de conception et de systèmes de valeurs de 4 pays méditerranéens francophones (France, Liban, Maroc et Tunisie) relativement à l‘éducation à la sexualité et plus généralement à l‘éducation à la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Abrougui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lassaad Mouelhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mondher Abrougui</w:t>
+                <w:t xml:space="preserve">Sami Abdelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lassaad Mouelhi</w:t>
+                <w:t xml:space="preserve">Alaya Alaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hadj Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Éducation à la Santé : Recherches, motivations, enjeux des formations et curricula. Quelles perspectives ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 15ème congrrès AMSE AMCE WAER (Association Mondiale des Sciences de l’Éducation), Jun 2008, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05558217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation des enseignants à l'enseignement des compétences psycho-sociales : quelques constats à la suite d'un travail empirique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Rotat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Thomazet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème conférence mondiale : Violence in school and public policies.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00806529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex education: teachers' and future teachers' conceptions and social representations; what relevance for teachers' training?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah-Eddine Khzami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graça Carvalho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international du CREAD 2008 : Efficacité et équité en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01098340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison et mise en évidence de systèmes de valeurs de 4 pays méditerranéens (France, Liban, Maroc et Tunisie) sur des thèmes relatifs à l'enseignement de la biologie, de la santé et de l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mouelhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anissa M</w:t>
+                <w:t xml:space="preserve">S. Abdelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Mouelhi</w:t>
+                <w:t xml:space="preserve">A. Alaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hadj Hameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès AMSE.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00809819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éducation à la santé au primaire marocain : formation, pratiques et conceptions des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.-E. Khzami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Agorram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabah Selmaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Elabboudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès AMSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00809815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curls and beginners: Use, abuse and representations of cannabis amongst health educators in training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6206,169 +6081,169 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting College on Problems of Drug Dependence (CPDD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, San Juan, Puerto Rico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00809813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health education and addictive behaviour's prevention: implementation and evaluation of policies and training programs in French teacher's training colleges (IUFM).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th IUHPE World Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00809809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health education and addictive behaviours prevention: Development, implementation, and evaluation of training programs and policies in French teachers’ training colleges (IUFM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6383,73 +6258,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Annual Conference of the European Teacher Education Network</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01099563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health Education and Addictive Behaviours' Prevention: Implementation and evaluation of policies and training programs in French Teachers' Training Colleges (IUFM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6465,212 +6340,212 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th IUHPE World Conference on Health Promotion and Health Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01099557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health promotion and biomedical approaches in textbooks of 16European and Non-European neighbour countries&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graça S. Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dantas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L Rauma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Dantas</w:t>
+                <w:t xml:space="preserve">D. Luzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bogner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 19th IUHPE World Conference on Health promotion and Health Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00809811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluer les réseaux : le cas du réseau des IUFM « éducation à la santé et prévention des conduites addictives »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Renée Guével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6685,329 +6560,329 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international AREF 2007, Symposium international Sciences de l’éducation et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01099516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AIDS and children's representation, the effect of an educational program.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Riffaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th IUHPE World Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00809805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The French network of teacher training institutes for health education.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aileen Fitzgerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th IUHPE World Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00809807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations sociales du cannabis et futurs acteurs de prévention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7022,87 +6897,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la Société de Psychiatrie de Centre Auvergne et Limousin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00809822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the school health in the European Community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7117,195 +6992,195 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th IUHPE World Conference on Health Promotion and Health Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00809803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Education à la santé dans les écoles élémentaires… Étude des pratiques enseignantes à partir des traces manifestes en classe en éducation à la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Riffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international AREF 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01097680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations sociales du cannabis chez les futurs acteurs de préventio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7320,254 +7195,254 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIIIème Colloque International Toxicomanies -Hépatites- SIDA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00809800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former les maîtres à prévenir et gérer les situations de violence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Thomazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troisième colloque international de la violence scolaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2006, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00922479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévenir la violence à l'école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Thomazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Billon-Descarpenties</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxième conférence mondiale sur la violence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2003, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00922528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7577,78 +7452,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation française d’une échelle de mesure des compétences psychosociales pour les jeunes dès 9 ans : compétences émotionnelles, sociales, cognitives, motivation et satisfaction scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Nsambu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7680,113 +7555,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd IUHPE World Conference on Health Promotion, 7 - 11 April 2019, Aotearoa New Zealand</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Rotorua, Nouvelle-Zélande</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02129606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques et comportements de collégiens et de lycéens en matière de cigarette électronique : conceptions, influence des pairs et vulnérabilité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Friaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabrouk Nekka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7805,155 +7680,155 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducations, santé et mutations sociales : nouveaux enjeux, nouveaux défis ?, 5ème colloque international d'UNIRéS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01079326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bien-être des enfants et adolescents à travers leurs conceptions et leurs pratiques déclarées et celles des professionnels qui les encadrent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Educations, santé et mutations sociales : nouveaux enjeux, nouveaux défis ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01138126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Education a la sexualité en segpa : quel regard porté sur l’autre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Rochigneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7982,73 +7857,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducations, santé et mutations sociales : nouveaux enjeux, nouveaux défis ?, 5ème colloque international d'UNIRéS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01080932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors influencing teachers’ views of health and health education ; an international study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8103,73 +7978,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Conférence mondiale de l’UIPES sur la Promotion de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Pattaya, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01079723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the analysis of primary teacher activity to the identification of teacher competencies linked to health promotion: teacher training program and ordinary activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8198,73 +8073,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st IUHPE World Conference on Health Promotion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Pattaya, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01121932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teachers’ views about health and health education in 15 countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graça S. Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8306,51 +8181,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd European Public health Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01082476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8360,491 +8235,491 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éducation et santé : quelles altérités ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dugas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01894438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue Education, Santé, Sociétés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvette Balcou-Debussche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archives contemporaines, 1, No 1, 2015, 978-2-8130-0190-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01229596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éducation à la santé et complexité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Loizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvette Balcou-Debussche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Léal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Sidéris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01229601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Education à la santé dans et hors l’école : recherches et formations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MGEN</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.497, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01122109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éducation à la santé, enjeux et dispositifs à l'école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Universitaires du Sud, pp.604, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00795334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enseignants et l'éducation à la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8853,165 +8728,165 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions universitaires du sud, pp.397, 2007, 2-7227-0118-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01097678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide ressource pour une éducation à la santé à l'école élémentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine de Peretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">presses de l'EHESP, pp.208, 2004, 978-2-85952-875-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00780678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9021,335 +8896,335 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Education et promotion de la santé en milieu scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sameh Hrairi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Bordeaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développer des écoles promotrices de santé : quelles formations des professeurs et personnels d’éducation?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04939214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des dynamiques des interactions lors des phases de mise en œuvre d’un dispositif académique de recherche - intervention en lien avec les compétences psychosociales : identification et analyse des nœuds décisionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">presses universitaires de Rouen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'observation des pratiques collaboratives dans les métiers de l'interaction humaine : des pratiques pluri-adressées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04934779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Education à la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabrouk Nekaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">l'Harmattan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire critique des enjeux et concepts des "éducation à" 2ème édition revue et augmentée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.117, 2024, 9782336439594, 233643959X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04939125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savoirs, didactique et conceptions au sein d'ateliers d'éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9365,185 +9240,185 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'éducation à la santé, entre savoir et pouvoir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 978-2-343-18008-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03044156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nœuds décisionnels comme analyseurs du travail collectif en promotion de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolween Violon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.F., Marcel; C., Mérini; T., Piot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'observation des pratiques collaboratives dans les métiers de l'interaction humaine : des pratiques pluri-adressées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PURH, pp.55-76, 2020, La professionnalisation, entre travail et formation, 9791024014586</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01926202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des conceptions sur la sexualité des élèves de 4ème et 3ème SEGPA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9572,195 +9447,195 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tous à l’école : bonheurs, malentendus et paradoxes de l’éducation inclusive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 979-10-300-0224-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04935326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution du statut de l’individu dans le milieu de la santé en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du mot au concept : individu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUG, pp.189-207, 2015, 978-2-7061-2108-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02135460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health Education: Analysis of teachers' and future teachers' conceptions from 16 countries in Europe, Africa and Middle East.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graça Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9779,271 +9654,271 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M.T.Tatto (Ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reforming Teaching and Learning - Comparative Perspectives in a Global Era</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rotterdam: Sense Publishers, pp.139-212, 2009, ISBN: 978-94-6091-032-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01054666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex Education: Analysis of teacher’s and future teacher’s conception from 12 countries of Europe, Africa and Middle East</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Edine Khzami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graça S. Carvalho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reforming Teaching and Learning - Comparative Perspectives in a Global Era</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sense Publishers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.213-230, 2009, 978-9460910326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01097732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation des enseignants spécialisés en éducation à la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Thomazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jourdan, Didier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La formation des acteurs de l’éducation à la santé en milieu scolaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Universitaires du Sud, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10053,91 +9928,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes de recherche en Sciences Humaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04935344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10147,157 +10022,157 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'expertise du projet de réforme de l'Institut Pédagogique National de l'Enseignement Technique et Professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Guernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Gondinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Cécile Guernier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christian Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Université Claude Bernard Lyon 1. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02892571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId239"/>
+      <w:footerReference w:type="default" r:id="rId237"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10444,51 +10319,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934494v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Soussi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Naceur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Berger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atf Gh&#233;rissi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Belgacem" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.2900" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478879v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Simar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Joan Darlington" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Bernard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294382v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Authier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659182v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Blanquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Labbe-Lobertreau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sass" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gerbaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12939-017-0634-7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344351v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rochigneux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Morand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mougniotte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.151.0017" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141627v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139501v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Nekka" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tessier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611374v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Broussouloux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves L&#233;al" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264134v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tpe/2015016" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082320v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pizon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966587v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jourdan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pironom" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#231;a S. Carvalho" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0017896912459821" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03064579v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Flenghi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marchand-Mallet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.125.0387" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071457v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crane Rogers" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Houzelle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01227734v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Wafo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Hrairi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvette Balcou-Debussche" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.032.0081" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986544v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Guiet-Sylvain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Parayre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606630v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Guiet-Silvain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083828v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Pommier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Vandoorne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Pioreka" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024977v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Khzami" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boujemaa Agorram" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Selmaoui" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clement" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi El Hage" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986517v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083599v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Diagne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Diouf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mannix Mcnamara" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801390v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;la Benchariff" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084965v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Gon&#231;alves" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Dantas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088972v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie de La Forest" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.086.0527" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554773v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cl&#233;ment" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alves Gilda" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087597v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Courty" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.024.0073" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088981v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Barnoin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087449v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087460v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089166v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Collet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laquet-Riffaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087635v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Piec" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aublet-Cuvelier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Lejeune" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.024.0403" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939145v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939208v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935371v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946601v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934593v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402901v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Masson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Nsambu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935409v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935420v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935393v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677503v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne M&#233;rini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080928v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Leyrit" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080916v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Blanc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boucharlat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Suerinck" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766927v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Edine Khzami" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Razouki" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136157v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marchand-Mallet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098111v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099574v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Younes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leena Paakkari" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raili V&#228;limaa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01010747v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Branca Cameira Tracana" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Araujo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cladeira" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082457v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809821v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084413v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e Gu&#233;vel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809820v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carvalho" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558217v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Abrougui" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassaad Mouelhi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Abdelli" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaya Alaya" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hadj Ameur" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806529v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Rotat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Thomazet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098340v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#231;a Carvalho" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809819v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa M" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mouelhi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abdelli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alaya" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hadj Hameur" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809815v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-E. Khzami" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Agorram" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Elabboudi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809813v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Courty" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Auclair" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809809v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099563v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cardot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099557v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809811v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dantas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L Rauma" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Luzi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bogner" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099516v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809805v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Collet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riffaud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809807v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aileen Fitzgerald" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sires" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809822v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Auclair" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809803v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097680v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riffaud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809800v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922479v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922528v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Billon-Descarpenties" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129606v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079326v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Friaud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138126v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jourdan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080932v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079723v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121932v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082476v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01894438v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugas" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01229596v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01229601v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loizon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Sid&#233;ris" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122109v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://unires-edusante.fr/wp-content/uploads/2013/07/Actes-2010.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795334v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097678v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780678v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Victor" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Peretti" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939214v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934779v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939125v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Nekaa" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jourdan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044156v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926202v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolween Violon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935326v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02135460v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Grondin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054666v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Laurent" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097732v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Edine Khzami" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sensepublishers.com/media/873-reforming-teaching-and-learning.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123471v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935344v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02892571v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Guernier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Gondinet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Michaud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934494v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Soussi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Naceur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Berger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atf Gh&#233;rissi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Belgacem" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.2900" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478879v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Simar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Joan Darlington" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Bernard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294382v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Authier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659182v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Blanquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Labbe-Lobertreau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sass" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gerbaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12939-017-0634-7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344351v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rochigneux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Morand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mougniotte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.151.0017" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141627v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139501v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Nekka" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tessier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611374v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Broussouloux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves L&#233;al" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264134v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tpe/2015016" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082320v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pizon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966587v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jourdan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pironom" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#231;a S. Carvalho" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0017896912459821" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03064579v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Flenghi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marchand-Mallet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.125.0387" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071457v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crane Rogers" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Houzelle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986544v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Guiet-Sylvain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Parayre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01227734v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Wafo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Hrairi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvette Balcou-Debussche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.032.0081" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083828v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Pommier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Vandoorne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Pioreka" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024977v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Khzami" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boujemaa Agorram" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Selmaoui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clement" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi El Hage" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986517v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083599v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Diagne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Diouf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mannix Mcnamara" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801390v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;la Benchariff" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084965v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Gon&#231;alves" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Dantas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088972v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie de La Forest" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.086.0527" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554773v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cl&#233;ment" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alves Gilda" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087597v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Courty" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.024.0073" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088981v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Barnoin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087449v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087460v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089166v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Collet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laquet-Riffaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087635v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Piec" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aublet-Cuvelier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Lejeune" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.024.0403" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939145v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939208v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935371v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946601v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934593v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935409v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402901v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Masson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Nsambu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935420v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935393v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677503v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne M&#233;rini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080928v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Leyrit" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080916v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Blanc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boucharlat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Suerinck" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766927v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Edine Khzami" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Razouki" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136157v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marchand-Mallet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098111v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099574v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Younes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leena Paakkari" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raili V&#228;limaa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01010747v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Branca Cameira Tracana" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Araujo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cladeira" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082457v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809821v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084413v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e Gu&#233;vel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809820v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carvalho" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558217v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Abrougui" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassaad Mouelhi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Abdelli" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaya Alaya" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hadj Ameur" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806529v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Rotat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Thomazet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098340v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#231;a Carvalho" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809819v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa M" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mouelhi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abdelli" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alaya" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hadj Hameur" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809815v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-E. Khzami" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Agorram" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Elabboudi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809813v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Courty" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Auclair" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809809v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099563v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cardot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099557v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809811v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dantas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L Rauma" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Luzi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bogner" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099516v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809805v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Collet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riffaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809807v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aileen Fitzgerald" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sires" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809822v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Auclair" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809803v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097680v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riffaud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809800v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922479v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922528v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Billon-Descarpenties" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129606v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079326v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Friaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138126v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jourdan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080932v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079723v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121932v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082476v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01894438v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01229596v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01229601v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loizon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Sid&#233;ris" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122109v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://unires-edusante.fr/wp-content/uploads/2013/07/Actes-2010.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795334v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097678v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780678v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Victor" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Peretti" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939214v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934779v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939125v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Nekaa" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jourdan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044156v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926202v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolween Violon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935326v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02135460v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Grondin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054666v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Laurent" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097732v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Edine Khzami" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sensepublishers.com/media/873-reforming-teaching-and-learning.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123471v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935344v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02892571v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Guernier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Gondinet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Michaud" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>