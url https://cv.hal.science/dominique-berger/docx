--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -369,581 +369,581 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02478879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche didactique de l’ETP et pistes d’amélioration de la formation des soignants dans le champ de l’éducation</w:t>
+                <w:t xml:space="preserve">Occupational status as a determinant of mental health inequities in French young people: is fairness needed? Results of a cross-sectional multicentre observational survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Authier</w:t>
+                <w:t xml:space="preserve">Marie Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Labbe-Lobertreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal for Equity in Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (1), pp.235 - 242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12939-017-0634-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02294382v1</w:t>
+                <w:t xml:space="preserve">hal-01659182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational status as a determinant of mental health inequities in French young people: is fairness needed? Results of a cross-sectional multicentre observational survey</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Sass</w:t>
+                <w:t xml:space="preserve">Approche didactique de l’ETP et pistes d’amélioration de la formation des soignants dans le champ de l’éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Equity in Health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01659182v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éducation à la sexualité : conceptions des élèves de 4 e et 3 e en collège et SEGPA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">En Rhône‑Alpes, une recherche‑intervention pour former les professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Simar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabrouk Nekka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Mougniotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La santé en action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 431, pp.32-34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02344351v1</w:t>
+                <w:t xml:space="preserve">hal-01139501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Education à la sexualité, conceptions des élèves de 3ème et 4ème de collège et de Segpa</w:t>
+                <w:t xml:space="preserve">Éducation à la sexualité : conceptions des élèves de 4 e et 3 e en collège et SEGPA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Rochigneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mougniotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, pp.France. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+              <w:t xml:space="preserve">, 2015, 27 (1), pp.17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/spub.151.0017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01141627v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En Rhône‑Alpes, une recherche‑intervention pour former les professionnels</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Education à la sexualité, conceptions des élèves de 3ème et 4ème de collège et de Segpa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Rochigneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mougniotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La santé en action</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.151.0017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139501v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01141627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un cadre de référence pour développer les compétences psychosociales à l’École</w:t>
               </w:r>
@@ -1024,51 +1024,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche, analyse de conceptions chez des patients diabétiques et leurs soignants. Comparaison entre deux milieux socioculturels différents : le département du Cher et celui de l’île de La Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1353,64 +1353,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Flenghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Marchand-Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Rochigneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mougniotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 24 (5), pp.387. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1438,1404 +1438,1404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03064579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Place et rôle de l'éducation à la santé dans la formation des enseignants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Éducation à la santé en milieu scolaire, mise en perspective historique et internationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crane Rogers</w:t>
+                <w:t xml:space="preserve">Jeanne Guiet-Sylvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Parayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Pizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La santé de l'Homme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 413, pp.45-47</w:t>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2 (32), pp.105 - 127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01071457v1</w:t>
+                <w:t xml:space="preserve">hal-00986544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éducation à la santé en milieu scolaire, mise en perspective historique et internationale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Éducation à la santé et à la sexualité : qu'en pensent les enseignants ? Étude comparative dans 15 pays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Guiet-Sylvain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Jourdan</w:t>
+                <w:t xml:space="preserve">François Wafo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Parayre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frank Pizon</w:t>
+                <w:t xml:space="preserve">Sameh Hrairi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvette Balcou-Debussche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 2 (32), pp.105 - 127</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 32 (2), pp.81--103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdle.032.0081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00986544v1</w:t>
+                <w:t xml:space="preserve">hal-01227734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éducation à la santé et à la sexualité : qu'en pensent les enseignants ? Étude comparative dans 15 pays</w:t>
+                <w:t xml:space="preserve">Place et rôle de l'éducation à la santé dans la formation des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryvette Balcou-Debussche</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crane Rogers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Simar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Broussouloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Houzelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La santé de l'Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 413, pp.45-47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01227734v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01071457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health professionals’ involvement in school health: perspective from seven European countries</w:t>
+                <w:t xml:space="preserve">L'éducation à la santé : analyse comparative des manuels scolaires de biologie de 3 pays méditerranéens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanine Pommier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dominique Berger</w:t>
+                <w:t xml:space="preserve">Salah-Eddine Khzami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Vandoorne</w:t>
+                <w:t xml:space="preserve">Boujemaa Agorram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beata Pioreka</w:t>
+                <w:t xml:space="preserve">Sabah Selmaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 20 (2), pp.182-188</w:t>
+              <w:t xml:space="preserve">Education &amp; Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, e-292, pp.57 - 67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01083828v1</w:t>
+                <w:t xml:space="preserve">hal-01024977v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'éducation à la santé : analyse comparative des manuels scolaires de biologie de 3 pays méditerranéens</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les déterminants des pratiques d'éducation à la santé à l'école primaire : essai de catégorisation à partir du point de vue des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Pizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Simar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Berger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education &amp; Formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, e-292, pp.57 - 67</w:t>
+              <w:t xml:space="preserve">Travail et Formation en Education. Revue européenne interdisciplinaire de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01024977v2</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00986517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déterminants des pratiques d'éducation à la santé à l'école primaire : essai de catégorisation à partir du point de vue des enseignants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Santé de la reproduction des adolescents : les déterminants de l’implication des professionnels dans la prévention des maladies non transmissibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carine Simar</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatou Diagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alassane Diouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Mannix Mcnamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail et Formation en Education. Revue européenne interdisciplinaire de recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 6</w:t>
+              <w:t xml:space="preserve">Global Health Promotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 17 (2 suppl.), pp.76-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00986517v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01083599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santé de la reproduction des adolescents : les déterminants de l’implication des professionnels dans la prévention des maladies non transmissibles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Health professionals’ involvement in school health: perspective from seven European countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanine Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fatou Diagne</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alassane Diouf</w:t>
+                <w:t xml:space="preserve">Chantal Vandoorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Mannix Mcnamara</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Beata Pioreka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Health Promotion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 17 (2 suppl.), pp.76-82</w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20 (2), pp.182-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01083599v1</w:t>
+                <w:t xml:space="preserve">hal-01083828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Education à la santé dans les écoles élémentaires : Représentations et pratiques enseignantes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Addictive substances: textbook approaches from 16 countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graça S. Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catarina Dantas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Didaskalia (Paris)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 34, pp.35-66</w:t>
+              <w:t xml:space="preserve">Journal of Biological Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 44 (1), pp.26-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00801390v1</w:t>
+                <w:t xml:space="preserve">hal-01084965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addictive substances: textbook approaches from 16 countries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Graça S. Carvalho</w:t>
+                <w:t xml:space="preserve">Education à la santé dans les écoles élémentaires : Représentations et pratiques enseignantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Pizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léla Benchariff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 44 (1), pp.26-30</w:t>
+              <w:t xml:space="preserve">Didaskalia (Paris)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 34, pp.35-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084965v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00801390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description et déterminants des conceptions des enseignants de 4 pays méditerranéens sur l'éducation à la sexualité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salah-Eddine Khzami</w:t>
+                <w:t xml:space="preserve">Sexually Transmitted Infections and the Use of Condoms in Biology Textbooks. A Comparative Analysis across Sixteen Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graça S. Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alves Gilda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Science Education International, The official Journal of ICASE </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 19 (2), pp.185-208</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01088972v1</w:t>
+                <w:t xml:space="preserve">hal-05554773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexually Transmitted Infections and the Use of Condoms in Biology Textbooks. A Comparative Analysis across Sixteen Countries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Description et déterminants des conceptions des enseignants de 4 pays méditerranéens sur l'éducation à la sexualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah-Eddine Khzami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie de La Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Bernard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Education International, The official Journal of ICASE </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20 (6), pp.527-545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.086.0527⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05554773v1</w:t>
+                <w:t xml:space="preserve">hal-01088972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éducation à la sexualité en SEGPA : analyse des représentations et des pratiques des équipes pédagogiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Rochigneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3907,51 +3907,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Nsambu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Public Health Conference, Building bridges for solidarity and public health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Marseille, France</w:t>
@@ -4207,627 +4207,627 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01677503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure des compétences psychosociales en promotion de la santé – quelle transposition scientifique ? : élaboration et pré-test d’un questionnaire dans le cadre du projet « Promotion de la santé des enfants par le renforcement des Compétences (CPS) »</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Promotion de la santé des enfants par le renforcement des Compétences (CPS) » - dispositif de recherche-intervention en Rhône-Alpes auprès des 7-12 ans.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Leyrit</w:t>
+                <w:t xml:space="preserve">Gwenaelle Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boucharlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Suerinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducations, santé et mutations sociales : nouveaux enjeux, nouveaux défis ?, 5ème colloque international d'UNIRéS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01080928v1</w:t>
+                <w:t xml:space="preserve">hal-01080916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Promotion de la santé des enfants par le renforcement des Compétences (CPS) » - dispositif de recherche-intervention en Rhône-Alpes auprès des 7-12 ans.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Boucharlat</w:t>
+                <w:t xml:space="preserve">Mesure des compétences psychosociales en promotion de la santé – quelle transposition scientifique ? : élaboration et pré-test d’un questionnaire dans le cadre du projet « Promotion de la santé des enfants par le renforcement des Compétences (CPS) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Leyrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Berger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducations, santé et mutations sociales : nouveaux enjeux, nouveaux défis ?, 5ème colloque international d'UNIRéS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01080916v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01080928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les valeurs transmises par les manuels scolaires marocains et par les enseignants à travers l'éducation à la santé et à la sexualité</w:t>
+                <w:t xml:space="preserve">Santé communautaire dans le second degré : étude d'un dispositif de diagnostic participatif sur le bien-être global d'élèves de la région Rhône-Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salah-Edine Khzami</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sabah Selmaoui</w:t>
+                <w:t xml:space="preserve">S. Marchand-Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Flenghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Rochigneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">4ème Colloque international UNIRéS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00766927v1</w:t>
+                <w:t xml:space="preserve">hal-01136157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santé communautaire dans le second degré : étude d'un dispositif de diagnostic participatif sur le bien-être global d'élèves de la région Rhône-Alpes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Factors influencing teachers’ Views of Health and Health Education: a Study in 15 Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graça S. Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Wafo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Colloque international UNIRéS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">ECER 2012, The Need for Educational Research to Champion Freedom, Education and Development for All</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Cadiz, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01136157v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01098111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors influencing teachers’ Views of Health and Health Education: a Study in 15 Countries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les valeurs transmises par les manuels scolaires marocains et par les enseignants à travers l'éducation à la santé et à la sexualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah-Edine Khzami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Razouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boujemaa Agorram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabah Selmaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECER 2012, The Need for Educational Research to Champion Freedom, Education and Development for All</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Cadiz, Spain</w:t>
+              <w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01098111v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00766927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the potential for teacher training in the field of health promotion- global perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Mannix Mcnamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5131,2164 +5131,2164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01082457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éducation à la santé et à la sexualité: étude internationale des représentations des enseignants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Health promotion in schools: evaluation of an in-service teacher training program using a mixed method design.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Renée Guével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanine Pommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">V Seminário Internacional Ibero Americano de Educação Física, Lazer e Saúde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Ponta Delagada, Portugal</w:t>
+              <w:t xml:space="preserve">Better Schools through Health: 3rd European Conference on Health Promoting Schools</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SHE, Jun 2009, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00809821v1</w:t>
+                <w:t xml:space="preserve">hal-01084413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health promotion in schools: evaluation of an in-service teacher training program using a mixed method design.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Éducation à la santé et à la sexualité: étude internationale des représentations des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeanine Pommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Better Schools through Health: 3rd European Conference on Health Promoting Schools</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SHE, Jun 2009, Vilnius, Lithuania</w:t>
+              <w:t xml:space="preserve">V Seminário Internacional Ibero Americano de Educação Física, Lazer e Saúde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Ponta Delagada, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084413v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00809821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health Promotion for better Citizenship: Teachers conceptions and their school practices&amp;quot; - A multicultural study. BioEd</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sex education: teachers' and future teachers' conceptions and social representations; what relevance for teachers' training?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah-Eddine Khzami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Carvalho</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Berger</w:t>
+                <w:t xml:space="preserve">Graça Carvalho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference Autun/Auxerre/Dijon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Burgundy, France</w:t>
+              <w:t xml:space="preserve">Colloque international du CREAD 2008 : Efficacité et équité en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00809820v1</w:t>
+                <w:t xml:space="preserve">hal-01098340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison et mise en évidence de conception et de systèmes de valeurs de 4 pays méditerranéens francophones (France, Liban, Maroc et Tunisie) relativement à l‘éducation à la sexualité et plus généralement à l‘éducation à la santé</w:t>
+                <w:t xml:space="preserve">Comparaison et mise en évidence de systèmes de valeurs de 4 pays méditerranéens (France, Liban, Maroc et Tunisie) sur des thèmes relatifs à l'enseignement de la biologie, de la santé et de l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mondher Abrougui</w:t>
+                <w:t xml:space="preserve">Anissa M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lassaad Mouelhi</w:t>
+                <w:t xml:space="preserve">L. Mouelhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami Abdelli</w:t>
+                <w:t xml:space="preserve">S. Abdelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alaya Alaya</w:t>
+                <w:t xml:space="preserve">A. Alaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mourad Hadj Ameur</w:t>
+                <w:t xml:space="preserve">M. Hadj Hameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Éducation à la Santé : Recherches, motivations, enjeux des formations et curricula. Quelles perspectives ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 15ème congrrès AMSE AMCE WAER (Association Mondiale des Sciences de l’Éducation), Jun 2008, Marrakech, Maroc</w:t>
+              <w:t xml:space="preserve">Congrès AMSE.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05558217v1</w:t>
+                <w:t xml:space="preserve">hal-00809819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation des enseignants à l'enseignement des compétences psycho-sociales : quelques constats à la suite d'un travail empirique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparaison et mise en évidence de conception et de systèmes de valeurs de 4 pays méditerranéens francophones (France, Liban, Maroc et Tunisie) relativement à l‘éducation à la sexualité et plus généralement à l‘éducation à la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Noëlle Rotat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carine Simar</w:t>
+                <w:t xml:space="preserve">Mondher Abrougui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Thomazet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lassaad Mouelhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Abdelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaya Alaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Hadj Ameur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème conférence mondiale : Violence in school and public policies.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">In Éducation à la Santé : Recherches, motivations, enjeux des formations et curricula. Quelles perspectives ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 15ème congrrès AMSE AMCE WAER (Association Mondiale des Sciences de l’Éducation), Jun 2008, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00806529v1</w:t>
+                <w:t xml:space="preserve">hal-05558217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex education: teachers' and future teachers' conceptions and social representations; what relevance for teachers' training?</w:t>
+                <w:t xml:space="preserve">Formation des enseignants à l'enseignement des compétences psycho-sociales : quelques constats à la suite d'un travail empirique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Graça Carvalho</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Rotat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Simar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Thomazet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international du CREAD 2008 : Efficacité et équité en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Rennes, France</w:t>
+              <w:t xml:space="preserve">4ème conférence mondiale : Violence in school and public policies.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01098340v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison et mise en évidence de systèmes de valeurs de 4 pays méditerranéens (France, Liban, Maroc et Tunisie) sur des thèmes relatifs à l'enseignement de la biologie, de la santé et de l'environnement</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Éducation à la santé au primaire marocain : formation, pratiques et conceptions des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hadj Hameur</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S.-E. Khzami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Agorram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabah Selmaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Elabboudi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès AMSE.</w:t>
+              <w:t xml:space="preserve">Congrès AMSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00809819v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00809815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éducation à la santé au primaire marocain : formation, pratiques et conceptions des enseignants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S.-E. Khzami</w:t>
+                <w:t xml:space="preserve">Health Promotion for better Citizenship: Teachers conceptions and their school practices&amp;quot; - A multicultural study. BioEd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. Elabboudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès AMSE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Marrakech, Maroc</w:t>
+              <w:t xml:space="preserve">Conference Autun/Auxerre/Dijon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Burgundy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00809815v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00809820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curls and beginners: Use, abuse and representations of cannabis amongst health educators in training</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gerbaud</w:t>
+                <w:t xml:space="preserve">Evaluer les réseaux : le cas du réseau des IUFM « éducation à la santé et prévention des conduites addictives »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Renée Guével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting College on Problems of Drug Dependence (CPDD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, San Juan, Puerto Rico</w:t>
+              <w:t xml:space="preserve">Congrès international AREF 2007, Symposium international Sciences de l’éducation et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00809813v1</w:t>
+                <w:t xml:space="preserve">hal-01099516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health education and addictive behaviour's prevention: implementation and evaluation of policies and training programs in French teacher's training colleges (IUFM).</w:t>
+                <w:t xml:space="preserve">AIDS and children's representation, the effect of an educational program.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Riffaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th IUHPE World Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">, Jun 2007, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00809809v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00809805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health education and addictive behaviours prevention: Development, implementation, and evaluation of training programs and policies in French teachers’ training colleges (IUFM)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The French network of teacher training institutes for health education.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Cardot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Graça S. Carvalho</w:t>
+                <w:t xml:space="preserve">Aileen Fitzgerald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Annual Conference of the European Teacher Education Network</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">19th IUHPE World Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01099563v1</w:t>
+                <w:t xml:space="preserve">hal-00809807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health Education and Addictive Behaviours' Prevention: Implementation and evaluation of policies and training programs in French Teachers' Training Colleges (IUFM)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Health education and addictive behaviours prevention: Development, implementation, and evaluation of training programs and policies in French teachers’ training colleges (IUFM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Berger</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graça S. Carvalho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th IUHPE World Conference on Health Promotion and Health Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">17th Annual Conference of the European Teacher Education Network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01099557v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01099563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health promotion and biomedical approaches in textbooks of 16European and Non-European neighbour countries&amp;quot;.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Health Education and Addictive Behaviours' Prevention: Implementation and evaluation of policies and training programs in French Teachers' Training Colleges (IUFM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Berger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 19th IUHPE World Conference on Health promotion and Health Education</w:t>
+              <w:t xml:space="preserve">19th IUHPE World Conference on Health Promotion and Health Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00809811v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01099557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluer les réseaux : le cas du réseau des IUFM « éducation à la santé et prévention des conduites addictives »</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Health education and addictive behaviour's prevention: implementation and evaluation of policies and training programs in French teacher's training colleges (IUFM).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international AREF 2007, Symposium international Sciences de l’éducation et Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">19th IUHPE World Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01099516v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00809809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AIDS and children's representation, the effect of an educational program.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Berger</w:t>
+                <w:t xml:space="preserve">Health promotion and biomedical approaches in textbooks of 16European and Non-European neighbour countries&amp;quot;.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graça S. Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dantas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L Rauma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Collet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Jourdan</w:t>
+                <w:t xml:space="preserve">D. Luzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Riffaud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Bogner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th IUHPE World Conference</w:t>
+              <w:t xml:space="preserve">The 19th IUHPE World Conference on Health promotion and Health Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00809805v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00809811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The French network of teacher training institutes for health education.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Jourdan</w:t>
+                <w:t xml:space="preserve">Représentations sociales du cannabis et futurs acteurs de prévention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Sires</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th IUHPE World Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">Journée de la Société de Psychiatrie de Centre Auvergne et Limousin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00809807v1</w:t>
+                <w:t xml:space="preserve">hal-00809822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations sociales du cannabis et futurs acteurs de prévention</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Auclair</w:t>
+                <w:t xml:space="preserve">Comparison of the school health in the European Community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanine Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la Société de Psychiatrie de Centre Auvergne et Limousin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, France</w:t>
+              <w:t xml:space="preserve">19th IUHPE World Conference on Health Promotion and Health Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00809822v1</w:t>
+                <w:t xml:space="preserve">hal-00809803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the school health in the European Community</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeanine Pommier</w:t>
+                <w:t xml:space="preserve">Education à la santé dans les écoles élémentaires… Étude des pratiques enseignantes à partir des traces manifestes en classe en éducation à la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Riffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th IUHPE World Conference on Health Promotion and Health Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">Congrès international AREF 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00809803v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01097680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Education à la santé dans les écoles élémentaires… Étude des pratiques enseignantes à partir des traces manifestes en classe en éducation à la santé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Représentations sociales du cannabis chez les futurs acteurs de préventio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international AREF 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">VIIIème Colloque International Toxicomanies -Hépatites- SIDA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01097680v1</w:t>
+                <w:t xml:space="preserve">hal-00809800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations sociales du cannabis chez les futurs acteurs de préventio</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Curls and beginners: Use, abuse and representations of cannabis amongst health educators in training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIIème Colloque International Toxicomanies -Hépatites- SIDA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Biarritz, France</w:t>
+              <w:t xml:space="preserve">Meeting College on Problems of Drug Dependence (CPDD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, San Juan, Puerto Rico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00809800v1</w:t>
+                <w:t xml:space="preserve">hal-00809813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former les maîtres à prévenir et gérer les situations de violence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Thomazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7339,51 +7339,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévenir la violence à l'école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Thomazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Billon-Descarpenties</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7518,51 +7518,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd IUHPE World Conference on Health Promotion, 7 - 11 April 2019, Aotearoa New Zealand</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Rotorua, Nouvelle-Zélande</w:t>
@@ -7585,264 +7585,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02129606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques et comportements de collégiens et de lycéens en matière de cigarette électronique : conceptions, influence des pairs et vulnérabilité.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le bien-être des enfants et adolescents à travers leurs conceptions et leurs pratiques déclarées et celles des professionnels qui les encadrent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Friaud</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matthieu Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Berger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducations, santé et mutations sociales : nouveaux enjeux, nouveaux défis ?, 5ème colloque international d'UNIRéS</w:t>
+              <w:t xml:space="preserve">Educations, santé et mutations sociales : nouveaux enjeux, nouveaux défis ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01079326v1</w:t>
+                <w:t xml:space="preserve">hal-01138126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bien-être des enfants et adolescents à travers leurs conceptions et leurs pratiques déclarées et celles des professionnels qui les encadrent</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pratiques et comportements de collégiens et de lycéens en matière de cigarette électronique : conceptions, influence des pairs et vulnérabilité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Simar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pironom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Jourdan</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laure Friaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabrouk Nekka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Rochigneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educations, santé et mutations sociales : nouveaux enjeux, nouveaux défis ?</w:t>
+              <w:t xml:space="preserve">Éducations, santé et mutations sociales : nouveaux enjeux, nouveaux défis ?, 5ème colloque international d'UNIRéS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01138126v1</w:t>
+                <w:t xml:space="preserve">hal-01079326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Education a la sexualité en segpa : quel regard porté sur l’autre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Rochigneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7906,51 +7906,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors influencing teachers’ views of health and health education ; an international study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mougniotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graça S. Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8262,51 +8262,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éducation et santé : quelles altérités ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8363,51 +8363,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue Education, Santé, Sociétés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvette Balcou-Debussche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archives contemporaines, 1, No 1, 2015, 978-2-8130-0190-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8451,51 +8451,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Loizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvette Balcou-Debussche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Léal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8870,51 +8870,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00780678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -8923,51 +8923,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Education et promotion de la santé en milieu scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sameh Hrairi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Bordeaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développer des écoles promotrices de santé : quelles formations des professeurs et personnels d’éducation?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
@@ -8990,935 +8990,836 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04939214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des dynamiques des interactions lors des phases de mise en œuvre d’un dispositif académique de recherche - intervention en lien avec les compétences psychosociales : identification et analyse des nœuds décisionnels</w:t>
+                <w:t xml:space="preserve">Education à la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">presses universitaires de Rouen. </w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabrouk Nekaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">l'Harmattan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'observation des pratiques collaboratives dans les métiers de l'interaction humaine : des pratiques pluri-adressées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Dictionnaire critique des enjeux et concepts des "éducation à" 2ème édition revue et augmentée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.117, 2024, 9782336439594, 233643959X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04934779v1</w:t>
+                <w:t xml:space="preserve">hal-04939125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Education à la santé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Savoirs, didactique et conceptions au sein d'ateliers d'éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Authier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire critique des enjeux et concepts des "éducation à" 2ème édition revue et augmentée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.117, 2024, 9782336439594, 233643959X</w:t>
+              <w:t xml:space="preserve">L'éducation à la santé, entre savoir et pouvoir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 978-2-343-18008-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04939125v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03044156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Savoirs, didactique et conceptions au sein d'ateliers d'éducation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Authier</w:t>
+                <w:t xml:space="preserve">Les nœuds décisionnels comme analyseurs du travail collectif en promotion de la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Simar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolween Violon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mérini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J.F., Marcel; C., Mérini; T., Piot. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'éducation à la santé, entre savoir et pouvoir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 978-2-343-18008-3</w:t>
+              <w:t xml:space="preserve">L'observation des pratiques collaboratives dans les métiers de l'interaction humaine : des pratiques pluri-adressées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PURH, pp.55-76, 2020, La professionnalisation, entre travail et formation, 9791024014586</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03044156v1</w:t>
+                <w:t xml:space="preserve">hal-01926202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les nœuds décisionnels comme analyseurs du travail collectif en promotion de la santé</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse des conceptions sur la sexualité des élèves de 4ème et 3ème SEGPA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mougniotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Rochigneux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'observation des pratiques collaboratives dans les métiers de l'interaction humaine : des pratiques pluri-adressées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PURH, pp.55-76, 2020, La professionnalisation, entre travail et formation, 9791024014586</w:t>
+              <w:t xml:space="preserve">Tous à l’école : bonheurs, malentendus et paradoxes de l’éducation inclusive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 979-10-300-0224-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926202v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des conceptions sur la sexualité des élèves de 4ème et 3ème SEGPA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évolution du statut de l’individu dans le milieu de la santé en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Rochigneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tous à l’école : bonheurs, malentendus et paradoxes de l’éducation inclusive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 979-10-300-0224-9</w:t>
+              <w:t xml:space="preserve">Du mot au concept : individu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUG, pp.189-207, 2015, 978-2-7061-2108-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04935326v1</w:t>
+                <w:t xml:space="preserve">hal-02135460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution du statut de l’individu dans le milieu de la santé en France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Ange Grondin</w:t>
+                <w:t xml:space="preserve">Health Education: Analysis of teachers' and future teachers' conceptions from 16 countries in Europe, Africa and Middle East.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graça Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M.T.Tatto (Ed.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Du mot au concept : individu</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUG, pp.189-207, 2015, 978-2-7061-2108-1</w:t>
+              <w:t xml:space="preserve">Reforming Teaching and Learning - Comparative Perspectives in a Global Era</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rotterdam: Sense Publishers, pp.139-212, 2009, ISBN: 978-94-6091-032-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02135460v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01054666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health Education: Analysis of teachers' and future teachers' conceptions from 16 countries in Europe, Africa and Middle East.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Clement</w:t>
+                <w:t xml:space="preserve">Sex Education: Analysis of teacher’s and future teacher’s conception from 12 countries of Europe, Africa and Middle East</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Edine Khzami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graça S. Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reforming Teaching and Learning - Comparative Perspectives in a Global Era</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Rotterdam: Sense Publishers, pp.139-212, 2009, ISBN: 978-94-6091-032-6</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sense Publishers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.213-230, 2009, 978-9460910326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01054666v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01097732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex Education: Analysis of teacher’s and future teacher’s conception from 12 countries of Europe, Africa and Middle East</w:t>
-[...132 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">La formation des enseignants spécialisés en éducation à la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Thomazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jourdan, Didier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La formation des acteurs de l’éducation à la santé en milieu scolaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Universitaires du Sud, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9928,91 +9829,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes de recherche en Sciences Humaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04935344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10022,157 +9923,157 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'expertise du projet de réforme de l'Institut Pédagogique National de l'Enseignement Technique et Professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Guernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Cécile Guernier</w:t>
+                <w:t xml:space="preserve">Agathe Gondinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Gondinet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christian Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Université Claude Bernard Lyon 1. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02892571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId237"/>
+      <w:footerReference w:type="default" r:id="rId236"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10319,51 +10220,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934494v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Soussi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Naceur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Berger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atf Gh&#233;rissi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Belgacem" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.2900" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478879v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Simar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Joan Darlington" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Bernard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294382v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Authier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659182v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Blanquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Labbe-Lobertreau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sass" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gerbaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12939-017-0634-7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344351v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rochigneux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Morand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mougniotte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.151.0017" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141627v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139501v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Nekka" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tessier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611374v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Broussouloux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves L&#233;al" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264134v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tpe/2015016" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082320v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pizon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966587v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jourdan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pironom" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#231;a S. Carvalho" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0017896912459821" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03064579v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Flenghi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marchand-Mallet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.125.0387" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071457v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crane Rogers" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Houzelle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986544v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Guiet-Sylvain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Parayre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01227734v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Wafo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Hrairi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvette Balcou-Debussche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.032.0081" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083828v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Pommier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Vandoorne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Pioreka" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024977v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Khzami" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boujemaa Agorram" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Selmaoui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clement" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi El Hage" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986517v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083599v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Diagne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Diouf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mannix Mcnamara" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801390v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;la Benchariff" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084965v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Gon&#231;alves" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Dantas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088972v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie de La Forest" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.086.0527" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554773v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cl&#233;ment" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alves Gilda" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087597v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Courty" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.024.0073" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088981v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Barnoin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087449v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087460v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089166v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Collet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laquet-Riffaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087635v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Piec" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aublet-Cuvelier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Lejeune" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.024.0403" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939145v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939208v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935371v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946601v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934593v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935409v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402901v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Masson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Nsambu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935420v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935393v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677503v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne M&#233;rini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080928v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Leyrit" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080916v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Blanc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boucharlat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Suerinck" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766927v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Edine Khzami" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Razouki" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136157v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marchand-Mallet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098111v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099574v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Younes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leena Paakkari" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raili V&#228;limaa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01010747v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Branca Cameira Tracana" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Araujo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cladeira" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082457v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809821v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084413v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e Gu&#233;vel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809820v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carvalho" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558217v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Abrougui" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassaad Mouelhi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Abdelli" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaya Alaya" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hadj Ameur" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806529v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Rotat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Thomazet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098340v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#231;a Carvalho" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809819v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa M" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mouelhi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abdelli" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alaya" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hadj Hameur" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809815v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-E. Khzami" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Agorram" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Elabboudi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809813v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Courty" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Auclair" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809809v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099563v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cardot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099557v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809811v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dantas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L Rauma" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Luzi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bogner" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099516v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809805v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Collet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riffaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809807v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aileen Fitzgerald" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sires" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809822v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Auclair" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809803v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097680v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riffaud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809800v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922479v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922528v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Billon-Descarpenties" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129606v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079326v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Friaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138126v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jourdan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080932v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079723v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121932v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082476v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01894438v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01229596v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01229601v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loizon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Sid&#233;ris" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122109v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://unires-edusante.fr/wp-content/uploads/2013/07/Actes-2010.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795334v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097678v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780678v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Victor" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Peretti" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939214v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934779v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939125v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Nekaa" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jourdan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044156v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926202v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolween Violon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935326v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02135460v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Grondin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054666v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Laurent" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097732v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Edine Khzami" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sensepublishers.com/media/873-reforming-teaching-and-learning.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123471v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935344v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02892571v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Guernier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Gondinet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Michaud" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934494v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Soussi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Naceur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Berger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atf Gh&#233;rissi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Belgacem" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.2900" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478879v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Simar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Joan Darlington" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Bernard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659182v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Blanquet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Labbe-Lobertreau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sass" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gerbaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12939-017-0634-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294382v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Authier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139501v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Nekka" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tessier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344351v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rochigneux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Morand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mougniotte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.151.0017" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141627v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611374v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Broussouloux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves L&#233;al" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264134v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tpe/2015016" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082320v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pizon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966587v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jourdan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pironom" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#231;a S. Carvalho" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0017896912459821" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03064579v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Flenghi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marchand-Mallet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.125.0387" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986544v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Guiet-Sylvain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Parayre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01227734v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Wafo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Hrairi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvette Balcou-Debussche" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.032.0081" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071457v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crane Rogers" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Houzelle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024977v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Khzami" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boujemaa Agorram" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Selmaoui" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clement" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi El Hage" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986517v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083599v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Diagne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Diouf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mannix Mcnamara" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083828v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Pommier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Vandoorne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Pioreka" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084965v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Gon&#231;alves" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Dantas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801390v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;la Benchariff" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554773v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cl&#233;ment" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alves Gilda" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088972v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie de La Forest" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.086.0527" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087597v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Courty" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.024.0073" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088981v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Barnoin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087449v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087460v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089166v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Collet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laquet-Riffaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087635v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Piec" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aublet-Cuvelier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Lejeune" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.024.0403" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939145v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939208v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935371v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946601v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934593v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935409v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402901v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Masson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Nsambu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935420v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935393v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677503v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne M&#233;rini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080916v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Blanc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boucharlat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Suerinck" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080928v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Leyrit" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136157v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marchand-Mallet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098111v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766927v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Edine Khzami" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Razouki" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099574v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Younes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leena Paakkari" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raili V&#228;limaa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01010747v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Branca Cameira Tracana" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Araujo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cladeira" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082457v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084413v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e Gu&#233;vel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809821v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098340v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#231;a Carvalho" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809819v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa M" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mouelhi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abdelli" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alaya" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hadj Hameur" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558217v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Abrougui" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassaad Mouelhi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Abdelli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaya Alaya" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hadj Ameur" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806529v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Rotat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Thomazet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809815v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-E. Khzami" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Agorram" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Elabboudi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809820v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carvalho" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099516v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809805v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Collet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riffaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809807v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aileen Fitzgerald" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sires" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099563v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cardot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099557v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809809v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809811v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dantas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L Rauma" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Luzi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bogner" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809822v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Courty" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Auclair" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809803v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097680v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riffaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809800v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Auclair" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809813v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922479v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922528v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Billon-Descarpenties" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129606v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138126v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jourdan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079326v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Friaud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080932v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079723v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121932v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082476v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01894438v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01229596v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01229601v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loizon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Sid&#233;ris" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122109v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://unires-edusante.fr/wp-content/uploads/2013/07/Actes-2010.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795334v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097678v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780678v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Victor" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Peretti" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939214v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939125v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Nekaa" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jourdan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044156v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926202v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolween Violon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935326v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02135460v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Grondin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054666v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Laurent" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097732v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Edine Khzami" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sensepublishers.com/media/873-reforming-teaching-and-learning.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123471v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935344v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02892571v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Guernier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Gondinet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Michaud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>