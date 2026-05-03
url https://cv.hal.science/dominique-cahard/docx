--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dominique Cahard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (83)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dual-modal 19 F MRI / 18 F PET approach using sultones derived chemical tags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Joudiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Gourand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Mignion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5AN01102G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of α ‐Pentafluorosulfanylated‐ β 2,3 ‐Amino Esters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Mo Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Colomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Maugue-Sauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistryEurope</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ceur.202500255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalyzed Cascade Hydrogen Atom Transfers for Assembly of Multi-Substituted -SCF3 and -SCF2H Cyclopentanones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun‐an Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 63 (34), </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202407689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific Antidermatophytic Activity of Trifluoromethylthiolated Cinnamate Derivatives: A New Approach to the Therapy of Superficial Fungal Infections of the Skin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luana Candice Genz Bazana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daiane Flores Dalla Lana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Foss da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Cristina Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dutra Arbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistrySelect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (35), pp.e202401750. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/slct.202401750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allylation, Alkenylation, and Alkynylation of Monofluoromethyl Ketyl Radical Enabled by Photoredox Halogen‐Atom‐Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meng‐qi Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shi‐jing Zhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojuan Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (4), pp.e202401622. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.202401622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10-Phenylphenothiazine-Organophotocatalyzed Bromo-Perfluoroalkylation of Unactivated Olefins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koto Tagami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moeko Nakayama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadashi Kanbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomoko Yajima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 89 (10), pp.7084 - 7094. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.4c00470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereodivergent Hydrohalogenation of SCF3 Alkynes and Cross-Coupling Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Uyen Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norio Shibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (42), pp.9168-9172. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.4c03760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding Radical Chloropentafluorosulfanylation of Alkynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Mo Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Popek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Matchavariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (1), pp.365-369. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.3c04043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiphilic Reactivity of SF&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt;‐Alkynes Applied to Regioselective and Stereodivergent Halogenation Reactions: An Experimental and Theoretical Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Matchavariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Popek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Cabrera-Trujillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Mo Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 366 (16), pp.3481-3493. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.202400446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereoselective Nucleophilic Halogenation at CF&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;-Substituted Nonclassical Carbocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Myronova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilan Marek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (17), pp.3657 - 3660. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.4c01161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the 5-Substituted 2-Aminobenzothiazole-Based DNA Gyrase B Inhibitors Active against ESKAPE Pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maša Sterle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Durcik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare Stevenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Henderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Eva Szili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (27), pp.24387-24395. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.3c01930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning catalyst performance in asymmetric carbene transfer toward CF3-cyclopropenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chem Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (6), pp.100665. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.checat.2023.100665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking SF5I in the Iodopentafluorosulfanylation of Alkynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Mo Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Legault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202302914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-property relationships of fluorinated carboxylic acid bioisosteres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Alle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sipak Joyasawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Oukoloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zachary Owyang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 91, pp.129363. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmcl.2023.129363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monofluoromethylation of Cyclic Sulfamidates and Sulfates with a-Fluorocarbanions of Fluorobis(phenylsulfonyl)methane and Ethyl 2-Fluoroacetoacetate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun‐liang Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liangfeng Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renjie Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (38), </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.202300651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;N&amp;lt;/i&amp;gt;‐Fluoro Ammonium Salts of &amp;lt;i&amp;gt;Cinchona&amp;lt;/i&amp;gt; Alkaloids in Enantioselective Electrophilic Fluorination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norio N Shibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Synthesis and Applications of Organofluorine Compounds, 23 (9), pp.e202300096. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/tcr.202300096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using fluoroform in trifluoromethylation reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziwei Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gavin Chit Tsui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 266, pp.110092. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluchem.2023.110092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of knowledge in photoredox-catalysed direct difluoromethylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaxu Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuyue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kui Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Chemistry Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (13), pp.3598-3623. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2QO00551D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereoselective Preparation of CF 3 -Containing Cyclopropanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Myronova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilan Marek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (49), pp.9076-9080. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.2c03714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic Stereoconvergent Synthesis of Homochiral β-CF 3 , β-SCF 3 , and β-OCF 3 Benzylic Alcohols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrej Emanuel Cotman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Dub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maša Sterle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matic Lozinšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaka Dernovšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Organic &amp; Inorganic Au</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (5), pp.396-404. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsorginorgau.2c00019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amphiphilic Polyfluorinated Amino Ethers from Cyclic Sulfamidates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun-An Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 87 (24), pp.16665-16675. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.2c02337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KHMDS/Triglyme Cryptate as an Alternative to Phosphazene Base in Stereodivergent Pentafluoroethylation of N -Sulfinylimines Using HFC-125</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuji Sumii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroto Iwasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamato Fujihira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsayed Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Adachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 87 (23), pp.15806-15819. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.2c01821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and further use of SF5 -alkynes as platforms for the design of more complex SF5 -containing products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Popek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Mo Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bizet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 117-118, pp.132814. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2022.132814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow dearomatization of electron-poor 3-fluoromethylthioindoles by 1,3-dipolar cycloaddition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Manneveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batoul Rkein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chataigner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of flow chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (2), pp.141-145. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41981-021-00203-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinese Chemical Letters Metal-free regioselective construction of 2-aryl-2H-tetrazol-5-yl difluoromethylene phosphonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shi-Jing Zhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fa-Guang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun-An Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Chemical Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cclet.2021.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radical 1,5-Chloropentafluorosulfanylation of Unactivated Vinylcyclopropanes and Transformation into α-SF 5 Ketones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang-Fang Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun-An Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.1c01886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric Synthesis of Chiral Amino Carboxylic‐Phosphonic Acid Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao‐qiang Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun‐kuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fa‐guang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun‐an Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 363 (3), pp.688-729. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.202001345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric Synthesis of Chiral Amino Carboxylic‐Phosphonic Acid Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao‐qiang Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun‐kuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fa‐guang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun‐an Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.202001345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enantioselective catalytic synthesis of α-aryl-α-SCF 3 -β 2,2 -amino acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Eitzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Waser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (3), pp.405-408. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9ob02666e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Asymmetric Di‐and Trifluoromethylthiolation, and Di‐ and Trifluoromethoxylation Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chachignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (5), pp.591-609. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajoc.201900004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regioselectivity Issues in the Addition of Grignard Reagents to Trifluoromethylated α-Bromoenones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Romanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Yu. Rulev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019 (11), pp.2143-2149. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201900155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric Electrophilic Difluoromethylthiolation of Indanone-Based β-Keto Esters Using Difluoromethanesulfonyl Hypervalent Iodonium Ylides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoshi Gondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Okiya Matsubara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chachignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuji Sumii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (2), pp.221. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules24020221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diastereoselective Electrophilic Trifluoromethylthiolation of Chiral Oxazolidinones: Access to Enantiopure α‐SCF3 Alcohols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chachignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeniy V. Kondrashov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 360 (5), pp.965-971. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.201701474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic Insights into the Decarboxylative Electrophilic Trifluoromethylthiolation of β‐Ketocarboxylic Acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chachignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Special Issue: Organofluorine Chemistry in Europe, 2018 (27-28), pp.3756-3763. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201800305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telescoping Reactions with Trifluorodiazoethane-Derived Aza-Wittig Reagents and Allenyl esters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fa-Guang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun-Liang Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Quiang Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (30), pp.7749-7754. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201801171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CF3SO2X (X = Na, Cl) as reagents for trifluoromethylation, trifluoromethylsulfenyl-, -sulfinyl- and -sulfonylation. Part 1: Use of CF3SO2Na</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chachignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13, pp.2764-2799. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3762/bjoc.13.272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CF3SO2X (X = Na, Cl) as reagents for trifluoromethylation, trifluoromethylsulfenyl-, -sulfinyl- and -sulfonylation and chlorination. Part 2: Use of CF3SO2Cl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chachignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13, pp.2800-2818. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3762/bjoc.13.273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleophilic Trifluoromethylthiolation of Cyclic Sulfamidates: Access to Chiral β- and γ-SCF3 Amines and α-Amino Esters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun-Liang Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chachignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun-An Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (8), pp.1974-1977. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.7b00501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SelectfluorTM on a PolyHIPE Material as Regenerative and Reusable Polymer‐Supported Electrophilic Fluorinating Agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kosuke Kawada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koji Okano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jernej Iskra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Krajnc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 359 (4), pp.584-589. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.201601312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interrupted reduction of CF3SO2Cl using tricyclohexylphosphine allows for electrophilic trifluoromethylsulfinylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chachignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 198, pp.82-88. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluchem.2016.11.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New pluses in carbanion chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Maddaluno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël de Paolis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus Chimie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (6), pp.593-594. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2017.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereoarrayed CF3-Substituted 1,3-Diols by Dynamic Kinetic Resolution: Ruthenium(II)-Catalyzed Asymmetric Transfer Hydrogenation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.E. Cotman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mohar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (17), pp.5294-5298. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201600812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State-of-the-Art in Electrophilic Trifluoromethylthiolation Reagents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chachignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Special Issue: Trifluoromethylation and Trifluoromethylthiolation Reactions, 34 (5), pp.445-454. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cjoc.201500890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enantiomerization of Allylic Trifluoromethyl Sulfoxides Studied by HPLC Analysis and DFT Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayaka Maeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norio Shibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chirality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (2), pp.136-142. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chir.22552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trifluorodiazoethane (CF3CHN2) in the Uncatalyzed Cyclopropanation of 3-Arylmethylenebenzofuran-2(3H)-ones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.-L. Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-A. Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (1), pp.66-69. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajoc.201500409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Use of CF3SO2Cl for the Metal-Free Electrophilic Trifluoromethylthiolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chachignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayaka Maeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Shibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (10), pp.2467-2470. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.6b01026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pd-Catalyzed Directed Chlorination of Unactivated C(sp3)–H Bonds at Room Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng-Ying Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pannecoucke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Besset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016 (21), pp.3625-3630. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201600600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 171, pp.1. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluchem.2014.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regio- and stereocontrolled nucleophilic trifluoromethylthiolation of Morita-Baylis-Hillman carbonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyang Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYNLETT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (1), pp.40-44. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0034-1379162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric isomerization of allylic alcohols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 56 (45), pp.6159-6169. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2015.09.098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palladium(II)-Catalyzed Directed Trifluoromethylthiolation of Unactivated C(sp3)–H Bonds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng-Ying Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Besset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pannecoucke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 80 (8), pp.4204-4212. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.5b00505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trifluoromethyl Sulfoxides from Allylic Alcohols and Electrophilic SCF3 Donor by [2,3]-Sigmatropic Rearrangement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayaka Maeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Shibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (8), pp.1990-1993. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.5b00750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ﬂuoroalkene motif as a surrogate of the amide bond: syntheses of AA-Y[(Z) and (E)-CF=CH]-Pro pseudodipeptides and an Enalapril analogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Villiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Couve-Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pannecoucke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 71 (38), pp.7054-7062. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2015.06.093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regio- and Diastereoselective Cu-Mediated Triﬂuoromethylation of Functionalized Alkenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Besset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pannecoucke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 79 (1), pp.413-418. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jo402385g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper-Mediated Direct Functionalization of Unsaturated C–C Bonds with Ethyl Bromo(difluoro)acetate: A Straightforward Access to Highly Valuable Difluoromethylated Alkenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Belhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng-Ying Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Besset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (14), pp.1859-1870. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0033-1338637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rescue of fragile X syndrome phenotypes in Fmr1 KO mice by a BKCa channel opener molecule.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Pietropaolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Même</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Laugeray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9, pp.124. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13023-014-0124-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01089760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Progress in Asymmetric Fluorination and Trifluoromethylation Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Besset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun-An Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Topics in Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14, pp.901-940. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/1568026614666140202205531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiral N-Fluorodibenzenesulfonimide Analogues for Enantioselective Electrophilic Fluorination and Oxidative Fluorination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan-Le Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayaka Maeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faguang Zang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taiki Shigehiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takumi Kagawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013 (29), pp.6501-6505. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201300956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-Spiro phosphonium salts catalyzed asymmetric fluorination of 3-substituted benzofuran-2(3H)-ones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan-Le Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Yun Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ai-Jia Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun-An Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 150, pp.60-66. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluchem.2013.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of β-CF3 ketones from trifluoromethylated allylic alcohols by ruthenium catalyzed isomerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pannecoucke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 152, pp.56-61. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluchem.2013.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isomérisation rédox : une réaction économe en atome à fort potentiel d'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.LN159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruthenium-Catalyzed One-Pot Tandem Isomerization-Transfer Hydrogenation Reactions of γ-Trifluoromethylated Allylic Alcohols and β-Trifluoromethylated Enones [Erratum to document cited in CA159:515982]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pannecoucke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 355 (11-12), pp.2113-2113. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.201381141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorinated pseudopeptide analogues of the neuropeptide 26RFa: synthesis, biological, and structural studies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Couve-Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Guilhaudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Marotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemBioChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (13), pp.1620-1633. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbic.201300325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron(II) complexes are suitable catalysts for the isomerization of trifluoromethylated allylic alcohols. Synthesis of trifluoromethylated dihydrochalcones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyang Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55, pp.78-82. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluchem.2013.05.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamed arene and heteroarene trifluoromethylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Besset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (21), pp.5048-5050. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201201012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decarboxylative allylation of trifluoroethyl sulfones and approach to difluoromethyl compounds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norio Shibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazunobu Fukushi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatsuya Furukawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoru Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etsuko Tokunaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (20), pp.5366-5369. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ol302589w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiral Brønsted acid-catalyzed diastereo- and enantioselective synthesis of CF3-substituted aziridines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuo Chai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (76), pp.9471-9473. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2cc35246j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruthenium-catalyzed redox isomerization of trifluoromethylated allylic alcohols: mechanistic evidence for an enantiospecific pathway.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pannecoucke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (26), pp.6467-6470. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201200827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of fluorinated pseudopeptides: metal mediated reversal of stereochemistry in diastereoselective addition of organometallic reagents to N-(tert-butanesulfinyl)-α-fluoroenimines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Couve-Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pannecoucke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9 (7), pp.2378-2386. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c0ob00773k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric construction of stereogenic carbon centers featuring a trifluoromethyl group from prochiral trifluoromethylated substrates.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Chao Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun-An Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 111 (2), pp.455-529. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cr100166a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of Trifluoromethyl-Bearing Quaternary Carbon Centers by Intramolecular Decarboxylative Allylation of α-Trifluoromethyl β-Keto Esters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norio Shibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoru Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatsuya Furukawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Kawai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etsuko Tokunaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 353 (11-12), pp.2037-2041. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.201100359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diastereoselective synthesis of trans-trifluoromethyl-β-lactams and α-alkyl-β-trifluoromethyl-β-amino esters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaliy Petrik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.-V. Roeschenthaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 67 (18), pp.3254-3259. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2011.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enantioselective base-free electrophilic amination of benzofuran-2(3H)-ones: catalysis by binol-derived P-spiro quaternary phosphonium salts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan-Le Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fa-Guang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (26), pp.5869-5872. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201100283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of α-CF3-substituted carbonyl compounds with relative and absolute stereocontrol using electrophilic CF3-transfer reagents.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Václav Matoušek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Togni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (21), pp.5762-5765. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ol2023328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorine & chirality: how to create a nonracemic stereogenic carbon-fluorine centre?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiuhua Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Couve-Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pannecoucke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Society Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39 (2), pp.558-568. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b909566g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelf-stable electrophilic trifluoromethylating reagents: A brief historical perspective.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norio Shibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrej Matsnev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6, pp.e65. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3762/bjoc.6.65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diastereocontrolled addition of organometallic reagents to S-chiral N-(tert-butanesulfinyl)-α-fluoroenimines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Zoute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jubault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pfund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lequeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 50 (3), pp.264-266. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2008.10.140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiral dipeptide mimics possessing a fluoroolefin moiety: a relevant tool for conformational and medicinal studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Couve-Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pannecoucke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5 (8), pp.1151-1157. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b701559c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of a functional deficit of the BKCa channel, a synaptic regulator of neuronal excitability, with autism and mental retardation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Laumonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ridha M'Rad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 163 (9), pp.1622 - 1629. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1176/appi.ajp.163.9.1622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enantioselective and diastereoselective synthesis of fluorinated dipeptides by late electrophilic fluorination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Mohar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damjan Sterk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 46 (30), pp.5029-5031. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2005.05.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enantioselective electrophilic fluorination: a study of the fluorine-transfer from achiral N–F reagents to cinchona alkaloids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baudequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Loubassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Plaquevent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 122 (2), pp.189-193. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-1139(03)00085-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionic liquids and chirality: opportunities and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baudequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Baudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie-Claude Gaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 14 (20), pp.3081-3093. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0957-4166(03)00596-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enantioselective electrophilic fluorination in ionic liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baudequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Plaquevent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Audouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 4 (6), pp.584-586. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/B208817G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorine effects in asymmetric hydrogen atom transfer reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Chemical Society (ACS) National Meeting (257, 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Orlando (FL), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palladium(II)-catalyzed direct trifluoromethylthiolation of unactivated C(sp3)-H bonds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng-Ying Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Besset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pannecoucke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC, 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct introduction of fluorinated groups on versatile scaffolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Besset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng-Ying Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pannecoucke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Fluorine Chemistry (ISFC, 21, 2015) - International Symposium on Fluorous Technologies (ISoFT, 6, 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Côme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric synthesis of fluoropseudopeptides towards constrained prolines and analogue of neuropeptide 26 RFa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Couve-Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Villiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dutheuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Guilhaudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du Groupe français des peptides et des protéines (GFPP, 19, 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Port-Bail, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiral Brønsted acid-catalyzed diastereo- and enantioselective synthesis of CF3-substituted aziridines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuo Chai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging Fluorinated Motifs: Synthesis, Properties, and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun-An Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley-VCH, 1 vol. (i-XIV, 837 p.), 2020, 978-3-527-82434-2. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9783527824342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation : C–X Bond Formation (X=Halogen, S, Se)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Bouzbouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hisashi Yamamoto; Erick Carreira. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprehensive Chirality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-32-390644-9.00027-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Trifluoromethylthiolation Toward C(sp3)–SCF3 Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norio Shibata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Fluorinated Motifs: Synthesis, Properties, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9783527824342.ch15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId381"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dominique Cahard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (83)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dual-modal 19 F MRI / 18 F PET approach using sultones derived chemical tags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Joudiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Gourand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Mignion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5AN01102G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of α ‐Pentafluorosulfanylated‐ β 2,3 ‐Amino Esters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Mo Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Colomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Maugue-Sauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistryEurope</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ceur.202500255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiphilic Reactivity of SF&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt;‐Alkynes Applied to Regioselective and Stereodivergent Halogenation Reactions: An Experimental and Theoretical Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Matchavariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Popek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Cabrera-Trujillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Mo Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 366 (16), pp.3481-3493. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.202400446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding Radical Chloropentafluorosulfanylation of Alkynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Mo Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Popek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Matchavariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (1), pp.365-369. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.3c04043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereoselective Nucleophilic Halogenation at CF&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;-Substituted Nonclassical Carbocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Myronova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilan Marek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (17), pp.3657 - 3660. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.4c01161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific Antidermatophytic Activity of Trifluoromethylthiolated Cinnamate Derivatives: A New Approach to the Therapy of Superficial Fungal Infections of the Skin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luana Candice Genz Bazana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daiane Flores Dalla Lana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Foss da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Cristina Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dutra Arbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistrySelect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (35), pp.e202401750. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/slct.202401750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allylation, Alkenylation, and Alkynylation of Monofluoromethyl Ketyl Radical Enabled by Photoredox Halogen‐Atom‐Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meng‐qi Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shi‐jing Zhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojuan Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (4), pp.e202401622. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.202401622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10-Phenylphenothiazine-Organophotocatalyzed Bromo-Perfluoroalkylation of Unactivated Olefins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koto Tagami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moeko Nakayama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadashi Kanbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomoko Yajima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 89 (10), pp.7084 - 7094. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.4c00470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalyzed Cascade Hydrogen Atom Transfers for Assembly of Multi-Substituted -SCF3 and -SCF2H Cyclopentanones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun‐an Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 63 (34), </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202407689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereodivergent Hydrohalogenation of SCF3 Alkynes and Cross-Coupling Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Uyen Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norio Shibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (42), pp.9168-9172. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.4c03760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using fluoroform in trifluoromethylation reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziwei Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gavin Chit Tsui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 266, pp.110092. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluchem.2023.110092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-property relationships of fluorinated carboxylic acid bioisosteres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Alle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sipak Joyasawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Oukoloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zachary Owyang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 91, pp.129363. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmcl.2023.129363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monofluoromethylation of Cyclic Sulfamidates and Sulfates with a-Fluorocarbanions of Fluorobis(phenylsulfonyl)methane and Ethyl 2-Fluoroacetoacetate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun‐liang Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liangfeng Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renjie Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (38), </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.202300651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the 5-Substituted 2-Aminobenzothiazole-Based DNA Gyrase B Inhibitors Active against ESKAPE Pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maša Sterle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Durcik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare Stevenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Henderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Eva Szili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (27), pp.24387-24395. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.3c01930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning catalyst performance in asymmetric carbene transfer toward CF3-cyclopropenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chem Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (6), pp.100665. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.checat.2023.100665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking SF5I in the Iodopentafluorosulfanylation of Alkynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Mo Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Legault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202302914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;N&amp;lt;/i&amp;gt;‐Fluoro Ammonium Salts of &amp;lt;i&amp;gt;Cinchona&amp;lt;/i&amp;gt; Alkaloids in Enantioselective Electrophilic Fluorination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norio N Shibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Synthesis and Applications of Organofluorine Compounds, 23 (9), pp.e202300096. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/tcr.202300096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of knowledge in photoredox-catalysed direct difluoromethylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaxu Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuyue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kui Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Chemistry Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (13), pp.3598-3623. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2QO00551D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereoselective Preparation of CF 3 -Containing Cyclopropanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Myronova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilan Marek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (49), pp.9076-9080. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.2c03714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic Stereoconvergent Synthesis of Homochiral β-CF 3 , β-SCF 3 , and β-OCF 3 Benzylic Alcohols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrej Emanuel Cotman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Dub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maša Sterle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matic Lozinšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaka Dernovšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Organic &amp; Inorganic Au</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (5), pp.396-404. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsorginorgau.2c00019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amphiphilic Polyfluorinated Amino Ethers from Cyclic Sulfamidates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun-An Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 87 (24), pp.16665-16675. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.2c02337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KHMDS/Triglyme Cryptate as an Alternative to Phosphazene Base in Stereodivergent Pentafluoroethylation of N -Sulfinylimines Using HFC-125</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuji Sumii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroto Iwasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamato Fujihira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsayed Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Adachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 87 (23), pp.15806-15819. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.2c01821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and further use of SF5 -alkynes as platforms for the design of more complex SF5 -containing products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Popek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Mo Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bizet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 117-118, pp.132814. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2022.132814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow dearomatization of electron-poor 3-fluoromethylthioindoles by 1,3-dipolar cycloaddition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Manneveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batoul Rkein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chataigner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of flow chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (2), pp.141-145. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41981-021-00203-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric Synthesis of Chiral Amino Carboxylic‐Phosphonic Acid Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao‐qiang Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun‐kuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fa‐guang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun‐an Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 363 (3), pp.688-729. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.202001345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radical 1,5-Chloropentafluorosulfanylation of Unactivated Vinylcyclopropanes and Transformation into α-SF 5 Ketones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang-Fang Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun-An Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.1c01886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinese Chemical Letters Metal-free regioselective construction of 2-aryl-2H-tetrazol-5-yl difluoromethylene phosphonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shi-Jing Zhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fa-Guang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun-An Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Chemical Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cclet.2021.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric Synthesis of Chiral Amino Carboxylic‐Phosphonic Acid Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao‐qiang Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun‐kuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fa‐guang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun‐an Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.202001345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enantioselective catalytic synthesis of α-aryl-α-SCF 3 -β 2,2 -amino acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Eitzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Waser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (3), pp.405-408. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9ob02666e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Asymmetric Di‐and Trifluoromethylthiolation, and Di‐ and Trifluoromethoxylation Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chachignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (5), pp.591-609. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajoc.201900004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regioselectivity Issues in the Addition of Grignard Reagents to Trifluoromethylated α-Bromoenones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Romanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Yu. Rulev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019 (11), pp.2143-2149. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201900155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric Electrophilic Difluoromethylthiolation of Indanone-Based β-Keto Esters Using Difluoromethanesulfonyl Hypervalent Iodonium Ylides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoshi Gondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Okiya Matsubara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chachignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuji Sumii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (2), pp.221. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules24020221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diastereoselective Electrophilic Trifluoromethylthiolation of Chiral Oxazolidinones: Access to Enantiopure α‐SCF3 Alcohols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chachignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeniy V. Kondrashov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 360 (5), pp.965-971. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.201701474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic Insights into the Decarboxylative Electrophilic Trifluoromethylthiolation of β‐Ketocarboxylic Acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chachignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Special Issue: Organofluorine Chemistry in Europe, 2018 (27-28), pp.3756-3763. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201800305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telescoping Reactions with Trifluorodiazoethane-Derived Aza-Wittig Reagents and Allenyl esters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fa-Guang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun-Liang Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Quiang Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (30), pp.7749-7754. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201801171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New pluses in carbanion chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Maddaluno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël de Paolis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus Chimie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (6), pp.593-594. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2017.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CF3SO2X (X = Na, Cl) as reagents for trifluoromethylation, trifluoromethylsulfenyl-, -sulfinyl- and -sulfonylation. Part 1: Use of CF3SO2Na</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chachignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13, pp.2764-2799. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3762/bjoc.13.272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CF3SO2X (X = Na, Cl) as reagents for trifluoromethylation, trifluoromethylsulfenyl-, -sulfinyl- and -sulfonylation and chlorination. Part 2: Use of CF3SO2Cl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chachignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13, pp.2800-2818. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3762/bjoc.13.273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleophilic Trifluoromethylthiolation of Cyclic Sulfamidates: Access to Chiral β- and γ-SCF3 Amines and α-Amino Esters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun-Liang Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chachignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun-An Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (8), pp.1974-1977. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.7b00501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SelectfluorTM on a PolyHIPE Material as Regenerative and Reusable Polymer‐Supported Electrophilic Fluorinating Agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kosuke Kawada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koji Okano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jernej Iskra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Krajnc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 359 (4), pp.584-589. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.201601312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interrupted reduction of CF3SO2Cl using tricyclohexylphosphine allows for electrophilic trifluoromethylsulfinylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chachignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 198, pp.82-88. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluchem.2016.11.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State-of-the-Art in Electrophilic Trifluoromethylthiolation Reagents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chachignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Special Issue: Trifluoromethylation and Trifluoromethylthiolation Reactions, 34 (5), pp.445-454. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cjoc.201500890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereoarrayed CF3-Substituted 1,3-Diols by Dynamic Kinetic Resolution: Ruthenium(II)-Catalyzed Asymmetric Transfer Hydrogenation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.E. Cotman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mohar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (17), pp.5294-5298. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201600812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enantiomerization of Allylic Trifluoromethyl Sulfoxides Studied by HPLC Analysis and DFT Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayaka Maeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norio Shibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chirality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (2), pp.136-142. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chir.22552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trifluorodiazoethane (CF3CHN2) in the Uncatalyzed Cyclopropanation of 3-Arylmethylenebenzofuran-2(3H)-ones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.-L. Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-A. Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (1), pp.66-69. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajoc.201500409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Use of CF3SO2Cl for the Metal-Free Electrophilic Trifluoromethylthiolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chachignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayaka Maeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Shibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (10), pp.2467-2470. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.6b01026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pd-Catalyzed Directed Chlorination of Unactivated C(sp3)–H Bonds at Room Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng-Ying Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pannecoucke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Besset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016 (21), pp.3625-3630. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201600600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 171, pp.1. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluchem.2014.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regio- and stereocontrolled nucleophilic trifluoromethylthiolation of Morita-Baylis-Hillman carbonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyang Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYNLETT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (1), pp.40-44. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0034-1379162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric isomerization of allylic alcohols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 56 (45), pp.6159-6169. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2015.09.098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palladium(II)-Catalyzed Directed Trifluoromethylthiolation of Unactivated C(sp3)–H Bonds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng-Ying Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Besset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pannecoucke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 80 (8), pp.4204-4212. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.5b00505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trifluoromethyl Sulfoxides from Allylic Alcohols and Electrophilic SCF3 Donor by [2,3]-Sigmatropic Rearrangement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayaka Maeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Shibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (8), pp.1990-1993. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.5b00750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ﬂuoroalkene motif as a surrogate of the amide bond: syntheses of AA-Y[(Z) and (E)-CF=CH]-Pro pseudodipeptides and an Enalapril analogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Villiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Couve-Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pannecoucke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 71 (38), pp.7054-7062. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2015.06.093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rescue of fragile X syndrome phenotypes in Fmr1 KO mice by a BKCa channel opener molecule.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Pietropaolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Même</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Laugeray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9, pp.124. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13023-014-0124-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01089760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Progress in Asymmetric Fluorination and Trifluoromethylation Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Besset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun-An Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Topics in Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14, pp.901-940. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/1568026614666140202205531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regio- and Diastereoselective Cu-Mediated Triﬂuoromethylation of Functionalized Alkenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Besset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pannecoucke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 79 (1), pp.413-418. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jo402385g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper-Mediated Direct Functionalization of Unsaturated C–C Bonds with Ethyl Bromo(difluoro)acetate: A Straightforward Access to Highly Valuable Difluoromethylated Alkenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Belhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng-Ying Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Besset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (14), pp.1859-1870. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0033-1338637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorinated pseudopeptide analogues of the neuropeptide 26RFa: synthesis, biological, and structural studies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Couve-Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Guilhaudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Marotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemBioChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (13), pp.1620-1633. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbic.201300325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron(II) complexes are suitable catalysts for the isomerization of trifluoromethylated allylic alcohols. Synthesis of trifluoromethylated dihydrochalcones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyang Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55, pp.78-82. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluchem.2013.05.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-Spiro phosphonium salts catalyzed asymmetric fluorination of 3-substituted benzofuran-2(3H)-ones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan-Le Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Yun Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ai-Jia Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun-An Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 150, pp.60-66. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluchem.2013.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiral N-Fluorodibenzenesulfonimide Analogues for Enantioselective Electrophilic Fluorination and Oxidative Fluorination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan-Le Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayaka Maeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faguang Zang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taiki Shigehiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takumi Kagawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013 (29), pp.6501-6505. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201300956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of β-CF3 ketones from trifluoromethylated allylic alcohols by ruthenium catalyzed isomerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pannecoucke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 152, pp.56-61. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluchem.2013.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isomérisation rédox : une réaction économe en atome à fort potentiel d'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.LN159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruthenium-Catalyzed One-Pot Tandem Isomerization-Transfer Hydrogenation Reactions of γ-Trifluoromethylated Allylic Alcohols and β-Trifluoromethylated Enones [Erratum to document cited in CA159:515982]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pannecoucke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 355 (11-12), pp.2113-2113. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.201381141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decarboxylative allylation of trifluoroethyl sulfones and approach to difluoromethyl compounds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norio Shibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazunobu Fukushi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatsuya Furukawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoru Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etsuko Tokunaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (20), pp.5366-5369. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ol302589w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamed arene and heteroarene trifluoromethylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Besset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (21), pp.5048-5050. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201201012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiral Brønsted acid-catalyzed diastereo- and enantioselective synthesis of CF3-substituted aziridines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuo Chai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (76), pp.9471-9473. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2cc35246j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruthenium-catalyzed redox isomerization of trifluoromethylated allylic alcohols: mechanistic evidence for an enantiospecific pathway.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pannecoucke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (26), pp.6467-6470. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201200827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of α-CF3-substituted carbonyl compounds with relative and absolute stereocontrol using electrophilic CF3-transfer reagents.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Václav Matoušek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Togni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (21), pp.5762-5765. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ol2023328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diastereoselective synthesis of trans-trifluoromethyl-β-lactams and α-alkyl-β-trifluoromethyl-β-amino esters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaliy Petrik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.-V. Roeschenthaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 67 (18), pp.3254-3259. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2011.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of fluorinated pseudopeptides: metal mediated reversal of stereochemistry in diastereoselective addition of organometallic reagents to N-(tert-butanesulfinyl)-α-fluoroenimines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Couve-Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pannecoucke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9 (7), pp.2378-2386. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c0ob00773k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric construction of stereogenic carbon centers featuring a trifluoromethyl group from prochiral trifluoromethylated substrates.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Chao Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun-An Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 111 (2), pp.455-529. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cr100166a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of Trifluoromethyl-Bearing Quaternary Carbon Centers by Intramolecular Decarboxylative Allylation of α-Trifluoromethyl β-Keto Esters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norio Shibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoru Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatsuya Furukawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Kawai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etsuko Tokunaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 353 (11-12), pp.2037-2041. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.201100359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enantioselective base-free electrophilic amination of benzofuran-2(3H)-ones: catalysis by binol-derived P-spiro quaternary phosphonium salts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan-Le Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fa-Guang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (26), pp.5869-5872. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201100283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorine & chirality: how to create a nonracemic stereogenic carbon-fluorine centre?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiuhua Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Couve-Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pannecoucke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Society Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39 (2), pp.558-568. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b909566g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelf-stable electrophilic trifluoromethylating reagents: A brief historical perspective.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norio Shibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrej Matsnev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6, pp.e65. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3762/bjoc.6.65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diastereocontrolled addition of organometallic reagents to S-chiral N-(tert-butanesulfinyl)-α-fluoroenimines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Zoute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jubault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pfund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lequeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 50 (3), pp.264-266. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2008.10.140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiral dipeptide mimics possessing a fluoroolefin moiety: a relevant tool for conformational and medicinal studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Couve-Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pannecoucke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5 (8), pp.1151-1157. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b701559c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of a functional deficit of the BKCa channel, a synaptic regulator of neuronal excitability, with autism and mental retardation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Laumonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ridha M'Rad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 163 (9), pp.1622 - 1629. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1176/appi.ajp.163.9.1622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enantioselective and diastereoselective synthesis of fluorinated dipeptides by late electrophilic fluorination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Mohar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damjan Sterk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 46 (30), pp.5029-5031. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2005.05.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enantioselective electrophilic fluorination: a study of the fluorine-transfer from achiral N–F reagents to cinchona alkaloids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baudequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Loubassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Plaquevent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 122 (2), pp.189-193. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-1139(03)00085-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionic liquids and chirality: opportunities and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baudequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Baudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie-Claude Gaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 14 (20), pp.3081-3093. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0957-4166(03)00596-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enantioselective electrophilic fluorination in ionic liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baudequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Plaquevent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Audouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 4 (6), pp.584-586. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/B208817G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorine effects in asymmetric hydrogen atom transfer reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Chemical Society (ACS) National Meeting (257, 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Orlando (FL), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct introduction of fluorinated groups on versatile scaffolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Besset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng-Ying Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pannecoucke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Fluorine Chemistry (ISFC, 21, 2015) - International Symposium on Fluorous Technologies (ISoFT, 6, 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Côme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palladium(II)-catalyzed direct trifluoromethylthiolation of unactivated C(sp3)-H bonds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng-Ying Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Besset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pannecoucke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC, 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric synthesis of fluoropseudopeptides towards constrained prolines and analogue of neuropeptide 26 RFa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Couve-Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Villiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dutheuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Guilhaudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du Groupe français des peptides et des protéines (GFPP, 19, 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Port-Bail, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiral Brønsted acid-catalyzed diastereo- and enantioselective synthesis of CF3-substituted aziridines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuo Chai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging Fluorinated Motifs: Synthesis, Properties, and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun-An Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley-VCH, 1 vol. (i-XIV, 837 p.), 2020, 978-3-527-82434-2. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9783527824342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation : C–X Bond Formation (X=Halogen, S, Se)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Bouzbouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hisashi Yamamoto; Erick Carreira. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprehensive Chirality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-32-390644-9.00027-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Trifluoromethylthiolation Toward C(sp3)–SCF3 Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norio Shibata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Fluorinated Motifs: Synthesis, Properties, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9783527824342.ch15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId381"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491133v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Guillou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Joudiou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fortin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gourand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mignion" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5AN01102G" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375749v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mo Nguyen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Colomer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Maugue-Sauze" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanchard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bizet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202500255" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757388v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun&#8208;an Ma" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tognetti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cahard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202407689" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757385v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Candice Genz Bazana" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiane Flores Dalla Lana" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Foss da Silva" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Cristina Garcia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Dutra Arbo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202401750" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375873v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng&#8208;qi Sun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi&#8208;jing Zhai" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Nie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Cheng" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojuan Deng" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202401622" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04632131v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koto Tagami" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moeko Nakayama" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadashi Kanbara" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoko Yajima" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.4c00470" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757383v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Uyen Ly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norio Shibata" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.4c03760" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04631759v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Popek" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Matchavariani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.3c04043" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04606248v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Cabrera-Trujillo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202400446" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04632115v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Myronova" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Marek" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.4c01161" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234777v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#353;a Sterle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Durcik" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Stevenson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Henderson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Eva Szili" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.3c01930" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234771v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.checat.2023.100665" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234753v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Legault" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202302914" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234785v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Alle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sipak Joyasawal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Oukoloff" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Long" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Owyang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2023.129363" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234760v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun&#8208;liang Zeng" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangfeng Niu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiwen Wang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renjie Wei" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202300651" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234794v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norio N Shibata" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tcr.202300096" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234803v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziwei Luo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Chit Tsui" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2023.110092" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808164v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxu Feng" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Jia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuyue Zhang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kui Lu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2QO00551D" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234818v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.2c03714" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808161v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Emanuel Cotman" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Dub" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matic Lozin&#353;ek" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaka Dernov&#353;ek" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsorginorgau.2c00019" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234824v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-An Ma" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.2c02337" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234835v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Sumii" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroto Iwasaki" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamato Fujihira" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsayed Mahmoud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Adachi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.2c01821" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717188v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2022.132814" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361388v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Manneveau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Rkein" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Legros" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chataigner" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41981-021-00203-z" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357199v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi-Jing Zhai" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa-Guang Zhang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cclet.2021.08.007" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357178v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang-Fang Feng" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.1c01886" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357213v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao&#8208;qiang Cao" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun&#8208;kuan Li" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#8208;guang Zhang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202001345" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100423v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02442629v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Eitzinger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bri&#232;re" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Waser" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ob02666e" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321614v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Hardy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chachignon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajoc.201900004" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321613v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Romanov" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Yu. Rulev" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201900155" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321615v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Gondo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okiya Matsubara" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24020221" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024484v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniy V. Kondrashov" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201701474" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024501v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guyon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Joubert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201800305" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024538v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Liang Zeng" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Quiang Tian" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Zheng" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201801171" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046280v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.13.272" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046269v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.13.273" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046315v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b00501" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046288v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosuke Kawada" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Okano" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jernej Iskra" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Krajnc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201601312" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046268v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2016.11.020" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024981v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Maddaluno" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l de Paolis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Franck" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2017.05.002" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046198v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Cotman" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mohar" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201600812" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LFNBDPKF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046193v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjoc.201500890" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NQX1K6X7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928560v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bailly" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Petit" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayaka Maeno" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Trapp" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.22552" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5DMVTSH5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046247v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-L. Zhu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-A. Ma" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajoc.201500409" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-49HRVW1L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046194v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kondo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Shibata" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.6b01026" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404921v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng-Ying Xiong" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pannecoucke" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Besset" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201600600" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XLSKRNP1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024989v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Vincent" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brigaud" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2014.10.011" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W6GN7KVW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046149v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyang Dai" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1379162" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848011v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaillard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Renaud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2015.09.098" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149628v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5b00505" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046161v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5b00750" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226904v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Villiers" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Couve-Bonnaire" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2015.06.093" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149530v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo402385g" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149614v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Belhomme" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dru" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0033-1338637" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01089760v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty H&#233;bert" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Pietropaolo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra M&#234;me" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laudier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Laugeray" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-014-0124-6" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149612v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1568026614666140202205531" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015793v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan-Le Zhu" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faguang Zang" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiki Shigehiro" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takumi Kagawa" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201300956" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015804v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Yun Fu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai-Jia Wei" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2013.03.007" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFZWB07P-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015319v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Renaud" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2013.01.004" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SCQMDXDX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015807v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015313v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201381141" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C27F56LB-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939216v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pierry" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guilhaudis" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Neveu" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Marotte" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201300325" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LSTV6RX0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015799v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2013.05.028" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0VDVNCXV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996588v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Schneider" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201201012" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5R8FRQDB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996604v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazunobu Fukushi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Furukawa" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoru Suzuki" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etsuko Tokunaga" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol302589w" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996595v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuo Chai" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bouillon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc35246j" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996590v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201200827" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L38FWJRN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991652v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0ob00773k" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991650v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Chao Guo" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr100166a" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017733v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Kawai" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201100359" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RN0Q2Z7M-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017713v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaliy Petrik" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.-V. Roeschenthaler" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2011.03.001" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H87TR185-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991654v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Meng" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201100283" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3BC34J6M-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991658v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#225;clav Matou&#353;ek" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Togni" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol2023328" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991924v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuhua Xu" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b909566g" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-XNZWC671-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991935v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Matsnev" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.6.65" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02384442v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Zoute" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jubault" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pfund" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lequeux" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2008.10.140" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02384465v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b701559c" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/15F2064466F923077A461585FAC22D2703CC0E38/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658023v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laumonnier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roger" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Guerin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Molinari" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha M'Rad" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1176/appi.ajp.163.9.1622" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01935543v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Mohar" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damjan Sterk" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferron" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2005.05.074" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BKT5NSCL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02385385v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baudequin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Loubassou" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Plaquevent" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1139(03)00085-X" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-79WTFZCX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02385379v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Baudoux" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Levillain" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claude Gaumont" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0957-4166(03)00596-2" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z25XSDJZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02385390v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Audouard" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B208817G" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-89SD67KW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02413435v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02378621v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02378894v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Poisson" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543329v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dutheuil" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913343v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Terrasson" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bouillon" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02558234v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527824342" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858965v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bouzbouz" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-32-390644-9.00027-5" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018487v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527824342.ch15" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491133v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Guillou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Joudiou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fortin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gourand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mignion" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5AN01102G" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375749v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mo Nguyen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Colomer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Maugue-Sauze" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanchard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bizet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202500255" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04606248v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Matchavariani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Popek" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Cabrera-Trujillo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202400446" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04631759v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.3c04043" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04632115v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Myronova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cahard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Marek" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.4c01161" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757385v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Candice Genz Bazana" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiane Flores Dalla Lana" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Foss da Silva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Cristina Garcia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Dutra Arbo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202401750" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375873v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng&#8208;qi Sun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi&#8208;jing Zhai" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Nie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Cheng" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojuan Deng" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202401622" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04632131v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koto Tagami" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moeko Nakayama" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadashi Kanbara" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoko Yajima" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.4c00470" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757388v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun&#8208;an Ma" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tognetti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202407689" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757383v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Uyen Ly" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norio Shibata" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.4c03760" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234803v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziwei Luo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Chit Tsui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2023.110092" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234785v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Alle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sipak Joyasawal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Oukoloff" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Long" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Owyang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2023.129363" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234760v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun&#8208;liang Zeng" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangfeng Niu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiwen Wang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renjie Wei" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202300651" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234777v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#353;a Sterle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Durcik" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Stevenson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Henderson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Eva Szili" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.3c01930" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234771v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.checat.2023.100665" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234753v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Legault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202302914" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234794v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norio N Shibata" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tcr.202300096" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808164v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxu Feng" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Jia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuyue Zhang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kui Lu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2QO00551D" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234818v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.2c03714" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808161v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Emanuel Cotman" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Dub" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matic Lozin&#353;ek" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaka Dernov&#353;ek" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsorginorgau.2c00019" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234824v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-An Ma" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.2c02337" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234835v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Sumii" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroto Iwasaki" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamato Fujihira" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsayed Mahmoud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Adachi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.2c01821" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717188v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2022.132814" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361388v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Manneveau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Rkein" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Legros" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chataigner" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41981-021-00203-z" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357213v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao&#8208;qiang Cao" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun&#8208;kuan Li" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#8208;guang Zhang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202001345" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357178v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang-Fang Feng" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.1c01886" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357199v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi-Jing Zhai" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa-Guang Zhang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cclet.2021.08.007" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100423v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02442629v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Eitzinger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bri&#232;re" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Waser" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ob02666e" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321614v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Hardy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chachignon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajoc.201900004" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321613v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Romanov" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Yu. Rulev" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201900155" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321615v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Gondo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okiya Matsubara" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24020221" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024484v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniy V. Kondrashov" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201701474" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024501v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guyon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Joubert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201800305" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024538v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Liang Zeng" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Quiang Tian" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Zheng" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201801171" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024981v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Maddaluno" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l de Paolis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Franck" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2017.05.002" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046280v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.13.272" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046269v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.13.273" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046315v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b00501" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046288v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosuke Kawada" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Okano" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jernej Iskra" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Krajnc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201601312" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046268v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2016.11.020" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046193v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjoc.201500890" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NQX1K6X7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046198v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Cotman" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mohar" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201600812" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LFNBDPKF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928560v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bailly" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Petit" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayaka Maeno" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Trapp" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.22552" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5DMVTSH5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046247v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-L. Zhu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-A. Ma" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajoc.201500409" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-49HRVW1L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046194v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kondo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Shibata" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.6b01026" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404921v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng-Ying Xiong" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pannecoucke" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Besset" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201600600" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XLSKRNP1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024989v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Vincent" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brigaud" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2014.10.011" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W6GN7KVW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046149v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyang Dai" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1379162" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848011v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaillard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Renaud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2015.09.098" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149628v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5b00505" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046161v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5b00750" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226904v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Villiers" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Couve-Bonnaire" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2015.06.093" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01089760v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty H&#233;bert" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Pietropaolo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra M&#234;me" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laudier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Laugeray" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-014-0124-6" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149612v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1568026614666140202205531" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149530v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo402385g" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149614v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Belhomme" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dru" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0033-1338637" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939216v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pierry" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guilhaudis" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Neveu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Marotte" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201300325" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LSTV6RX0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015799v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Renaud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2013.05.028" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0VDVNCXV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015804v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan-Le Zhu" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Yun Fu" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai-Jia Wei" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2013.03.007" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFZWB07P-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015793v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faguang Zang" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiki Shigehiro" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takumi Kagawa" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201300956" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015319v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2013.01.004" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SCQMDXDX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015807v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015313v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201381141" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C27F56LB-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996604v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazunobu Fukushi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Furukawa" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoru Suzuki" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etsuko Tokunaga" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol302589w" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996588v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Schneider" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201201012" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5R8FRQDB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996595v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuo Chai" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bouillon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc35246j" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996590v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201200827" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L38FWJRN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991658v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#225;clav Matou&#353;ek" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Togni" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol2023328" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017713v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaliy Petrik" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.-V. Roeschenthaler" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2011.03.001" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H87TR185-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991652v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0ob00773k" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991650v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Chao Guo" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr100166a" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017733v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Kawai" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201100359" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RN0Q2Z7M-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991654v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Meng" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201100283" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3BC34J6M-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991924v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuhua Xu" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b909566g" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-XNZWC671-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991935v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Matsnev" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.6.65" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02384442v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Zoute" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jubault" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pfund" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lequeux" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2008.10.140" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02384465v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b701559c" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/15F2064466F923077A461585FAC22D2703CC0E38/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658023v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laumonnier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roger" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Guerin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Molinari" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha M'Rad" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1176/appi.ajp.163.9.1622" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01935543v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Mohar" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damjan Sterk" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferron" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2005.05.074" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BKT5NSCL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02385385v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baudequin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Loubassou" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Plaquevent" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1139(03)00085-X" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-79WTFZCX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02385379v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Baudoux" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Levillain" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claude Gaumont" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0957-4166(03)00596-2" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z25XSDJZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02385390v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Audouard" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B208817G" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-89SD67KW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02413435v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02378894v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Poisson" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02378621v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543329v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dutheuil" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913343v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Terrasson" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bouillon" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02558234v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527824342" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858965v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bouzbouz" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-32-390644-9.00027-5" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018487v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527824342.ch15" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>