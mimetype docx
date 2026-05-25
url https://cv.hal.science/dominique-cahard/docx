--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dominique Cahard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (83)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dual-modal 19 F MRI / 18 F PET approach using sultones derived chemical tags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Joudiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Gourand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Mignion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5AN01102G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of α ‐Pentafluorosulfanylated‐ β 2,3 ‐Amino Esters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Mo Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Colomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Maugue-Sauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistryEurope</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ceur.202500255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiphilic Reactivity of SF&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt;‐Alkynes Applied to Regioselective and Stereodivergent Halogenation Reactions: An Experimental and Theoretical Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Matchavariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Popek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Cabrera-Trujillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Mo Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 366 (16), pp.3481-3493. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.202400446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding Radical Chloropentafluorosulfanylation of Alkynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Mo Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Popek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Matchavariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (1), pp.365-369. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.3c04043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereoselective Nucleophilic Halogenation at CF&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;-Substituted Nonclassical Carbocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Myronova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilan Marek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (17), pp.3657 - 3660. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.4c01161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific Antidermatophytic Activity of Trifluoromethylthiolated Cinnamate Derivatives: A New Approach to the Therapy of Superficial Fungal Infections of the Skin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luana Candice Genz Bazana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daiane Flores Dalla Lana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Foss da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Cristina Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dutra Arbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistrySelect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (35), pp.e202401750. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/slct.202401750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allylation, Alkenylation, and Alkynylation of Monofluoromethyl Ketyl Radical Enabled by Photoredox Halogen‐Atom‐Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meng‐qi Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shi‐jing Zhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojuan Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (4), pp.e202401622. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.202401622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10-Phenylphenothiazine-Organophotocatalyzed Bromo-Perfluoroalkylation of Unactivated Olefins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koto Tagami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moeko Nakayama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadashi Kanbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomoko Yajima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 89 (10), pp.7084 - 7094. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.4c00470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalyzed Cascade Hydrogen Atom Transfers for Assembly of Multi-Substituted -SCF3 and -SCF2H Cyclopentanones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun‐an Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 63 (34), </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202407689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereodivergent Hydrohalogenation of SCF3 Alkynes and Cross-Coupling Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Uyen Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norio Shibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (42), pp.9168-9172. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.4c03760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using fluoroform in trifluoromethylation reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziwei Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gavin Chit Tsui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 266, pp.110092. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluchem.2023.110092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-property relationships of fluorinated carboxylic acid bioisosteres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Alle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sipak Joyasawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Oukoloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zachary Owyang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 91, pp.129363. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmcl.2023.129363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monofluoromethylation of Cyclic Sulfamidates and Sulfates with a-Fluorocarbanions of Fluorobis(phenylsulfonyl)methane and Ethyl 2-Fluoroacetoacetate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun‐liang Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liangfeng Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renjie Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (38), </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.202300651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the 5-Substituted 2-Aminobenzothiazole-Based DNA Gyrase B Inhibitors Active against ESKAPE Pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maša Sterle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Durcik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare Stevenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Henderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Eva Szili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (27), pp.24387-24395. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.3c01930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning catalyst performance in asymmetric carbene transfer toward CF3-cyclopropenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chem Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (6), pp.100665. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.checat.2023.100665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking SF5I in the Iodopentafluorosulfanylation of Alkynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Mo Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Legault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202302914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;N&amp;lt;/i&amp;gt;‐Fluoro Ammonium Salts of &amp;lt;i&amp;gt;Cinchona&amp;lt;/i&amp;gt; Alkaloids in Enantioselective Electrophilic Fluorination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norio N Shibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Synthesis and Applications of Organofluorine Compounds, 23 (9), pp.e202300096. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/tcr.202300096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of knowledge in photoredox-catalysed direct difluoromethylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaxu Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuyue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kui Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Chemistry Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (13), pp.3598-3623. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2QO00551D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereoselective Preparation of CF 3 -Containing Cyclopropanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Myronova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilan Marek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (49), pp.9076-9080. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.2c03714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic Stereoconvergent Synthesis of Homochiral β-CF 3 , β-SCF 3 , and β-OCF 3 Benzylic Alcohols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrej Emanuel Cotman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Dub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maša Sterle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matic Lozinšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaka Dernovšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Organic &amp; Inorganic Au</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (5), pp.396-404. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsorginorgau.2c00019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amphiphilic Polyfluorinated Amino Ethers from Cyclic Sulfamidates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun-An Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 87 (24), pp.16665-16675. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.2c02337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KHMDS/Triglyme Cryptate as an Alternative to Phosphazene Base in Stereodivergent Pentafluoroethylation of N -Sulfinylimines Using HFC-125</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuji Sumii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroto Iwasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamato Fujihira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsayed Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Adachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 87 (23), pp.15806-15819. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.2c01821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and further use of SF5 -alkynes as platforms for the design of more complex SF5 -containing products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Popek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Mo Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bizet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 117-118, pp.132814. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2022.132814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow dearomatization of electron-poor 3-fluoromethylthioindoles by 1,3-dipolar cycloaddition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Manneveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batoul Rkein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chataigner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of flow chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (2), pp.141-145. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41981-021-00203-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric Synthesis of Chiral Amino Carboxylic‐Phosphonic Acid Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao‐qiang Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun‐kuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fa‐guang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun‐an Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 363 (3), pp.688-729. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.202001345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radical 1,5-Chloropentafluorosulfanylation of Unactivated Vinylcyclopropanes and Transformation into α-SF 5 Ketones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang-Fang Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun-An Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.1c01886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinese Chemical Letters Metal-free regioselective construction of 2-aryl-2H-tetrazol-5-yl difluoromethylene phosphonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shi-Jing Zhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fa-Guang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun-An Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Chemical Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cclet.2021.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric Synthesis of Chiral Amino Carboxylic‐Phosphonic Acid Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao‐qiang Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun‐kuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fa‐guang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun‐an Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.202001345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enantioselective catalytic synthesis of α-aryl-α-SCF 3 -β 2,2 -amino acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Eitzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Waser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (3), pp.405-408. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9ob02666e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Asymmetric Di‐and Trifluoromethylthiolation, and Di‐ and Trifluoromethoxylation Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chachignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (5), pp.591-609. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajoc.201900004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regioselectivity Issues in the Addition of Grignard Reagents to Trifluoromethylated α-Bromoenones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Romanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Yu. Rulev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019 (11), pp.2143-2149. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201900155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric Electrophilic Difluoromethylthiolation of Indanone-Based β-Keto Esters Using Difluoromethanesulfonyl Hypervalent Iodonium Ylides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoshi Gondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Okiya Matsubara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chachignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuji Sumii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (2), pp.221. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules24020221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diastereoselective Electrophilic Trifluoromethylthiolation of Chiral Oxazolidinones: Access to Enantiopure α‐SCF3 Alcohols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chachignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeniy V. Kondrashov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 360 (5), pp.965-971. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.201701474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic Insights into the Decarboxylative Electrophilic Trifluoromethylthiolation of β‐Ketocarboxylic Acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chachignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Special Issue: Organofluorine Chemistry in Europe, 2018 (27-28), pp.3756-3763. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201800305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telescoping Reactions with Trifluorodiazoethane-Derived Aza-Wittig Reagents and Allenyl esters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fa-Guang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun-Liang Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Quiang Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (30), pp.7749-7754. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201801171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New pluses in carbanion chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Maddaluno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël de Paolis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus Chimie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (6), pp.593-594. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2017.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CF3SO2X (X = Na, Cl) as reagents for trifluoromethylation, trifluoromethylsulfenyl-, -sulfinyl- and -sulfonylation. Part 1: Use of CF3SO2Na</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chachignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13, pp.2764-2799. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3762/bjoc.13.272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CF3SO2X (X = Na, Cl) as reagents for trifluoromethylation, trifluoromethylsulfenyl-, -sulfinyl- and -sulfonylation and chlorination. Part 2: Use of CF3SO2Cl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chachignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13, pp.2800-2818. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3762/bjoc.13.273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleophilic Trifluoromethylthiolation of Cyclic Sulfamidates: Access to Chiral β- and γ-SCF3 Amines and α-Amino Esters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun-Liang Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chachignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun-An Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (8), pp.1974-1977. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.7b00501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SelectfluorTM on a PolyHIPE Material as Regenerative and Reusable Polymer‐Supported Electrophilic Fluorinating Agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kosuke Kawada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koji Okano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jernej Iskra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Krajnc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 359 (4), pp.584-589. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.201601312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interrupted reduction of CF3SO2Cl using tricyclohexylphosphine allows for electrophilic trifluoromethylsulfinylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chachignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 198, pp.82-88. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluchem.2016.11.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State-of-the-Art in Electrophilic Trifluoromethylthiolation Reagents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chachignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Special Issue: Trifluoromethylation and Trifluoromethylthiolation Reactions, 34 (5), pp.445-454. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cjoc.201500890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereoarrayed CF3-Substituted 1,3-Diols by Dynamic Kinetic Resolution: Ruthenium(II)-Catalyzed Asymmetric Transfer Hydrogenation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.E. Cotman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mohar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (17), pp.5294-5298. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201600812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enantiomerization of Allylic Trifluoromethyl Sulfoxides Studied by HPLC Analysis and DFT Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayaka Maeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norio Shibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chirality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (2), pp.136-142. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chir.22552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trifluorodiazoethane (CF3CHN2) in the Uncatalyzed Cyclopropanation of 3-Arylmethylenebenzofuran-2(3H)-ones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.-L. Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-A. Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (1), pp.66-69. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajoc.201500409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Use of CF3SO2Cl for the Metal-Free Electrophilic Trifluoromethylthiolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chachignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayaka Maeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Shibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (10), pp.2467-2470. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.6b01026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pd-Catalyzed Directed Chlorination of Unactivated C(sp3)–H Bonds at Room Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng-Ying Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pannecoucke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Besset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016 (21), pp.3625-3630. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201600600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 171, pp.1. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluchem.2014.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regio- and stereocontrolled nucleophilic trifluoromethylthiolation of Morita-Baylis-Hillman carbonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyang Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYNLETT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (1), pp.40-44. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0034-1379162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric isomerization of allylic alcohols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 56 (45), pp.6159-6169. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2015.09.098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palladium(II)-Catalyzed Directed Trifluoromethylthiolation of Unactivated C(sp3)–H Bonds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng-Ying Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Besset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pannecoucke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 80 (8), pp.4204-4212. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.5b00505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trifluoromethyl Sulfoxides from Allylic Alcohols and Electrophilic SCF3 Donor by [2,3]-Sigmatropic Rearrangement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayaka Maeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Shibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (8), pp.1990-1993. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.5b00750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ﬂuoroalkene motif as a surrogate of the amide bond: syntheses of AA-Y[(Z) and (E)-CF=CH]-Pro pseudodipeptides and an Enalapril analogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Villiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Couve-Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pannecoucke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 71 (38), pp.7054-7062. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2015.06.093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rescue of fragile X syndrome phenotypes in Fmr1 KO mice by a BKCa channel opener molecule.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Pietropaolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Même</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Laugeray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9, pp.124. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13023-014-0124-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01089760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Progress in Asymmetric Fluorination and Trifluoromethylation Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Besset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun-An Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Topics in Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14, pp.901-940. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/1568026614666140202205531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regio- and Diastereoselective Cu-Mediated Triﬂuoromethylation of Functionalized Alkenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Besset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pannecoucke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 79 (1), pp.413-418. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jo402385g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper-Mediated Direct Functionalization of Unsaturated C–C Bonds with Ethyl Bromo(difluoro)acetate: A Straightforward Access to Highly Valuable Difluoromethylated Alkenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Belhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng-Ying Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Besset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (14), pp.1859-1870. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0033-1338637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorinated pseudopeptide analogues of the neuropeptide 26RFa: synthesis, biological, and structural studies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Couve-Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Guilhaudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Marotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemBioChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (13), pp.1620-1633. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbic.201300325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron(II) complexes are suitable catalysts for the isomerization of trifluoromethylated allylic alcohols. Synthesis of trifluoromethylated dihydrochalcones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyang Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55, pp.78-82. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluchem.2013.05.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-Spiro phosphonium salts catalyzed asymmetric fluorination of 3-substituted benzofuran-2(3H)-ones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan-Le Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Yun Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ai-Jia Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun-An Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 150, pp.60-66. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluchem.2013.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiral N-Fluorodibenzenesulfonimide Analogues for Enantioselective Electrophilic Fluorination and Oxidative Fluorination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan-Le Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayaka Maeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faguang Zang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taiki Shigehiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takumi Kagawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013 (29), pp.6501-6505. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201300956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of β-CF3 ketones from trifluoromethylated allylic alcohols by ruthenium catalyzed isomerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pannecoucke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 152, pp.56-61. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluchem.2013.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isomérisation rédox : une réaction économe en atome à fort potentiel d'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.LN159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruthenium-Catalyzed One-Pot Tandem Isomerization-Transfer Hydrogenation Reactions of γ-Trifluoromethylated Allylic Alcohols and β-Trifluoromethylated Enones [Erratum to document cited in CA159:515982]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pannecoucke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 355 (11-12), pp.2113-2113. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.201381141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decarboxylative allylation of trifluoroethyl sulfones and approach to difluoromethyl compounds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norio Shibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazunobu Fukushi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatsuya Furukawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoru Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etsuko Tokunaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (20), pp.5366-5369. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ol302589w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamed arene and heteroarene trifluoromethylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Besset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (21), pp.5048-5050. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201201012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiral Brønsted acid-catalyzed diastereo- and enantioselective synthesis of CF3-substituted aziridines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuo Chai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (76), pp.9471-9473. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2cc35246j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruthenium-catalyzed redox isomerization of trifluoromethylated allylic alcohols: mechanistic evidence for an enantiospecific pathway.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pannecoucke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (26), pp.6467-6470. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201200827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of α-CF3-substituted carbonyl compounds with relative and absolute stereocontrol using electrophilic CF3-transfer reagents.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Václav Matoušek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Togni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (21), pp.5762-5765. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ol2023328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diastereoselective synthesis of trans-trifluoromethyl-β-lactams and α-alkyl-β-trifluoromethyl-β-amino esters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaliy Petrik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.-V. Roeschenthaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 67 (18), pp.3254-3259. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2011.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of fluorinated pseudopeptides: metal mediated reversal of stereochemistry in diastereoselective addition of organometallic reagents to N-(tert-butanesulfinyl)-α-fluoroenimines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Couve-Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pannecoucke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9 (7), pp.2378-2386. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c0ob00773k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric construction of stereogenic carbon centers featuring a trifluoromethyl group from prochiral trifluoromethylated substrates.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Chao Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun-An Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 111 (2), pp.455-529. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cr100166a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of Trifluoromethyl-Bearing Quaternary Carbon Centers by Intramolecular Decarboxylative Allylation of α-Trifluoromethyl β-Keto Esters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norio Shibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoru Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatsuya Furukawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Kawai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etsuko Tokunaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 353 (11-12), pp.2037-2041. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.201100359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enantioselective base-free electrophilic amination of benzofuran-2(3H)-ones: catalysis by binol-derived P-spiro quaternary phosphonium salts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan-Le Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fa-Guang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (26), pp.5869-5872. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201100283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorine & chirality: how to create a nonracemic stereogenic carbon-fluorine centre?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiuhua Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Couve-Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pannecoucke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Society Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39 (2), pp.558-568. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b909566g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelf-stable electrophilic trifluoromethylating reagents: A brief historical perspective.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norio Shibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrej Matsnev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6, pp.e65. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3762/bjoc.6.65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diastereocontrolled addition of organometallic reagents to S-chiral N-(tert-butanesulfinyl)-α-fluoroenimines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Zoute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jubault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pfund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lequeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 50 (3), pp.264-266. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2008.10.140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiral dipeptide mimics possessing a fluoroolefin moiety: a relevant tool for conformational and medicinal studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Couve-Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pannecoucke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5 (8), pp.1151-1157. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b701559c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of a functional deficit of the BKCa channel, a synaptic regulator of neuronal excitability, with autism and mental retardation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Laumonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ridha M'Rad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 163 (9), pp.1622 - 1629. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1176/appi.ajp.163.9.1622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enantioselective and diastereoselective synthesis of fluorinated dipeptides by late electrophilic fluorination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Mohar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damjan Sterk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 46 (30), pp.5029-5031. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2005.05.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enantioselective electrophilic fluorination: a study of the fluorine-transfer from achiral N–F reagents to cinchona alkaloids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baudequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Loubassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Plaquevent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 122 (2), pp.189-193. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-1139(03)00085-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionic liquids and chirality: opportunities and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baudequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Baudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie-Claude Gaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 14 (20), pp.3081-3093. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0957-4166(03)00596-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enantioselective electrophilic fluorination in ionic liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baudequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Plaquevent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Audouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 4 (6), pp.584-586. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/B208817G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorine effects in asymmetric hydrogen atom transfer reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Chemical Society (ACS) National Meeting (257, 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Orlando (FL), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct introduction of fluorinated groups on versatile scaffolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Besset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng-Ying Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pannecoucke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Fluorine Chemistry (ISFC, 21, 2015) - International Symposium on Fluorous Technologies (ISoFT, 6, 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Côme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palladium(II)-catalyzed direct trifluoromethylthiolation of unactivated C(sp3)-H bonds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng-Ying Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Besset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pannecoucke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC, 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric synthesis of fluoropseudopeptides towards constrained prolines and analogue of neuropeptide 26 RFa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Couve-Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Villiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dutheuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Guilhaudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du Groupe français des peptides et des protéines (GFPP, 19, 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Port-Bail, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiral Brønsted acid-catalyzed diastereo- and enantioselective synthesis of CF3-substituted aziridines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuo Chai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging Fluorinated Motifs: Synthesis, Properties, and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun-An Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley-VCH, 1 vol. (i-XIV, 837 p.), 2020, 978-3-527-82434-2. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9783527824342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation : C–X Bond Formation (X=Halogen, S, Se)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Bouzbouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hisashi Yamamoto; Erick Carreira. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprehensive Chirality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-32-390644-9.00027-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Trifluoromethylthiolation Toward C(sp3)–SCF3 Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norio Shibata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Fluorinated Motifs: Synthesis, Properties, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9783527824342.ch15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId381"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dominique Cahard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (83)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dual-modal 19 F MRI / 18 F PET approach using sultones derived chemical tags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Joudiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Gourand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Mignion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5AN01102G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of α ‐Pentafluorosulfanylated‐ β 2,3 ‐Amino Esters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Mo Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Colomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Maugue-Sauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistryEurope</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ceur.202500255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding Radical Chloropentafluorosulfanylation of Alkynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Mo Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Popek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Matchavariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (1), pp.365-369. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.3c04043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereoselective Nucleophilic Halogenation at CF&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;-Substituted Nonclassical Carbocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Myronova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilan Marek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (17), pp.3657 - 3660. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.4c01161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiphilic Reactivity of SF&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt;‐Alkynes Applied to Regioselective and Stereodivergent Halogenation Reactions: An Experimental and Theoretical Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Matchavariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Popek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Cabrera-Trujillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Mo Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 366 (16), pp.3481-3493. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.202400446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific Antidermatophytic Activity of Trifluoromethylthiolated Cinnamate Derivatives: A New Approach to the Therapy of Superficial Fungal Infections of the Skin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luana Candice Genz Bazana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daiane Flores Dalla Lana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Foss da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Cristina Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dutra Arbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistrySelect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (35), pp.e202401750. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/slct.202401750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allylation, Alkenylation, and Alkynylation of Monofluoromethyl Ketyl Radical Enabled by Photoredox Halogen‐Atom‐Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meng‐qi Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shi‐jing Zhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojuan Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (4), pp.e202401622. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.202401622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10-Phenylphenothiazine-Organophotocatalyzed Bromo-Perfluoroalkylation of Unactivated Olefins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koto Tagami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moeko Nakayama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadashi Kanbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomoko Yajima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 89 (10), pp.7084 - 7094. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.4c00470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalyzed Cascade Hydrogen Atom Transfers for Assembly of Multi-Substituted -SCF3 and -SCF2H Cyclopentanones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun‐an Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 63 (34), </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202407689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereodivergent Hydrohalogenation of SCF3 Alkynes and Cross-Coupling Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Uyen Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norio Shibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (42), pp.9168-9172. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.4c03760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using fluoroform in trifluoromethylation reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziwei Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gavin Chit Tsui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 266, pp.110092. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluchem.2023.110092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-property relationships of fluorinated carboxylic acid bioisosteres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Alle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sipak Joyasawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Oukoloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zachary Owyang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 91, pp.129363. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmcl.2023.129363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monofluoromethylation of Cyclic Sulfamidates and Sulfates with a-Fluorocarbanions of Fluorobis(phenylsulfonyl)methane and Ethyl 2-Fluoroacetoacetate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun‐liang Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liangfeng Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renjie Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (38), </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.202300651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the 5-Substituted 2-Aminobenzothiazole-Based DNA Gyrase B Inhibitors Active against ESKAPE Pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maša Sterle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Durcik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare Stevenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Henderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Eva Szili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (27), pp.24387-24395. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.3c01930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning catalyst performance in asymmetric carbene transfer toward CF3-cyclopropenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chem Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (6), pp.100665. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.checat.2023.100665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking SF5I in the Iodopentafluorosulfanylation of Alkynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Mo Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Legault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202302914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;N&amp;lt;/i&amp;gt;‐Fluoro Ammonium Salts of &amp;lt;i&amp;gt;Cinchona&amp;lt;/i&amp;gt; Alkaloids in Enantioselective Electrophilic Fluorination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norio N Shibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Synthesis and Applications of Organofluorine Compounds, 23 (9), pp.e202300096. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/tcr.202300096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of knowledge in photoredox-catalysed direct difluoromethylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaxu Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuyue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kui Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Chemistry Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (13), pp.3598-3623. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2QO00551D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereoselective Preparation of CF 3 -Containing Cyclopropanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Myronova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilan Marek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (49), pp.9076-9080. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.2c03714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic Stereoconvergent Synthesis of Homochiral β-CF 3 , β-SCF 3 , and β-OCF 3 Benzylic Alcohols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrej Emanuel Cotman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Dub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maša Sterle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matic Lozinšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaka Dernovšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Organic &amp; Inorganic Au</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (5), pp.396-404. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsorginorgau.2c00019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amphiphilic Polyfluorinated Amino Ethers from Cyclic Sulfamidates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun-An Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 87 (24), pp.16665-16675. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.2c02337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KHMDS/Triglyme Cryptate as an Alternative to Phosphazene Base in Stereodivergent Pentafluoroethylation of N -Sulfinylimines Using HFC-125</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuji Sumii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroto Iwasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamato Fujihira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsayed Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Adachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 87 (23), pp.15806-15819. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.2c01821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow dearomatization of electron-poor 3-fluoromethylthioindoles by 1,3-dipolar cycloaddition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Manneveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batoul Rkein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chataigner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of flow chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (2), pp.141-145. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41981-021-00203-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and further use of SF5 -alkynes as platforms for the design of more complex SF5 -containing products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Popek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Mo Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bizet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 117-118, pp.132814. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2022.132814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric Synthesis of Chiral Amino Carboxylic‐Phosphonic Acid Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao‐qiang Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun‐kuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fa‐guang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun‐an Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 363 (3), pp.688-729. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.202001345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radical 1,5-Chloropentafluorosulfanylation of Unactivated Vinylcyclopropanes and Transformation into α-SF 5 Ketones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang-Fang Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun-An Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.1c01886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinese Chemical Letters Metal-free regioselective construction of 2-aryl-2H-tetrazol-5-yl difluoromethylene phosphonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shi-Jing Zhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fa-Guang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun-An Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Chemical Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cclet.2021.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric Synthesis of Chiral Amino Carboxylic‐Phosphonic Acid Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao‐qiang Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun‐kuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fa‐guang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun‐an Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.202001345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enantioselective catalytic synthesis of α-aryl-α-SCF 3 -β 2,2 -amino acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Eitzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Waser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (3), pp.405-408. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9ob02666e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Asymmetric Di‐and Trifluoromethylthiolation, and Di‐ and Trifluoromethoxylation Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chachignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (5), pp.591-609. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajoc.201900004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regioselectivity Issues in the Addition of Grignard Reagents to Trifluoromethylated α-Bromoenones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Romanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Yu. Rulev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019 (11), pp.2143-2149. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201900155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric Electrophilic Difluoromethylthiolation of Indanone-Based β-Keto Esters Using Difluoromethanesulfonyl Hypervalent Iodonium Ylides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoshi Gondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Okiya Matsubara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chachignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuji Sumii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (2), pp.221. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules24020221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diastereoselective Electrophilic Trifluoromethylthiolation of Chiral Oxazolidinones: Access to Enantiopure α‐SCF3 Alcohols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chachignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeniy V. Kondrashov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 360 (5), pp.965-971. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.201701474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic Insights into the Decarboxylative Electrophilic Trifluoromethylthiolation of β‐Ketocarboxylic Acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chachignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Special Issue: Organofluorine Chemistry in Europe, 2018 (27-28), pp.3756-3763. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201800305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telescoping Reactions with Trifluorodiazoethane-Derived Aza-Wittig Reagents and Allenyl esters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fa-Guang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun-Liang Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Quiang Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (30), pp.7749-7754. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201801171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New pluses in carbanion chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Maddaluno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël de Paolis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus Chimie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (6), pp.593-594. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2017.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CF3SO2X (X = Na, Cl) as reagents for trifluoromethylation, trifluoromethylsulfenyl-, -sulfinyl- and -sulfonylation. Part 1: Use of CF3SO2Na</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chachignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13, pp.2764-2799. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3762/bjoc.13.272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CF3SO2X (X = Na, Cl) as reagents for trifluoromethylation, trifluoromethylsulfenyl-, -sulfinyl- and -sulfonylation and chlorination. Part 2: Use of CF3SO2Cl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chachignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13, pp.2800-2818. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3762/bjoc.13.273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleophilic Trifluoromethylthiolation of Cyclic Sulfamidates: Access to Chiral β- and γ-SCF3 Amines and α-Amino Esters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun-Liang Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chachignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun-An Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (8), pp.1974-1977. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.7b00501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SelectfluorTM on a PolyHIPE Material as Regenerative and Reusable Polymer‐Supported Electrophilic Fluorinating Agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kosuke Kawada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koji Okano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jernej Iskra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Krajnc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 359 (4), pp.584-589. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.201601312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interrupted reduction of CF3SO2Cl using tricyclohexylphosphine allows for electrophilic trifluoromethylsulfinylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chachignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 198, pp.82-88. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluchem.2016.11.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State-of-the-Art in Electrophilic Trifluoromethylthiolation Reagents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chachignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Special Issue: Trifluoromethylation and Trifluoromethylthiolation Reactions, 34 (5), pp.445-454. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cjoc.201500890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereoarrayed CF3-Substituted 1,3-Diols by Dynamic Kinetic Resolution: Ruthenium(II)-Catalyzed Asymmetric Transfer Hydrogenation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.E. Cotman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mohar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (17), pp.5294-5298. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201600812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enantiomerization of Allylic Trifluoromethyl Sulfoxides Studied by HPLC Analysis and DFT Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayaka Maeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norio Shibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chirality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (2), pp.136-142. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chir.22552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trifluorodiazoethane (CF3CHN2) in the Uncatalyzed Cyclopropanation of 3-Arylmethylenebenzofuran-2(3H)-ones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.-L. Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-A. Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (1), pp.66-69. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajoc.201500409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Use of CF3SO2Cl for the Metal-Free Electrophilic Trifluoromethylthiolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chachignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayaka Maeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Shibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (10), pp.2467-2470. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.6b01026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pd-Catalyzed Directed Chlorination of Unactivated C(sp3)–H Bonds at Room Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng-Ying Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pannecoucke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Besset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016 (21), pp.3625-3630. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201600600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 171, pp.1. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluchem.2014.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regio- and stereocontrolled nucleophilic trifluoromethylthiolation of Morita-Baylis-Hillman carbonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyang Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYNLETT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (1), pp.40-44. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0034-1379162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric isomerization of allylic alcohols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 56 (45), pp.6159-6169. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2015.09.098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palladium(II)-Catalyzed Directed Trifluoromethylthiolation of Unactivated C(sp3)–H Bonds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng-Ying Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Besset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pannecoucke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 80 (8), pp.4204-4212. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.5b00505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trifluoromethyl Sulfoxides from Allylic Alcohols and Electrophilic SCF3 Donor by [2,3]-Sigmatropic Rearrangement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayaka Maeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Shibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (8), pp.1990-1993. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.5b00750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ﬂuoroalkene motif as a surrogate of the amide bond: syntheses of AA-Y[(Z) and (E)-CF=CH]-Pro pseudodipeptides and an Enalapril analogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Villiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Couve-Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pannecoucke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 71 (38), pp.7054-7062. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2015.06.093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rescue of fragile X syndrome phenotypes in Fmr1 KO mice by a BKCa channel opener molecule.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Pietropaolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Même</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Laugeray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9, pp.124. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13023-014-0124-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01089760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Progress in Asymmetric Fluorination and Trifluoromethylation Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Besset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun-An Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Topics in Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14, pp.901-940. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/1568026614666140202205531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regio- and Diastereoselective Cu-Mediated Triﬂuoromethylation of Functionalized Alkenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Besset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pannecoucke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 79 (1), pp.413-418. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jo402385g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper-Mediated Direct Functionalization of Unsaturated C–C Bonds with Ethyl Bromo(difluoro)acetate: A Straightforward Access to Highly Valuable Difluoromethylated Alkenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Belhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng-Ying Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Besset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (14), pp.1859-1870. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0033-1338637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron(II) complexes are suitable catalysts for the isomerization of trifluoromethylated allylic alcohols. Synthesis of trifluoromethylated dihydrochalcones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyang Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55, pp.78-82. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluchem.2013.05.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorinated pseudopeptide analogues of the neuropeptide 26RFa: synthesis, biological, and structural studies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Couve-Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Guilhaudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Marotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemBioChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (13), pp.1620-1633. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbic.201300325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-Spiro phosphonium salts catalyzed asymmetric fluorination of 3-substituted benzofuran-2(3H)-ones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan-Le Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Yun Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ai-Jia Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun-An Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 150, pp.60-66. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluchem.2013.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiral N-Fluorodibenzenesulfonimide Analogues for Enantioselective Electrophilic Fluorination and Oxidative Fluorination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan-Le Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayaka Maeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faguang Zang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taiki Shigehiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takumi Kagawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013 (29), pp.6501-6505. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201300956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of β-CF3 ketones from trifluoromethylated allylic alcohols by ruthenium catalyzed isomerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pannecoucke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 152, pp.56-61. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluchem.2013.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isomérisation rédox : une réaction économe en atome à fort potentiel d'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.LN159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruthenium-Catalyzed One-Pot Tandem Isomerization-Transfer Hydrogenation Reactions of γ-Trifluoromethylated Allylic Alcohols and β-Trifluoromethylated Enones [Erratum to document cited in CA159:515982]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pannecoucke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 355 (11-12), pp.2113-2113. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.201381141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamed arene and heteroarene trifluoromethylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Besset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (21), pp.5048-5050. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201201012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decarboxylative allylation of trifluoroethyl sulfones and approach to difluoromethyl compounds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norio Shibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazunobu Fukushi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatsuya Furukawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoru Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etsuko Tokunaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (20), pp.5366-5369. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ol302589w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiral Brønsted acid-catalyzed diastereo- and enantioselective synthesis of CF3-substituted aziridines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuo Chai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (76), pp.9471-9473. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2cc35246j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruthenium-catalyzed redox isomerization of trifluoromethylated allylic alcohols: mechanistic evidence for an enantiospecific pathway.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pannecoucke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (26), pp.6467-6470. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201200827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of α-CF3-substituted carbonyl compounds with relative and absolute stereocontrol using electrophilic CF3-transfer reagents.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Václav Matoušek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Togni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (21), pp.5762-5765. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ol2023328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diastereoselective synthesis of trans-trifluoromethyl-β-lactams and α-alkyl-β-trifluoromethyl-β-amino esters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaliy Petrik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.-V. Roeschenthaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 67 (18), pp.3254-3259. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2011.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of fluorinated pseudopeptides: metal mediated reversal of stereochemistry in diastereoselective addition of organometallic reagents to N-(tert-butanesulfinyl)-α-fluoroenimines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Couve-Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pannecoucke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9 (7), pp.2378-2386. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c0ob00773k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric construction of stereogenic carbon centers featuring a trifluoromethyl group from prochiral trifluoromethylated substrates.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Chao Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun-An Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 111 (2), pp.455-529. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cr100166a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of Trifluoromethyl-Bearing Quaternary Carbon Centers by Intramolecular Decarboxylative Allylation of α-Trifluoromethyl β-Keto Esters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norio Shibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoru Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatsuya Furukawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Kawai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etsuko Tokunaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 353 (11-12), pp.2037-2041. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.201100359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enantioselective base-free electrophilic amination of benzofuran-2(3H)-ones: catalysis by binol-derived P-spiro quaternary phosphonium salts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan-Le Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fa-Guang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (26), pp.5869-5872. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201100283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorine & chirality: how to create a nonracemic stereogenic carbon-fluorine centre?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiuhua Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Couve-Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pannecoucke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Society Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39 (2), pp.558-568. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b909566g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelf-stable electrophilic trifluoromethylating reagents: A brief historical perspective.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norio Shibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrej Matsnev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6, pp.e65. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3762/bjoc.6.65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diastereocontrolled addition of organometallic reagents to S-chiral N-(tert-butanesulfinyl)-α-fluoroenimines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Zoute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jubault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pfund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lequeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 50 (3), pp.264-266. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2008.10.140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiral dipeptide mimics possessing a fluoroolefin moiety: a relevant tool for conformational and medicinal studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Couve-Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pannecoucke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5 (8), pp.1151-1157. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b701559c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of a functional deficit of the BKCa channel, a synaptic regulator of neuronal excitability, with autism and mental retardation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Laumonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ridha M'Rad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 163 (9), pp.1622 - 1629. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1176/appi.ajp.163.9.1622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enantioselective and diastereoselective synthesis of fluorinated dipeptides by late electrophilic fluorination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Mohar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damjan Sterk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 46 (30), pp.5029-5031. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2005.05.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enantioselective electrophilic fluorination: a study of the fluorine-transfer from achiral N–F reagents to cinchona alkaloids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baudequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Loubassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Plaquevent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 122 (2), pp.189-193. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-1139(03)00085-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionic liquids and chirality: opportunities and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baudequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Baudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie-Claude Gaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 14 (20), pp.3081-3093. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0957-4166(03)00596-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enantioselective electrophilic fluorination in ionic liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baudequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Plaquevent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Audouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 4 (6), pp.584-586. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/B208817G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorine effects in asymmetric hydrogen atom transfer reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Chemical Society (ACS) National Meeting (257, 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Orlando (FL), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct introduction of fluorinated groups on versatile scaffolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Besset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng-Ying Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pannecoucke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Fluorine Chemistry (ISFC, 21, 2015) - International Symposium on Fluorous Technologies (ISoFT, 6, 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Côme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palladium(II)-catalyzed direct trifluoromethylthiolation of unactivated C(sp3)-H bonds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng-Ying Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Besset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pannecoucke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC, 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric synthesis of fluoropseudopeptides towards constrained prolines and analogue of neuropeptide 26 RFa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Couve-Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Villiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dutheuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Guilhaudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du Groupe français des peptides et des protéines (GFPP, 19, 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Port-Bail, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiral Brønsted acid-catalyzed diastereo- and enantioselective synthesis of CF3-substituted aziridines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuo Chai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging Fluorinated Motifs: Synthesis, Properties, and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun-An Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley-VCH, 1 vol. (i-XIV, 837 p.), 2020, 978-3-527-82434-2. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9783527824342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation : C–X Bond Formation (X=Halogen, S, Se)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Bouzbouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hisashi Yamamoto; Erick Carreira. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprehensive Chirality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-32-390644-9.00027-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Trifluoromethylthiolation Toward C(sp3)–SCF3 Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cahard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norio Shibata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Fluorinated Motifs: Synthesis, Properties, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9783527824342.ch15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId381"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491133v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Guillou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Joudiou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fortin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gourand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mignion" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5AN01102G" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375749v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mo Nguyen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Colomer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Maugue-Sauze" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanchard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bizet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202500255" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04606248v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Matchavariani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Popek" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Cabrera-Trujillo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202400446" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04631759v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.3c04043" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04632115v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Myronova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cahard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Marek" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.4c01161" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757385v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Candice Genz Bazana" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiane Flores Dalla Lana" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Foss da Silva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Cristina Garcia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Dutra Arbo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202401750" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375873v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng&#8208;qi Sun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi&#8208;jing Zhai" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Nie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Cheng" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojuan Deng" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202401622" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04632131v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koto Tagami" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moeko Nakayama" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadashi Kanbara" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoko Yajima" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.4c00470" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757388v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun&#8208;an Ma" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tognetti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202407689" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757383v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Uyen Ly" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norio Shibata" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.4c03760" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234803v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziwei Luo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Chit Tsui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2023.110092" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234785v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Alle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sipak Joyasawal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Oukoloff" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Long" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Owyang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2023.129363" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234760v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun&#8208;liang Zeng" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangfeng Niu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiwen Wang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renjie Wei" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202300651" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234777v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#353;a Sterle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Durcik" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Stevenson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Henderson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Eva Szili" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.3c01930" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234771v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.checat.2023.100665" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234753v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Legault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202302914" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234794v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norio N Shibata" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tcr.202300096" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808164v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxu Feng" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Jia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuyue Zhang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kui Lu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2QO00551D" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234818v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.2c03714" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808161v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Emanuel Cotman" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Dub" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matic Lozin&#353;ek" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaka Dernov&#353;ek" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsorginorgau.2c00019" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234824v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-An Ma" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.2c02337" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234835v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Sumii" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroto Iwasaki" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamato Fujihira" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsayed Mahmoud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Adachi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.2c01821" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717188v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2022.132814" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361388v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Manneveau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Rkein" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Legros" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chataigner" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41981-021-00203-z" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357213v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao&#8208;qiang Cao" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun&#8208;kuan Li" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#8208;guang Zhang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202001345" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357178v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang-Fang Feng" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.1c01886" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357199v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi-Jing Zhai" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa-Guang Zhang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cclet.2021.08.007" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100423v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02442629v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Eitzinger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bri&#232;re" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Waser" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ob02666e" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321614v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Hardy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chachignon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajoc.201900004" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321613v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Romanov" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Yu. Rulev" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201900155" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321615v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Gondo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okiya Matsubara" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24020221" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024484v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniy V. Kondrashov" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201701474" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024501v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guyon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Joubert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201800305" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024538v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Liang Zeng" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Quiang Tian" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Zheng" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201801171" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024981v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Maddaluno" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l de Paolis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Franck" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2017.05.002" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046280v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.13.272" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046269v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.13.273" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046315v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b00501" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046288v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosuke Kawada" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Okano" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jernej Iskra" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Krajnc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201601312" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046268v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2016.11.020" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046193v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjoc.201500890" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NQX1K6X7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046198v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Cotman" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mohar" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201600812" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LFNBDPKF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928560v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bailly" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Petit" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayaka Maeno" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Trapp" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.22552" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5DMVTSH5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046247v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-L. Zhu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-A. Ma" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajoc.201500409" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-49HRVW1L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046194v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kondo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Shibata" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.6b01026" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404921v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng-Ying Xiong" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pannecoucke" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Besset" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201600600" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XLSKRNP1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024989v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Vincent" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brigaud" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2014.10.011" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W6GN7KVW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046149v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyang Dai" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1379162" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848011v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaillard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Renaud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2015.09.098" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149628v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5b00505" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046161v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5b00750" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226904v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Villiers" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Couve-Bonnaire" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2015.06.093" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01089760v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty H&#233;bert" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Pietropaolo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra M&#234;me" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laudier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Laugeray" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-014-0124-6" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149612v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1568026614666140202205531" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149530v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo402385g" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149614v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Belhomme" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dru" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0033-1338637" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939216v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pierry" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guilhaudis" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Neveu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Marotte" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201300325" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LSTV6RX0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015799v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Renaud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2013.05.028" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0VDVNCXV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015804v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan-Le Zhu" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Yun Fu" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai-Jia Wei" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2013.03.007" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFZWB07P-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015793v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faguang Zang" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiki Shigehiro" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takumi Kagawa" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201300956" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015319v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2013.01.004" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SCQMDXDX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015807v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015313v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201381141" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C27F56LB-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996604v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazunobu Fukushi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Furukawa" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoru Suzuki" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etsuko Tokunaga" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol302589w" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996588v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Schneider" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201201012" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5R8FRQDB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996595v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuo Chai" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bouillon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc35246j" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996590v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201200827" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L38FWJRN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991658v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#225;clav Matou&#353;ek" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Togni" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol2023328" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017713v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaliy Petrik" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.-V. Roeschenthaler" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2011.03.001" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H87TR185-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991652v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0ob00773k" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991650v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Chao Guo" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr100166a" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017733v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Kawai" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201100359" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RN0Q2Z7M-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991654v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Meng" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201100283" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3BC34J6M-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991924v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuhua Xu" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b909566g" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-XNZWC671-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991935v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Matsnev" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.6.65" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02384442v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Zoute" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jubault" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pfund" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lequeux" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2008.10.140" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02384465v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b701559c" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/15F2064466F923077A461585FAC22D2703CC0E38/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658023v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laumonnier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roger" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Guerin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Molinari" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha M'Rad" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1176/appi.ajp.163.9.1622" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01935543v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Mohar" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damjan Sterk" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferron" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2005.05.074" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BKT5NSCL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02385385v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baudequin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Loubassou" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Plaquevent" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1139(03)00085-X" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-79WTFZCX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02385379v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Baudoux" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Levillain" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claude Gaumont" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0957-4166(03)00596-2" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z25XSDJZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02385390v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Audouard" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B208817G" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-89SD67KW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02413435v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02378894v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Poisson" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02378621v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543329v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dutheuil" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913343v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Terrasson" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bouillon" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02558234v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527824342" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858965v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bouzbouz" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-32-390644-9.00027-5" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018487v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527824342.ch15" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491133v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Guillou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Joudiou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fortin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gourand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mignion" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5AN01102G" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375749v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mo Nguyen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Colomer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Maugue-Sauze" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanchard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bizet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202500255" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04631759v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Popek" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Matchavariani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.3c04043" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04632115v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Myronova" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cahard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Marek" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.4c01161" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04606248v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Cabrera-Trujillo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202400446" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757385v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Candice Genz Bazana" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiane Flores Dalla Lana" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Foss da Silva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Cristina Garcia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Dutra Arbo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202401750" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375873v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng&#8208;qi Sun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi&#8208;jing Zhai" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Nie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Cheng" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojuan Deng" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202401622" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04632131v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koto Tagami" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moeko Nakayama" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadashi Kanbara" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoko Yajima" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.4c00470" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757388v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun&#8208;an Ma" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tognetti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202407689" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757383v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Uyen Ly" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norio Shibata" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.4c03760" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234803v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziwei Luo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Chit Tsui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2023.110092" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234785v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Alle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sipak Joyasawal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Oukoloff" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Long" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Owyang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2023.129363" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234760v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun&#8208;liang Zeng" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangfeng Niu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiwen Wang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renjie Wei" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202300651" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234777v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#353;a Sterle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Durcik" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Stevenson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Henderson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Eva Szili" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.3c01930" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234771v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.checat.2023.100665" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234753v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Legault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202302914" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234794v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norio N Shibata" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tcr.202300096" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808164v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxu Feng" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Jia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuyue Zhang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kui Lu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2QO00551D" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234818v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.2c03714" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808161v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Emanuel Cotman" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Dub" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matic Lozin&#353;ek" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaka Dernov&#353;ek" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsorginorgau.2c00019" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234824v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-An Ma" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.2c02337" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234835v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Sumii" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroto Iwasaki" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamato Fujihira" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsayed Mahmoud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Adachi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.2c01821" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361388v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Manneveau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Rkein" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Legros" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chataigner" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41981-021-00203-z" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717188v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2022.132814" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357213v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao&#8208;qiang Cao" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun&#8208;kuan Li" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#8208;guang Zhang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202001345" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357178v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang-Fang Feng" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.1c01886" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357199v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi-Jing Zhai" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa-Guang Zhang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cclet.2021.08.007" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100423v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02442629v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Eitzinger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bri&#232;re" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Waser" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ob02666e" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321614v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Hardy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chachignon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajoc.201900004" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321613v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Romanov" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Yu. Rulev" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201900155" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321615v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Gondo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okiya Matsubara" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24020221" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024484v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniy V. Kondrashov" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201701474" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024501v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guyon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Joubert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201800305" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024538v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Liang Zeng" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Quiang Tian" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Zheng" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201801171" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024981v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Maddaluno" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l de Paolis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Franck" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2017.05.002" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046280v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.13.272" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046269v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.13.273" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046315v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b00501" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046288v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosuke Kawada" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Okano" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jernej Iskra" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Krajnc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201601312" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046268v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2016.11.020" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046193v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjoc.201500890" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NQX1K6X7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046198v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Cotman" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mohar" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201600812" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LFNBDPKF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928560v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bailly" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Petit" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayaka Maeno" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Trapp" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.22552" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5DMVTSH5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046247v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-L. Zhu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-A. Ma" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajoc.201500409" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-49HRVW1L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046194v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kondo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Shibata" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.6b01026" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404921v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng-Ying Xiong" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pannecoucke" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Besset" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201600600" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XLSKRNP1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024989v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Vincent" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brigaud" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2014.10.011" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W6GN7KVW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046149v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyang Dai" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1379162" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848011v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaillard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Renaud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2015.09.098" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149628v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5b00505" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046161v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5b00750" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226904v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Villiers" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Couve-Bonnaire" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2015.06.093" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01089760v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty H&#233;bert" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Pietropaolo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra M&#234;me" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laudier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Laugeray" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-014-0124-6" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149612v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1568026614666140202205531" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149530v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo402385g" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149614v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Belhomme" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dru" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0033-1338637" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015799v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Renaud" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2013.05.028" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0VDVNCXV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939216v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pierry" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guilhaudis" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Neveu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Marotte" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201300325" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LSTV6RX0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015804v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan-Le Zhu" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Yun Fu" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai-Jia Wei" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2013.03.007" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFZWB07P-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015793v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faguang Zang" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiki Shigehiro" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takumi Kagawa" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201300956" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015319v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2013.01.004" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SCQMDXDX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015807v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015313v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201381141" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C27F56LB-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996588v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Schneider" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201201012" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5R8FRQDB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996604v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazunobu Fukushi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Furukawa" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoru Suzuki" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etsuko Tokunaga" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol302589w" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996595v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuo Chai" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bouillon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc35246j" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996590v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201200827" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L38FWJRN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991658v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#225;clav Matou&#353;ek" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Togni" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol2023328" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017713v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaliy Petrik" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.-V. Roeschenthaler" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2011.03.001" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H87TR185-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991652v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0ob00773k" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991650v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Chao Guo" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr100166a" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017733v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Kawai" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201100359" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RN0Q2Z7M-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991654v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Meng" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201100283" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3BC34J6M-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991924v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuhua Xu" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b909566g" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-XNZWC671-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991935v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Matsnev" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.6.65" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02384442v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Zoute" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jubault" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pfund" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lequeux" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2008.10.140" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02384465v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b701559c" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/15F2064466F923077A461585FAC22D2703CC0E38/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658023v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laumonnier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roger" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Guerin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Molinari" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha M'Rad" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1176/appi.ajp.163.9.1622" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01935543v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Mohar" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damjan Sterk" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferron" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2005.05.074" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BKT5NSCL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02385385v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baudequin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Loubassou" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Plaquevent" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1139(03)00085-X" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-79WTFZCX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02385379v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Baudoux" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Levillain" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claude Gaumont" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0957-4166(03)00596-2" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z25XSDJZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02385390v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Audouard" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B208817G" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-89SD67KW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02413435v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02378894v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Poisson" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02378621v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543329v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dutheuil" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913343v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Terrasson" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bouillon" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02558234v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527824342" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858965v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bouzbouz" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-32-390644-9.00027-5" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018487v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527824342.ch15" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>