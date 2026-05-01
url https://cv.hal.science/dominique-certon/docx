--- v0 (2026-03-20)
+++ v1 (2026-05-01)
@@ -206,4282 +206,4308 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active and passive electronic interfaces adapted to a capacitive micromachined ultrasonic transducer (CMUT) used in acoustic energy transfer</w:t>
+                <w:t xml:space="preserve">Airborne Capacitive Micromachined Ultrasonic Transducers in Pitch-catch Mode: Modelling and Characterization of the Measurement Chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Roche</w:t>
+                <w:t xml:space="preserve">Yilihamu Abudujiasuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Etienne Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Barcella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dominique Certon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.115856. </w:t>
+              <w:t xml:space="preserve">IEEE Open Journal of Ultrasonics, Ferroelectrics, and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2024.115856⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/OJUFFC.2026.3680024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04689286v1</w:t>
+                <w:t xml:space="preserve">hal-05580366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rochelle Salt Revisited for Eco-Designed Ultrasonic Transducers</w:t>
+                <w:t xml:space="preserve">Active and passive electronic interfaces adapted to a capacitive micromachined ultrasonic transducer (CMUT) used in acoustic energy transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Lemaire</w:t>
+                <w:t xml:space="preserve">Paul Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Certon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atilla Atli</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Samuel Calle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Open Journal of Ultrasonics, Ferroelectrics, and Frequency Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/OJUFFC.2024.3475348⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.115856. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2024.115856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05550638v1</w:t>
+                <w:t xml:space="preserve">hal-04689286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rochelle Salt Revisited for Eco-Designed Ultrasonic Transducers</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">CMUT for ultrafast passive cavitation detection during ultrasound-induced blood-brain barrier disruption: proof of concept study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Barcella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Edon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Open Journal of Ultrasonics, Ferroelectrics, and Frequency Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/OJUFFC.2024.3475348⟩</w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 69 (20), pp.205015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/ad8334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05125969v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CMUT for ultrafast passive cavitation detection during ultrasound-induced blood-brain barrier disruption: proof of concept study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rochelle Salt Revisited for Eco-Designed Ultrasonic Transducers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atilla Atli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Certon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/ad8334⟩</w:t>
+              <w:t xml:space="preserve">IEEE Open Journal of Ultrasonics, Ferroelectrics, and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, pp.171-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OJUFFC.2024.3475348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04776432v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05125969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A discrete CMUT self-biasing circuit towards implanted devices application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Calle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Barcella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.115855. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2024.115855⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon-carbide-based MEMS for gas detection applications</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling a Fluid-Coupled Single Piezoelectric Micromachined Ultrasonic Transducer Using the Finite Difference Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Dufour</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valentin Goepfert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audren Boulmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Levassort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Merrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Rouffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mssp.2023.107986⟩</w:t>
+              <w:t xml:space="preserve">Micromachines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.2089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/mi14112089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04301385v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling a Fluid-Coupled Single Piezoelectric Micromachined Ultrasonic Transducer Using the Finite Difference Method</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Silicon-carbide-based MEMS for gas detection applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Rouffaud</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-François Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Portail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Alquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Certon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micromachines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/mi14112089⟩</w:t>
+              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 171, pp.107986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mssp.2023.107986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04612653v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04301385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas discrimination by simultaneous sound velocity and attenuation measurements using uncoated capacitive micromachined ultrasonic transducers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Certon</w:t>
+                <w:t xml:space="preserve">Integrating porous silicon layer backing to capacitive micromachined ultrasonic transducers (CMUT)-based linear arrays for acoustic Lamb wave attenuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lascaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Defforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Meynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Alquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-04689-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 131 (10), pp.105107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0083052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03528025v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal-Mechanical Noise Modeling and Measurements of a Row-Column Addressed CMUT Probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Merrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audren Boulmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Certon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Open Journal of Ultrasonics, Ferroelectrics, and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2, pp.162-172. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/OJUFFC.2022.3197104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03762447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating porous silicon layer backing to capacitive micromachined ultrasonic transducers (CMUT)-based linear arrays for acoustic Lamb wave attenuation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Alquier</w:t>
+                <w:t xml:space="preserve">Gas discrimination by simultaneous sound velocity and attenuation measurements using uncoated capacitive micromachined ultrasonic transducers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Iglesias Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priyadarshini Shanmugam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Alquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Certon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0083052⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-04689-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03813868v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lumped-Parameter Equivalent Circuit Modeling of CMUT Array Elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Merrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audren Boulmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Certon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Open Journal of Ultrasonics, Ferroelectrics, and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2, pp.1-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/OJUFFC.2021.3134938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03520508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broad bandwidth air-coupled micromachined ultrasonic transducers for gas sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priyadarshini Shanmugam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Alquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 114, pp.106410. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ultras.2021.106410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03205726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of capacitive micromachined ultrasonic transducers for passive monitoring of microbubble-assisted ultrasound therapies</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Boundary Element Model for CMUT-Arrays Loaded by a Viscoelastic Medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Larrat</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maxime Hery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Senegond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Certon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/10.0002096⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 67 (4), pp.779-788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2019.2954579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02998397v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03192518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Boundary Element Model for CMUT-Arrays Loaded by a Viscoelastic Medium</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of capacitive micromachined ultrasonic transducers for passive monitoring of microbubble-assisted ultrasound therapies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Senegond</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ambre Dauba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordane Goulas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Larrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2019.2954579⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 148 (4), pp.2248-2255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0002096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03192518v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proof of concept and preliminary results of gas detection by measuring the admittance at the resonance and anti-resonance of an uncoated CMUT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priyadarshini Shanmugam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Alquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Certon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers of Mechanical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 6, pp.14. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmech.2020.00014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02505916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the Young's Modulus and the Residual Stress of 4H-SiC Circular Membranes on 4H-SiC Substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaweb Ben Messaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Certon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Camarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolò Piluso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micromachines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/mi10120801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02374829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of ultrasonic absorption in the MHz frequency range by silicon substrates with a built-in porous silicon layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lascaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Certon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 96, pp.196-202. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ultras.2019.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02382070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Evaluation of CMUT-Based Ultrasonic Transformers for Galvanic Isolation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Heller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audren Boulmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Alquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Certon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 65 (4), pp.617-629. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TUFFC.2018.2796303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02123675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of an Ultrasound-Guided Focused Ultrasound CMUT Probe for Targeted Therapy Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Certon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Journal of Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 08 (01), pp.25 - 45. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4236/ojapps.2018.81003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01862175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Kerfless Linear Arrays Based on PZT Thick Film</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louise Moller Bierregaard</w:t>
+                <w:t xml:space="preserve">In-depth porosity control of mesoporous silicon layers by an anodization current adjustment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lascaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Defforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Certon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erling Ringgaard</w:t>
+                <w:t xml:space="preserve">Damien Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruichao Xu</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gaël Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2017.2709253⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4997228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01740978v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-depth porosity control of mesoporous silicon layers by an anodization current adjustment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Certon</w:t>
+                <w:t xml:space="preserve">Characterization of Kerfless Linear Arrays Based on PZT Thick Film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Zawada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Valente</w:t>
+                <w:t xml:space="preserve">Louise Moller Bierregaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Gautier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Erling Ringgaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruichao Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Guizzetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4997228⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 64 (9), pp.1409 - 1416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2017.2709253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01741078v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low temperature capacitive micromachined ultrasonic transducers (cMUTs) on glass substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bahette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Certon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Perroteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 26 (11), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0960-1317/26/11/115023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of Broadband Linear Micromachined Ultrasonic Transducer Arrays by Means of Boundary Element Method Coupled with Normal Mode Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audren Boulmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Certon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 62 (9), pp.1704-1716. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TUFFC.2015.006986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01814874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cMUT Probe for Ultrasound-Guided Focused Ultrasound Targeted Therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Coutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayache Bouakaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Certon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 62 (6), pp.1145-1160. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TUFFC.2014.006887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01814875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progresses in cMUT Device Fabrication Using Low Temperature Processes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Automatic Optimal Input Command for Linearization of cMUT Output by a Temporal Target</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ménigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Certon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Alquier</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0960-1317/24/4/045020⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 61 (10), pp.1742--1753. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2013.006330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01831020v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01069932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Optimal Input Command for Linearization of cMUT Output by a Temporal Target</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A capacitive micromachined ultrasonic transducer probe for assessment of cortical bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audren Boulmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Gabriel Minonzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Talmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 61 (10), pp.1742--1753. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2013.006330⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 61 (4), pp.710-723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2014.2959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01069932v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01302015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A capacitive micromachined ultrasonic transducer probe for assessment of cortical bone</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Progresses in cMUT Device Fabrication Using Low Temperature Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bahette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Certon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Alquier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2014.2959⟩</w:t>
+              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (4), pp.045020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0960-1317/24/4/045020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01302015v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Time-Domain Modeling of Fluid-Coupled cMUT Cells: From the Single Cell to the 1-D Linear Array Element</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Low Frequency cMUT Technology: Application to Measurement of Brain Movement and Assessment of Bone Quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Certon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ternifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audren Boulmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-G. Minonzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2013.2723⟩</w:t>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34 (2), pp.159-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2013.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01814882v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Frequency cMUT Technology: Application to Measurement of Brain Movement and Assessment of Bone Quality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Fast Time-Domain Modeling of Fluid-Coupled cMUT Cells: From the Single Cell to the 1-D Linear Array Element</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sénégond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audren Boulmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Plag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Teston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Certon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2013.01.009⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 60 (7), pp.1505-1518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2013.2723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01814883v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagerie ultrasonore de contraste avec transducteurs capacitifs micro-usinés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouakaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ferin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Certon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 32, pp.102\textendash105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01986414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation of Lamb waves in 1–3 piezocomposites and their application to liquid sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Teston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Feuillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Certon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ferroelectrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 224 (1), pp.13-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00150199908210545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04016073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lateral resonances in 1–3 piezoelectric periodic composite: Modeling and experimental results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Certon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Feuillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brynjar Karlsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 101 (4), pp.2043-2051. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/1.418136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04016050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impédance acoustique d'un liquide à la surface d'un quartz coupe AT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Certon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Patat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 04 (C5), pp.C5-1205-C5-1208. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jp4:19945266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00252956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental determination of the surface acoustic wave properties of new fine grain piezoelectric ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Feuillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lethiecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Amazit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lethiecq</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">D. Certon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Millar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 74 (11), pp.6523-6529. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.355339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04009444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4491,4734 +4517,4734 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emission acoustique d’éléments pseudo-composite à base de sel piézoélectrique mesurée à l’aide de puces de type CMUT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yilihamu Abudujiasuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Certon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05364605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation de Faisceaux Adaptée à une Sonde Bimodale pour la Sonoporation Guidée par Ultrasons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juline Cloet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Rouffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Escoffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capteur CMUT large bande pour la détection gazeuse : évaluation du champ de pression rayonné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yilihamu Abudujiasuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Certon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05330570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacitive Micromachined Ultrasonic Transducer Based Airborne Pitch-Catch Measurement Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yilihamu Abudujiasuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Barcella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE International Ultrasonics Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Utrecht, Netherlands. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IUS62464.2025.11201675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05330547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic Energy Transfer through Skin Using Capacitive Micromachined Ultrasonic Transducers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">An Efficient Acoustic Power Transfer Using a Self-Biased Electrostatic MEMS Transducer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Callé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Certon</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 10th International Conference on Mechatronics and Robotics Engineering (ICMRE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICMRE60776.2024.10532169⟩</w:t>
+              <w:t xml:space="preserve">2024 IEEE 23rd International Conference on Micro and Miniature Power Systems, Self-Powered Sensors and Energy Autonomous Devices (PowerMEMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Tonsberg, Norway. pp.26-29, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PowerMEMS63147.2024.10814349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04685331v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04923370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interest of cMUT technologies : from materials and processes to applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Alquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Barcella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Microelectronic Test Structures ICMTS 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Apr 2024, Edimbourg (Ecosse), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04518488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient Acoustic Power Transfer Using a Self-Biased Electrostatic MEMS Transducer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Acoustic Energy Transfer through Skin Using Capacitive Micromachined Ultrasonic Transducers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Callé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Certon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE 23rd International Conference on Micro and Miniature Power Systems, Self-Powered Sensors and Energy Autonomous Devices (PowerMEMS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 10th International Conference on Mechatronics and Robotics Engineering (ICMRE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Milan, France. pp.209-212, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICMRE60776.2024.10532169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PowerMEMS63147.2024.10814349⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04923370v1</w:t>
+                <w:t xml:space="preserve">hal-04685331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cubic silicon carbide (3C-SiC) MEMS for gas detection</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A Dual-Core Ultrasound Probe For Image-Guided Sonoporation: Application to Anti-Cancer Immunotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Rouffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Certon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WOCSDICE - EXMATEC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 IEEE International Ultrasonics Symposium (IUS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Venice, Italy. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IUS54386.2022.9958841⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04515241v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04164933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dual-Core Ultrasound Probe For Image-Guided Sonoporation: Application to Anti-Cancer Immunotherapy</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Cubic silicon carbide (3C-SiC) MEMS for gas detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Portail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Alquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Certon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE International Ultrasonics Symposium (IUS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WOCSDICE - EXMATEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Palerme (Italie), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04164933v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active and passive electronic interfaces adapted to a capacitive micromachined ultrasonic transducer (CMUT) used in acoustic energy transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Certon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur la Récupération et le Stockage de l’Energie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04685326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation d'un Élément de Barrette CMUT par un Quadripôle Équivalent</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Characterization of Low-Voltage Row-Column Addressed CMUTs for 3D Imaging Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Merrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audren Boulmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Certon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e Congrès Français d'Acoustique (CFA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 IEEE International Ultrasonics Symposium (IUS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Venice, Italy. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IUS54386.2022.9957984⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03643749v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H2MEMS Project: Resonant MEMS for detection of hydrogen release in radioactive waste disposal facility</w:t>
+                <w:t xml:space="preserve">Implémentation d'un circuit électromécanique d'une cellule pMUT vibrant dans l'air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Dufour</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valentin Goepfert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audren Boulme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Rouffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Levassort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Certon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Conference of the European Frequency and Time Forum and IEEE International Frequency Control Symposium (EFTF / IFCS 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03778623v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonde Hybride Bi-Fréquence -Émission cMUT/Réception P(VDF- TrFE)- pour l’Imagerie Harmonique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Rouffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Campos Vilas Boas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Senegond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cheppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03848108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Low-Voltage Row-Column Addressed CMUTs for 3D Imaging Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Modélisation d'un Élément de Barrette CMUT par un Quadripôle Équivalent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Merrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audren Boulmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Certon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE International Ultrasonics Symposium (IUS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16e Congrès Français d'Acoustique (CFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03882657v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implémentation d'un circuit électromécanique d'une cellule pMUT vibrant dans l'air</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Audren Boulme</w:t>
+                <w:t xml:space="preserve">H2MEMS Project: Resonant MEMS for detection of hydrogen release in radioactive waste disposal facility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Iglesias Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priyadarshini Shanmugam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Rouffaud</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-François Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">Joint Conference of the European Frequency and Time Forum and IEEE International Frequency Control Symposium (EFTF / IFCS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848329v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03778623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Approach in the Field of Hydrogen Gas Sensing Using MEMS Based 3C-SiC Microcantilevers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priyadarshini Shanmugam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Portail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Certon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th European Conference on Silicon Carbide and Related Materials (ECSCRM 2020·2021) 2021-10-24</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Tours, France. pp.593-597, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/p-m048qs⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03708472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation d’un Élément de Barrette CMUT par un Quadripôle Équivalent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Merrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audren Boulme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Certon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03848331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination of Binary Gas Mixture Using CMUT Based Sound Attenuation Spectrum Gas Sensor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Hydrogen Selective Gas Sensor Based on Attenuation Measurement of Acoustic Wave Using Uncoated CMUT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Iglesias Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priyadarshini Shanmugam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Alquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Certon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Meeting on Chemical Sensors IMCS 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 IEEE 34th International Conference on Micro Electro Mechanical Systems (MEMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Gainesville, United States. pp.398-401, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MEMS51782.2021.9375432⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/MA2021-01591592mtgabs⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03528047v1</w:t>
+                <w:t xml:space="preserve">hal-03205733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscoelasticity Assessment Using Quartz Crystal Microbalance for Accurate Loaded CMUT Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Merrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audren Boulmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Certon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE International Ultrasonics Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Xi'an, China. pp.1-4, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IUS52206.2021.9593399⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03454536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen Selective Gas Sensor Based on Attenuation Measurement of Acoustic Wave Using Uncoated CMUT</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Acoustic Power Transmission Through Air/Skin Interface Using a 400kHz Focused Airborne Transducer Array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Dammak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vander Meulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Certon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thien Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE 34th International Conference on Micro Electro Mechanical Systems (MEMS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Xi'an, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MEMS51782.2021.9375432⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03205733v1</w:t>
+                <w:t xml:space="preserve">hal-04010561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic Power Transmission Through Air/Skin Interface Using a 400kHz Focused Airborne Transducer Array</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thien Hoang</w:t>
+                <w:t xml:space="preserve">Optimization of the backing material of a low frequency PVDF detector for ion beam monitoring during small animal proton irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lascaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafal Kowalewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Wollant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Carmigniani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Schnurle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 IEEE International Ultrasonics Symposium (IUS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Xi'an, China. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IUS52206.2021.9593703⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04010561v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03589408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the backing material of a low frequency PVDF detector for ion beam monitoring during small animal proton irradiation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Katrin Schnurle</w:t>
+                <w:t xml:space="preserve">Discrimination of Binary Gas Mixture Using CMUT Based Sound Attenuation Spectrum Gas Sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Iglesias Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priyadarshini Shanmugam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Alquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Certon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE International Ultrasonics Symposium (IUS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th International Meeting on Chemical Sensors IMCS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Chicago, United States. pp.1592-1592, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/MA2021-01591592mtgabs⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IUS52206.2021.9593703⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03589408v1</w:t>
+                <w:t xml:space="preserve">hal-03528047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of 1-3 Piezocomposite Using Lamb Waves Propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Rouffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Certon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1873-1873, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48465/fa.2020.0745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03240301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant MEMS for Gas Detection Based on the Measurements of Physical Properties of Gas Mixtures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Cmut Time of Flight Gas Sensor By Phase Shift Measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Iglesias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priyadarshini Shanmugam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Alquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Certon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 Joint Conference of the IEEE International Frequency Control Symposium and the IEEE International Symposium on Applications of Ferroelectrics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th International Meeting on Chemical Sensors IMCS 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Montreal, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/MA2020-01312323mtgabs⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IFCS-ISAF41089.2020.9234908⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02481928v1</w:t>
+                <w:t xml:space="preserve">hal-02476748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cmut Time of Flight Gas Sensor By Phase Shift Measurement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Resonant MEMS for Gas Detection Based on the Measurements of Physical Properties of Gas Mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Iglesias Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priyadarshini Shanmugam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Alquier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Certon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Meeting on Chemical Sensors IMCS 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 Joint Conference of the IEEE International Frequency Control Symposium and the IEEE International Symposium on Applications of Ferroelectrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Keystone (virtual conference), United States. pp.1-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IFCS-ISAF41089.2020.9234908⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/MA2020-01312323mtgabs⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02476748v1</w:t>
+                <w:t xml:space="preserve">hal-02481928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Frequency Gas Detection With an Uncoated CMUT Array by Impedance Resonant Frequency Measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Iglesias Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priyadarshini Shanmugam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Alquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE SENSORS (2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Montréal, Canada. pp.1-4, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SENSORS43011.2019.8956767⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02476746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electroelastic modulus of 1-3 piezocomposite using Lamb waves propagation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Certon</w:t>
+                <w:t xml:space="preserve">Gas detection in binary mixture by time of flight measurement made by the use of CMUTs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Iglesias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priyadarshini Shanmugam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Rouffaud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Steven Pena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Alquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium, IUS 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">Workshop MUT 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04534621v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02191737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas detection in binary mixture by time of flight measurement made by the use of CMUTs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electroelastic modulus of 1-3 piezocomposite using Lamb waves propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Pena</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Bale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Levassort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Certon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rouffaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop MUT 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Grenoble, France</w:t>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium, IUS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02191737v1</w:t>
+                <w:t xml:space="preserve">hal-04534621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CMUT enabled binary mixture gas sensing through time of flight measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priyadarshini Shanmugam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Pena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Alquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 16th International Workshop on Nanomechanical Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02191746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time of flight gas sensing with capacitive micro-machined ultrasonic transducers (CMUT’s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priyadarshini Shanmugam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Pena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Alquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l’école doctorale SPI Université de Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02090954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CMUT Based Air Coupled Transducers for Gas-Mixture Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priyadarshini Shanmugam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Alquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE International Ultrasonics Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Kobe, Japan. pp.1-4, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2018.8579789⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Optimal Command for the Linearization of the CMUT Output</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ménigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Certon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MUT 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Side, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01459700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual mode transducers based on cMUTs technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audren Boulmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sénégond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Férin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00811242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model to predict baffle effects in linear array of cMUTs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audren Boulmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sénégond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Teston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Certon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00811294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponse non linéaire d'une population de cMUTs : modèle et mesure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Modélisation d'une barrette de cMUTs par une approche multi-échelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audren Boulmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Certon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Meynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sénégond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Teston</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Certon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00551190v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00550894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation d'une barrette de cMUTs par une approche multi-échelle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Réponse non linéaire d'une population de cMUTs : modèle et mesure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sénégond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Teston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Edouard Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Certon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Teston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00550894v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00551190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositif et procédé d’identification d’une contamination gazeuse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Dispositif et procédé de détection d’hydrogène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Iglesias Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Certon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priyadarshini Shanmugam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: FR2009223. 2020</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: FR2009222. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02978837v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02978825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositif et procédé de détection d’hydrogène</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Dispositif et procédé d’identification d’une contamination gazeuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Iglesias Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Certon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priyadarshini Shanmugam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: FR2009222. 2020</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: FR2009223. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02978825v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02978837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId245"/>
+      <w:footerReference w:type="default" r:id="rId246"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9286,51 +9312,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1AEADD13"/>
+    <w:nsid w:val="7DE86580"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9517,51 +9543,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-certon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5963-7119" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13681803X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689286v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Roche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Certon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Calle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Le Bunetel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Poulin-Vittrant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2024.115856" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05550638v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lemaire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atilla Atli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJUFFC.2024.3475348" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125969v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776432v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Cornu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Jourdain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Barcella" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Colin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Edon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ad8334" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690362v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nadaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galayko" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2024.115855" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04301385v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Portail" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alquier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dufour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2023.107986" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612653v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Goepfert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audren Boulm&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levassort" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Merrien" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Rouffaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi14112089" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528025v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Iglesias Hernandez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyadarshini Shanmugam" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-04689-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762447v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJUFFC.2022.3197104" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813868v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lascaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Defforge" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meynier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alquier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0083052" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520508v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJUFFC.2021.3134938" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205726v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Iglesias" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Michaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2021.106410" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998397v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Dauba" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Goulas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Larrat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0002096" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03192518v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hery" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Senegond" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2019.2954579" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505916v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Iglesias" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmech.2020.00014" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02374829v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaweb Ben Messaoud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Camarda" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; Piluso" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi10120801" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382070v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lascaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gautier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2019.01.006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02123675v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Heller" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ngo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2018.2796303" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862175v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gross" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Legros" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vince" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojapps.2018.81003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740978v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Zawada" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Moller Bierregaard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erling Ringgaard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruichao Xu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Guizzetti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2017.2709253" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01741078v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Valente" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gautier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4997228" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741067v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bahette" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perroteau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/26/11/115023" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814874v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2015.006986" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814875v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coutier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legros" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayache Bouakaz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2014.006887" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831020v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/24/4/045020" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069932v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M&#233;nigot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Girault" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2013.006330" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01302015v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Minonzio" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Talmant" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2014.2959" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814882v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas S&#233;n&#233;gond" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Plag" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Teston" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2013.2723" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814883v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ternifi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-G. Minonzio" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2013.01.009" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7GSDSZJF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986414v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouakaz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Basset" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016073v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Teston" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Feuillard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Certon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levassort" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lethiecq" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150199908210545" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016050v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Patat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brynjar Karlsson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.418136" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252956v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tessier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Patat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19945266" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A528FAABA0B1A699D0D442FBCE822A4D864679A8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009444v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Amazit" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Millar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.355339" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364605v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilihamu Abudujiasuer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365910v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Cloet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoffre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fouan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330570v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330547v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mathieu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS62464.2025.11201675" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685331v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Call&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMRE60776.2024.10532169" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04518488v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Alquier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Michaud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Barcella" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Colin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923370v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS63147.2024.10814349" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04515241v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164933v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Rouffaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9958841" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685326v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643749v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778623v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848108v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Campos Vilas Boas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cheppe" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882657v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chatain" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9957984" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848329v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audren Boulme" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708472v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-m048qs" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848331v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528047v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2021-01591592mtgabs" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454536v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS52206.2021.9593399" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205733v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMS51782.2021.9375432" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010561v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Dammak" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vander Meulen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Hoang" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589408v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Kowalewski" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wollant" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Carmigniani" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Schnurle" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS52206.2021.9593703" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240301v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Hladky" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bal&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0745" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481928v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IFCS-ISAF41089.2020.9234908" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476748v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2020-01312323mtgabs" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476746v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS43011.2019.8956767" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534621v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bale" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rouffaud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191737v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Pena" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191746v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090954v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013282v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8579789" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459700v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Girault" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811242v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume F&#233;rin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811294v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551190v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Edouard Bernard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550894v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Meynier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978837v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978825v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-certon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5963-7119" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13681803X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580366v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilihamu Abudujiasuer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lemaire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Barcella" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dufour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Certon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJUFFC.2026.3680024" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689286v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Roche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Calle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Le Bunetel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Poulin-Vittrant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2024.115856" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776432v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Cornu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Jourdain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Colin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Edon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ad8334" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125969v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atilla Atli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJUFFC.2024.3475348" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690362v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nadaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galayko" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2024.115855" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612653v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Goepfert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audren Boulm&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levassort" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Merrien" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Rouffaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi14112089" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04301385v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Portail" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alquier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2023.107986" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813868v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lascaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Defforge" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meynier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alquier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0083052" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762447v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJUFFC.2022.3197104" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528025v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Iglesias Hernandez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyadarshini Shanmugam" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-04689-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520508v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJUFFC.2021.3134938" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205726v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Iglesias" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Michaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2021.106410" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03192518v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hery" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Senegond" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2019.2954579" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998397v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Dauba" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Goulas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Larrat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0002096" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505916v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Iglesias" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmech.2020.00014" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02374829v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaweb Ben Messaoud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Camarda" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; Piluso" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi10120801" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382070v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lascaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gautier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2019.01.006" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02123675v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Heller" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ngo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2018.2796303" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862175v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gross" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Legros" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vince" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojapps.2018.81003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01741078v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Valente" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gautier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4997228" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740978v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Zawada" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Moller Bierregaard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erling Ringgaard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruichao Xu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Guizzetti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2017.2709253" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741067v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bahette" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perroteau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/26/11/115023" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814874v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2015.006986" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814875v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coutier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legros" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayache Bouakaz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2014.006887" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069932v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M&#233;nigot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Girault" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2013.006330" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01302015v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Minonzio" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Talmant" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2014.2959" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831020v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/24/4/045020" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814883v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ternifi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-G. Minonzio" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2013.01.009" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7GSDSZJF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814882v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas S&#233;n&#233;gond" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Plag" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Teston" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2013.2723" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986414v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouakaz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Basset" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016073v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Teston" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Feuillard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Certon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levassort" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lethiecq" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150199908210545" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016050v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Patat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brynjar Karlsson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.418136" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252956v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tessier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Patat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19945266" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A528FAABA0B1A699D0D442FBCE822A4D864679A8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009444v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Amazit" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Millar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.355339" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364605v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365910v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Cloet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoffre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fouan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330570v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330547v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mathieu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS62464.2025.11201675" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923370v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Call&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS63147.2024.10814349" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04518488v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Alquier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Michaud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Barcella" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Colin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685331v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMRE60776.2024.10532169" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164933v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Rouffaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9958841" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04515241v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685326v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882657v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chatain" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9957984" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848329v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audren Boulme" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848108v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Campos Vilas Boas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cheppe" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643749v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778623v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708472v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-m048qs" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848331v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205733v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMS51782.2021.9375432" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454536v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS52206.2021.9593399" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010561v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Dammak" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vander Meulen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Hoang" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589408v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Kowalewski" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wollant" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Carmigniani" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Schnurle" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS52206.2021.9593703" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528047v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2021-01591592mtgabs" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240301v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Hladky" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bal&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0745" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476748v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2020-01312323mtgabs" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481928v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IFCS-ISAF41089.2020.9234908" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476746v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS43011.2019.8956767" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191737v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Pena" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534621v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bale" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rouffaud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191746v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090954v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013282v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8579789" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459700v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Girault" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811242v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume F&#233;rin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811294v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550894v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Meynier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551190v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Edouard Bernard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978825v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978837v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>