--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -604,265 +604,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04776432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rochelle Salt Revisited for Eco-Designed Ultrasonic Transducers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Lemaire</w:t>
+                <w:t xml:space="preserve">A discrete CMUT self-biasing circuit towards implanted devices application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atilla Atli</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kevin Nadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Calle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Barcella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Open Journal of Ultrasonics, Ferroelectrics, and Frequency Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/OJUFFC.2024.3475348⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.115855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2024.115855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05125969v1</w:t>
+                <w:t xml:space="preserve">hal-04690362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A discrete CMUT self-biasing circuit towards implanted devices application</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kevin Nadaud</w:t>
+                <w:t xml:space="preserve">Rochelle Salt Revisited for Eco-Designed Ultrasonic Transducers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Galayko</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atilla Atli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Certon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.115855. </w:t>
+              <w:t xml:space="preserve">IEEE Open Journal of Ultrasonics, Ferroelectrics, and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, pp.171-176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2024.115855⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/OJUFFC.2024.3475348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04690362v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05125969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling a Fluid-Coupled Single Piezoelectric Micromachined Ultrasonic Transducer Using the Finite Difference Method</w:t>
               </w:r>
@@ -1106,265 +1106,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04301385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating porous silicon layer backing to capacitive micromachined ultrasonic transducers (CMUT)-based linear arrays for acoustic Lamb wave attenuation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal-Mechanical Noise Modeling and Measurements of a Row-Column Addressed CMUT Probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Merrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audren Boulmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Certon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0083052⟩</w:t>
+              <w:t xml:space="preserve">IEEE Open Journal of Ultrasonics, Ferroelectrics, and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.162-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OJUFFC.2022.3197104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03813868v1</w:t>
+                <w:t xml:space="preserve">hal-03762447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal-Mechanical Noise Modeling and Measurements of a Row-Column Addressed CMUT Probe</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Integrating porous silicon layer backing to capacitive micromachined ultrasonic transducers (CMUT)-based linear arrays for acoustic Lamb wave attenuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lascaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Defforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Meynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Alquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Open Journal of Ultrasonics, Ferroelectrics, and Frequency Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2, pp.162-172. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 131 (10), pp.105107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/OJUFFC.2022.3197104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0083052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03762447v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas discrimination by simultaneous sound velocity and attenuation measurements using uncoated capacitive micromachined ultrasonic transducers</w:t>
               </w:r>
@@ -1640,51 +1640,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Alquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 114, pp.106410. </w:t>
@@ -2241,51 +2241,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of ultrasonic absorption in the MHz frequency range by silicon substrates with a built-in porous silicon layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lascaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2586,291 +2586,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01862175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-depth porosity control of mesoporous silicon layers by an anodization current adjustment</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of Kerfless Linear Arrays Based on PZT Thick Film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Valente</w:t>
+                <w:t xml:space="preserve">Tomasz Zawada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Gautier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Louise Moller Bierregaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erling Ringgaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruichao Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Guizzetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4997228⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 64 (9), pp.1409 - 1416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2017.2709253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01741078v1</w:t>
+                <w:t xml:space="preserve">hal-01740978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Kerfless Linear Arrays Based on PZT Thick Film</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Erling Ringgaard</w:t>
+                <w:t xml:space="preserve">In-depth porosity control of mesoporous silicon layers by an anodization current adjustment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lascaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Defforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Certon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruichao Xu</w:t>
+                <w:t xml:space="preserve">Damien Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Guizzetti</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gaël Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 64 (9), pp.1409 - 1416. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (21), </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2017.2709253⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4997228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01740978v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low temperature capacitive micromachined ultrasonic transducers (cMUTs) on glass substrate</w:t>
               </w:r>
@@ -4745,325 +4745,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capteur CMUT large bande pour la détection gazeuse : évaluation du champ de pression rayonné</w:t>
+                <w:t xml:space="preserve">Capacitive Micromachined Ultrasonic Transducer Based Airborne Pitch-Catch Measurement Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yilihamu Abudujiasuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Barcella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 IEEE International Ultrasonics Symposium (IUS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Utrecht, Netherlands. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IUS62464.2025.11201675⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05330570v1</w:t>
+                <w:t xml:space="preserve">hal-05330547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacitive Micromachined Ultrasonic Transducer Based Airborne Pitch-Catch Measurement Modeling</w:t>
+                <w:t xml:space="preserve">Capteur CMUT large bande pour la détection gazeuse : évaluation du champ de pression rayonné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yilihamu Abudujiasuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Certon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE International Ultrasonics Symposium (IUS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IUS62464.2025.11201675⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05330547v1</w:t>
+                <w:t xml:space="preserve">hal-05330570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Efficient Acoustic Power Transfer Using a Self-Biased Electrostatic MEMS Transducer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Callé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5265,51 +5265,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic Energy Transfer through Skin Using Capacitive Micromachined Ultrasonic Transducers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5654,51 +5654,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active and passive electronic interfaces adapted to a capacitive micromachined ultrasonic transducer (CMUT) used in acoustic energy transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5998,372 +5998,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03848329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonde Hybride Bi-Fréquence -Émission cMUT/Réception P(VDF- TrFE)- pour l’Imagerie Harmonique</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maxime Cheppe</w:t>
+                <w:t xml:space="preserve">H2MEMS Project: Resonant MEMS for detection of hydrogen release in radioactive waste disposal facility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Iglesias Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priyadarshini Shanmugam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">Joint Conference of the European Frequency and Time Forum and IEEE International Frequency Control Symposium (EFTF / IFCS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03848108v1</w:t>
+                <w:t xml:space="preserve">hal-03778623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation d'un Élément de Barrette CMUT par un Quadripôle Équivalent</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sonde Hybride Bi-Fréquence -Émission cMUT/Réception P(VDF- TrFE)- pour l’Imagerie Harmonique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Rouffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Campos Vilas Boas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Senegond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cheppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e Congrès Français d'Acoustique (CFA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03643749v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H2MEMS Project: Resonant MEMS for detection of hydrogen release in radioactive waste disposal facility</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation d'un Élément de Barrette CMUT par un Quadripôle Équivalent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Merrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audren Boulmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Certon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Conference of the European Frequency and Time Forum and IEEE International Frequency Control Symposium (EFTF / IFCS 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">16e Congrès Français d'Acoustique (CFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03778623v1</w:t>
+                <w:t xml:space="preserve">hal-03643749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Approach in the Field of Hydrogen Gas Sensing Using MEMS Based 3C-SiC Microcantilevers</w:t>
               </w:r>
@@ -7346,295 +7346,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03240301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cmut Time of Flight Gas Sensor By Phase Shift Measurement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luis Iglesias</w:t>
+                <w:t xml:space="preserve">Resonant MEMS for Gas Detection Based on the Measurements of Physical Properties of Gas Mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Iglesias Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priyadarshini Shanmugam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Alquier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Certon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Meeting on Chemical Sensors IMCS 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Montreal, France. </w:t>
+              <w:t xml:space="preserve">2020 Joint Conference of the IEEE International Frequency Control Symposium and the IEEE International Symposium on Applications of Ferroelectrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Keystone (virtual conference), United States. pp.1-3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/MA2020-01312323mtgabs⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IFCS-ISAF41089.2020.9234908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02476748v1</w:t>
+                <w:t xml:space="preserve">hal-02481928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant MEMS for Gas Detection Based on the Measurements of Physical Properties of Gas Mixtures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luis Iglesias Hernandez</w:t>
+                <w:t xml:space="preserve">Cmut Time of Flight Gas Sensor By Phase Shift Measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priyadarshini Shanmugam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Alquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Certon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 Joint Conference of the IEEE International Frequency Control Symposium and the IEEE International Symposium on Applications of Ferroelectrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Keystone (virtual conference), United States. pp.1-3, </w:t>
+              <w:t xml:space="preserve">18th International Meeting on Chemical Sensors IMCS 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Montreal, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IFCS-ISAF41089.2020.9234908⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1149/MA2020-01312323mtgabs⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02481928v1</w:t>
+                <w:t xml:space="preserve">hal-02476748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Frequency Gas Detection With an Uncoated CMUT Array by Impedance Resonant Frequency Measurement</w:t>
               </w:r>
@@ -9312,51 +9312,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7DE86580"/>
+    <w:nsid w:val="BE8E27B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9543,51 +9543,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-certon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5963-7119" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13681803X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580366v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilihamu Abudujiasuer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lemaire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Barcella" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dufour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Certon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJUFFC.2026.3680024" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689286v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Roche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Calle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Le Bunetel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Poulin-Vittrant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2024.115856" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776432v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Cornu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Jourdain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Colin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Edon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ad8334" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125969v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atilla Atli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJUFFC.2024.3475348" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690362v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nadaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galayko" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2024.115855" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612653v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Goepfert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audren Boulm&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levassort" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Merrien" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Rouffaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi14112089" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04301385v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Portail" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alquier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2023.107986" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813868v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lascaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Defforge" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meynier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alquier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0083052" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762447v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJUFFC.2022.3197104" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528025v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Iglesias Hernandez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyadarshini Shanmugam" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-04689-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520508v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJUFFC.2021.3134938" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205726v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Iglesias" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Michaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2021.106410" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03192518v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hery" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Senegond" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2019.2954579" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998397v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Dauba" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Goulas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Larrat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0002096" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505916v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Iglesias" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmech.2020.00014" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02374829v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaweb Ben Messaoud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Camarda" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; Piluso" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi10120801" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382070v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lascaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gautier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2019.01.006" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02123675v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Heller" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ngo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2018.2796303" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862175v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gross" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Legros" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vince" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojapps.2018.81003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01741078v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Valente" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gautier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4997228" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740978v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Zawada" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Moller Bierregaard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erling Ringgaard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruichao Xu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Guizzetti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2017.2709253" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741067v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bahette" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perroteau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/26/11/115023" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814874v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2015.006986" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814875v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coutier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legros" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayache Bouakaz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2014.006887" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069932v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M&#233;nigot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Girault" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2013.006330" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01302015v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Minonzio" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Talmant" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2014.2959" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831020v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/24/4/045020" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814883v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ternifi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-G. Minonzio" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2013.01.009" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7GSDSZJF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814882v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas S&#233;n&#233;gond" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Plag" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Teston" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2013.2723" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986414v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouakaz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Basset" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016073v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Teston" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Feuillard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Certon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levassort" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lethiecq" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150199908210545" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016050v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Patat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brynjar Karlsson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.418136" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252956v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tessier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Patat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19945266" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A528FAABA0B1A699D0D442FBCE822A4D864679A8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009444v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Amazit" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Millar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.355339" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364605v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365910v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Cloet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoffre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fouan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330570v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330547v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mathieu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS62464.2025.11201675" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923370v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Call&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS63147.2024.10814349" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04518488v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Alquier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Michaud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Barcella" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Colin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685331v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMRE60776.2024.10532169" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164933v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Rouffaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9958841" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04515241v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685326v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882657v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chatain" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9957984" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848329v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audren Boulme" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848108v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Campos Vilas Boas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cheppe" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643749v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778623v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708472v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-m048qs" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848331v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205733v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMS51782.2021.9375432" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454536v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS52206.2021.9593399" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010561v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Dammak" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vander Meulen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Hoang" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589408v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Kowalewski" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wollant" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Carmigniani" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Schnurle" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS52206.2021.9593703" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528047v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2021-01591592mtgabs" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240301v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Hladky" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bal&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0745" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476748v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2020-01312323mtgabs" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481928v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IFCS-ISAF41089.2020.9234908" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476746v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS43011.2019.8956767" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191737v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Pena" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534621v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bale" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rouffaud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191746v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090954v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013282v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8579789" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459700v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Girault" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811242v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume F&#233;rin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811294v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550894v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Meynier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551190v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Edouard Bernard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978825v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978837v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-certon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5963-7119" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13681803X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580366v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilihamu Abudujiasuer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lemaire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Barcella" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dufour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Certon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJUFFC.2026.3680024" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689286v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Roche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Calle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Le Bunetel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Poulin-Vittrant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2024.115856" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776432v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Cornu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Jourdain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Colin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Edon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ad8334" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690362v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nadaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galayko" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2024.115855" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125969v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atilla Atli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJUFFC.2024.3475348" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612653v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Goepfert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audren Boulm&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levassort" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Merrien" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Rouffaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi14112089" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04301385v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Portail" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alquier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2023.107986" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762447v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJUFFC.2022.3197104" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813868v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lascaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Defforge" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meynier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alquier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0083052" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528025v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Iglesias Hernandez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyadarshini Shanmugam" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-04689-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520508v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJUFFC.2021.3134938" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205726v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Iglesias" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Michaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2021.106410" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03192518v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hery" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Senegond" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2019.2954579" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998397v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Dauba" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Goulas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Larrat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0002096" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505916v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Iglesias" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmech.2020.00014" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02374829v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaweb Ben Messaoud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Camarda" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; Piluso" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi10120801" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382070v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lascaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gautier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2019.01.006" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02123675v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Heller" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ngo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2018.2796303" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862175v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gross" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Legros" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vince" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojapps.2018.81003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740978v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Zawada" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Moller Bierregaard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erling Ringgaard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruichao Xu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Guizzetti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2017.2709253" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01741078v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Valente" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gautier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4997228" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741067v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bahette" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perroteau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/26/11/115023" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814874v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2015.006986" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814875v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coutier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legros" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayache Bouakaz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2014.006887" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069932v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M&#233;nigot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Girault" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2013.006330" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01302015v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Minonzio" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Talmant" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2014.2959" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831020v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/24/4/045020" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814883v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ternifi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-G. Minonzio" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2013.01.009" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7GSDSZJF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814882v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas S&#233;n&#233;gond" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Plag" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Teston" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2013.2723" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986414v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouakaz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Basset" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016073v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Teston" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Feuillard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Certon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levassort" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lethiecq" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150199908210545" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016050v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Patat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brynjar Karlsson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.418136" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252956v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tessier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Patat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19945266" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A528FAABA0B1A699D0D442FBCE822A4D864679A8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009444v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Amazit" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Millar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.355339" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364605v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365910v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Cloet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoffre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fouan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330547v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mathieu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS62464.2025.11201675" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330570v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923370v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Call&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS63147.2024.10814349" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04518488v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Alquier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Michaud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Barcella" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Colin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685331v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMRE60776.2024.10532169" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164933v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Rouffaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9958841" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04515241v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685326v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882657v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chatain" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9957984" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848329v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audren Boulme" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778623v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848108v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Campos Vilas Boas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cheppe" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643749v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708472v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-m048qs" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848331v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205733v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMS51782.2021.9375432" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454536v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS52206.2021.9593399" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010561v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Dammak" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vander Meulen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Hoang" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589408v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Kowalewski" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wollant" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Carmigniani" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Schnurle" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS52206.2021.9593703" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528047v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2021-01591592mtgabs" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240301v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Hladky" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bal&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0745" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481928v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IFCS-ISAF41089.2020.9234908" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476748v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2020-01312323mtgabs" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476746v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS43011.2019.8956767" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191737v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Pena" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534621v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bale" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rouffaud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191746v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090954v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013282v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8579789" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459700v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Girault" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811242v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume F&#233;rin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811294v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550894v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Meynier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551190v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Edouard Bernard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978825v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978837v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>