--- v0 (2026-03-29)
+++ v1 (2026-05-03)
@@ -126,3990 +126,3990 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biomechanical finite element simulation of the pelvic organs under dynamic loading and validation against experimental data from magnetic resonance imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lafond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Hohnadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pirrò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Emmanuel Bellemare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 146, pp.104433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2025.104433⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05362410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computational model and simulation of the solid-state sintering process as a thermal treatment for metal extrusion additive manufacturing: Microstructural and Multiphysics approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judice Cumbunga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Abboudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chamoret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 441, pp.117978. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2025.117978⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05106185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechanical models and simulations of PEMFCs: A comprehensive review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Marcelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chamoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Candusso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 136, pp.1086-1111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.03.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05095903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contact pressure in the proton exchange membrane fuel cell: Development of analytical models based on experimental investigation and a posteriori design of experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Marcelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chamoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 617, pp.235158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2024.235158⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computational design for 4D printing of topology optimized multi-material active composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darshan Athinarayanarao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Prod’hon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chamoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Jerry Qi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Bodaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">npj Computational Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (1), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41524-022-00962-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05108400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design of experiments on the effects of linear and hyperelastic constitutive models and geometric parameters on polymer electrolyte fuel cell mechanical and electrical behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Charbonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Lisa Dhuitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadidja Bouziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chamoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Candusso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (26), pp.13775-13790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2021.02.122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensitivity analysis of the uncertainties of the mechanical design parameters: Stochastic study performed via a numerical design of experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghinwa Ouaidat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Cherouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raed Kouta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chamoret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (27), pp.14659-14673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2021.01.171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03259329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Performance measure and tool for benchmarking metaheuristic optimization algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chamoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied and Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22055/JACM.2021.37664.3060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical modeling of the mechanical behavior of proton exchange membrane fuel cell performance: Design of experiment study and optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghinwa Ouaidat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Cherouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raed Kouta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chamoret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (46), pp.25210-25226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2020.06.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03259293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thermal aspects in friction stir process of AISI 316L: Numerical and experimental investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chamoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lebaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Schlegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Langlade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (1), pp.74-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15376494.2018.1472349⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03162598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A first step in finite-element simulation of a grasping task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chamoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Bodo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The International Journal of Medical Robotics and Computer Assisted Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (sup1), pp.22-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/24699322.2016.1240294⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05009488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A meta-model for knowledge configuration management to support collaborative engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Monticolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Badin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bonjour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chamoret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computers in Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 66, pp.11-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compind.2014.08.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new hybrid PSO algorithm based on a stochastic Markov chain model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Di Cesare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chamoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Domaszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Engineering Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 90, pp.127-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.advengsoft.2015.08.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minimizing Thermal Residual Stresses in Ceramic Matrix Composite by BSG-Starcraft Radius PSO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. J. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essolé Padayodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyed Amir Bahrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chamoret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Advanced Design and Manufacturing Technology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (2), pp.21-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01425535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A novel approach to modelling and simulating the contact behaviour between a human hand model and a deformable object</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chamoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi-Qiang Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiu-Tian Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Gomes,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16 (2), pp.130-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2011.608662⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01172712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régularisation d'une surface de contact par approximation diffuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chamoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rassineux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Villon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Bergheau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11 (2-4), pp.431-445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/reef.11.431-445⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesh density and mesh orientation dependence of FE model submitted to low-frequency vibration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Oudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadhir Lebaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chamoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Shakourzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Computer Applications in Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 43 (2), pp.101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJCAT.2012.046040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05009901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Functional design method for improving safety and ergonomics of mechanical products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chamoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiu Tian Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Peyraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biomedical Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 05 (08), pp.457-468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/jbise.2012.58058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05009878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Implémentation éléments finis du modèle hyperélastique anisotrope HGO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Peyraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chamoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi-Qiang Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (4), pp.441--464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ejcm.19.441-464⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01176167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finite element approach applied to human digital model for biomechanical modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chamoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Peyraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Gomes,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi-Qiang Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (1), pp.75--82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12008-009-0087-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01176166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preface: simulation and multidisciplinary optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hicham Bassir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Luis Zapico Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Hong Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Guessasma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chamoret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal for Simulation and Multidisciplinary Design Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1 (1), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ijsmdo:2007000⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00263932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New smoothing procedures in contact mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chamoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Saillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rassineux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Bergheau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 168 (1-2), pp.107-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cam.2003.06.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démarche de conception et de fabrication d’une structure lentille à gradient d’indice avec variation d’orientation de fibres pour la focalisation d’ondes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chamoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chabert Gregory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bi Salima Tié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pizon Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lachat Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05106171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical investigations on the effect of contact between materials in multi-material topology optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hailu Gebremedhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chamoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Demoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Chevallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque S.Mart 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIS S.Mart RAO, May 2025, Vogüé (Ardèche - France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05244958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling of the solid-state sintering at the microstructural level: Multiphysics approach and application to metal additive manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judice Cumbunga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Abboudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chamoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Gomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque InterUT Systèmes sûrs et durables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Technologie de Compiègne [UTC], Feb 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04011815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study by design of experiments of linear and nonlinear constitutive models and geometric parameters effects on PEMFC performances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new scoring strategy for Meta-heuristic, Single-Objective, Continuous Optimization Algorithm Benchmark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chamoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Charbonné</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yann Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFC2019 - European Fuel Cell Technology &amp; Applications Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Naples, Italy</w:t>
+              <w:t xml:space="preserve">CIVIL-COMP-OPTI-2019 - Fifth International Conference on Soft Computing &amp; Optimisation in Civil, Structural and Environmental Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Riva del Garda, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03360814v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03360827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new scoring strategy for Meta-heuristic, Single-Objective, Continuous Optimization Algorithm Benchmark</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Comparative study by design of experiments of linear and nonlinear constitutive models and geometric parameters effects on PEMFC performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Charbonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Lisa Dhuitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadidja Bouziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chamoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Candusso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIVIL-COMP-OPTI-2019 - Fifth International Conference on Soft Computing &amp; Optimisation in Civil, Structural and Environmental Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Riva del Garda, Italy</w:t>
+              <w:t xml:space="preserve">EFC2019 - European Fuel Cell Technology &amp; Applications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03360827v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03360814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new loading problem: product size reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chamoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03465292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Numerical aspects of B416 Cu-Be alloy friction stir process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadhir Lebaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chamoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schlegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03465282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création d'un modèle éléments finis 3D non-linéaire d'une main en contact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chamoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Peyraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiu-Tian Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures (CSMA 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00592830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation biomécanique du corps humain pour une ergonomie de conception centrée sur l'homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chamoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Peyraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chevriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhi-Qiang Feng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01408409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of moving solid-phase boundaries using the partition of unity concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chamoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Remmers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Turteltaub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Borst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01812896v1</w:t>
-              </w:r>
-[...2740 lines deleted...]
-                <w:t xml:space="preserve">hal-02271028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4127,103 +4127,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Modeling of the Solid-State Sintering Process by Coupling the Thermal and Microstructural Fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judice Cumbunga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Abboudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chamoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sudipta Biswas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Gomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Thermal Science and Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland, pp.45-56, 2024, Lecture Notes in Mechanical Engineering</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4261,51 +4261,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crash FE Simulation in the Design Process - Theory and Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chamoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4410,51 +4410,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions à l'optimisation en conception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chamoret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université de Bourgogne-Franche Comté (UBFC), 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4562,51 +4562,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CC133E8F"/>
+    <w:nsid w:val="1F0A9D24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4793,51 +4793,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-chamoret" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9771-774X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106171v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chamoret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabert Gregory" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bi Salima Ti&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pizon Gr&#233;goire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachat R&#233;my" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244958v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hailu Gebremedhen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demoly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Chevallier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011815v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judice Cumbunga" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Abboudi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gomes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360814v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Charbonn&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Lisa Dhuitte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Bouziane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Candusso" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360827v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schott" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salmon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Meyer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465292v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465282v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadhir Lebaal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Roman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schlegel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gete" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592830v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roth" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Peyraut" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiu-Tian Yan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408409v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevriau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Qiang Feng" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812896v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Remmers" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Turteltaub" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; de Borst" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05362410v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lafond" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Hohnadel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brunel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pirr&#242;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Emmanuel Bellemare" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2025.104433" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106185v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Abboudi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2025.117978" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095903v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Marcelli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.03.004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04679114v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mancini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2024.235158" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108400v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darshan Athinarayanarao" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Prod&#8217;hon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jerry Qi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Bodaghi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41524-022-00962-w" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188311v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Candusso" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2021.02.122" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259329v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghinwa Ouaidat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Cherouat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raed Kouta" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2021.01.171" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03281432v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22055/JACM.2021.37664.3060" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259293v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.06.015" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162598v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chamoret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebaal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schlegel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Langlade" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2018.1472349" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009488v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bodo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24699322.2016.1240294" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522505v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Monticolo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Badin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonjour" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2014.08.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202612v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Di Cesare" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Domaszewski" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2015.08.005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01425535v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. J. Xu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essol&#233; Padayodi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Amir Bahrani" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172712v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gomes," TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2011.608662" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271039v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rassineux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bergheau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.11.431-445" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009901v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Oudry" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Shakourzadeh" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCAT.2012.046040" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009878v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Robert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiu Tian Yan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Peyraut" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jbise.2012.58058" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176167v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.19.441-464" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176166v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-009-0087-3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263932v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hicham Bassir" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Zapico Valle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Hong Zhang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Guessasma" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijsmdo:2007000" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271028v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saillard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rassineux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bergheau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2003.06.007" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108404v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudipta Biswas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009905v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Roth" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Badin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jr. Imbert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gomes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/23813" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04284956v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-chamoret" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9771-774X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05362410v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lafond" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Hohnadel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brunel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pirr&#242;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Emmanuel Bellemare" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2025.104433" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106185v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judice Cumbunga" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Abboudi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chamoret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2025.117978" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095903v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Marcelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Meyer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Candusso" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.03.004" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04679114v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mancini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2024.235158" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108400v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darshan Athinarayanarao" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Prod&#8217;hon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jerry Qi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Bodaghi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41524-022-00962-w" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188311v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Charbonn&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Lisa Dhuitte" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Bouziane" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Candusso" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2021.02.122" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259329v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghinwa Ouaidat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Cherouat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raed Kouta" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2021.01.171" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03281432v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schott" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salmon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22055/JACM.2021.37664.3060" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259293v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.06.015" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162598v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chamoret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebaal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schlegel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Langlade" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2018.1472349" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009488v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bodo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roth" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24699322.2016.1240294" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522505v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Monticolo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Badin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gomes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonjour" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2014.08.001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202612v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Di Cesare" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Domaszewski" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2015.08.005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01425535v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. J. Xu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essol&#233; Padayodi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Amir Bahrani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172712v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Qiang Feng" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiu-Tian Yan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gomes," TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2011.608662" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271039v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rassineux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bergheau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.11.431-445" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009901v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Oudry" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadhir Lebaal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Shakourzadeh" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCAT.2012.046040" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009878v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Robert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiu Tian Yan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Peyraut" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jbise.2012.58058" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176167v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Peyraut" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.19.441-464" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176166v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-009-0087-3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263932v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hicham Bassir" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Zapico Valle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Hong Zhang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Guessasma" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijsmdo:2007000" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271028v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saillard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rassineux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bergheau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2003.06.007" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106171v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabert Gregory" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bi Salima Ti&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pizon Gr&#233;goire" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachat R&#233;my" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244958v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hailu Gebremedhen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demoly" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Chevallier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011815v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Abboudi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360827v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360814v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465292v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465282v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Roman" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schlegel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gete" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592830v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408409v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevriau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812896v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Remmers" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Turteltaub" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; de Borst" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108404v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudipta Biswas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009905v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Roth" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Badin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jr. Imbert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gomes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/23813" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04284956v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>