--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -85,50 +85,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-9771-774X</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=7TimyuIAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -152,2739 +173,2739 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomechanical finite element simulation of the pelvic organs under dynamic loading and validation against experimental data from magnetic resonance imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Hohnadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pirrò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Emmanuel Bellemare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 146, pp.104433. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.medengphy.2025.104433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05362410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational model and simulation of the solid-state sintering process as a thermal treatment for metal extrusion additive manufacturing: Microstructural and Multiphysics approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judice Cumbunga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Abboudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chamoret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 441, pp.117978. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cma.2025.117978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05106185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical models and simulations of PEMFCs: A comprehensive review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Marcelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chamoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Candusso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 136, pp.1086-1111. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05095903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contact pressure in the proton exchange membrane fuel cell: Development of analytical models based on experimental investigation and a posteriori design of experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Marcelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chamoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Power Sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 617, pp.235158. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2024.235158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04679114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational design for 4D printing of topology optimized multi-material active composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darshan Athinarayanarao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Prod’hon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chamoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Jerry Qi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Bodaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">npj Computational Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9 (1), pp.1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41524-022-00962-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05108400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of experiments on the effects of linear and hyperelastic constitutive models and geometric parameters on polymer electrolyte fuel cell mechanical and electrical behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Charbonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Lisa Dhuitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadidja Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chamoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Candusso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 46 (26), pp.13775-13790. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2021.02.122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03188311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity analysis of the uncertainties of the mechanical design parameters: Stochastic study performed via a numerical design of experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghinwa Ouaidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Cherouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raed Kouta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chamoret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 46 (27), pp.14659-14673. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2021.01.171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03259329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance measure and tool for benchmarking metaheuristic optimization algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chamoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied and Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.22055/JACM.2021.37664.3060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03281432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling of the mechanical behavior of proton exchange membrane fuel cell performance: Design of experiment study and optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghinwa Ouaidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Cherouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raed Kouta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chamoret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 45 (46), pp.25210-25226. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2020.06.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03259293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal aspects in friction stir process of AISI 316L: Numerical and experimental investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chamoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lebaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Schlegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Langlade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 27 (1), pp.74-79. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/15376494.2018.1472349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03162598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A first step in finite-element simulation of a grasping task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chamoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Bodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Journal of Medical Robotics and Computer Assisted Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 21 (sup1), pp.22-29. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/24699322.2016.1240294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05009488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A meta-model for knowledge configuration management to support collaborative engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Monticolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bonjour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chamoret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers in Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 66, pp.11-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compind.2014.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new hybrid PSO algorithm based on a stochastic Markov chain model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Di Cesare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chamoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Domaszewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Engineering Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 90, pp.127-137. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.advengsoft.2015.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01202612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimizing Thermal Residual Stresses in Ceramic Matrix Composite by BSG-Starcraft Radius PSO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. J. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essolé Padayodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyed Amir Bahrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chamoret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Advanced Design and Manufacturing Technology </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 7 (2), pp.21-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01425535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel approach to modelling and simulating the contact behaviour between a human hand model and a deformable object</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chamoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhi-Qiang Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiu-Tian Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Gomes,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 16 (2), pp.130-140. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10255842.2011.608662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01172712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régularisation d'une surface de contact par approximation diffuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chamoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rassineux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Villon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bergheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 11 (2-4), pp.431-445. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/reef.11.431-445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02271039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesh density and mesh orientation dependence of FE model submitted to low-frequency vibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Oudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadhir Lebaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chamoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossein Shakourzadeh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computer Applications in Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 43 (2), pp.101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1504/IJCAT.2012.046040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05009901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional design method for improving safety and ergonomics of mechanical products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chamoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiu Tian Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Peyraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomedical Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 05 (08), pp.457-468. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4236/jbise.2012.58058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05009878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implémentation éléments finis du modèle hyperélastique anisotrope HGO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Peyraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chamoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhi-Qiang Feng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 19 (4), pp.441--464. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/ejcm.19.441-464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01176167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite element approach applied to human digital model for biomechanical modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chamoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Peyraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Gomes,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhi-Qiang Feng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 4 (1), pp.75--82. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12008-009-0087-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01176166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preface: simulation and multidisciplinary optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hicham Bassir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luis Zapico Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Hong Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Guessasma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chamoret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Simulation and Multidisciplinary Design Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 1 (1), pp.1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/ijsmdo:2007000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00263932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New smoothing procedures in contact mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chamoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rassineux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bergheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 168 (1-2), pp.107-116. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cam.2003.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02271028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2894,1216 +2915,1216 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démarche de conception et de fabrication d’une structure lentille à gradient d’indice avec variation d’orientation de fibres pour la focalisation d’ondes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chamoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chabert Gregory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bi Salima Tié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pizon Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lachat Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05106171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical investigations on the effect of contact between materials in multi-material topology optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hailu Gebremedhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chamoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Demoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Chevallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque S.Mart 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIS S.Mart RAO, May 2025, Vogüé (Ardèche - France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05244958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling of the solid-state sintering at the microstructural level: Multiphysics approach and application to metal additive manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judice Cumbunga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Abboudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chamoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Gomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque InterUT Systèmes sûrs et durables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Technologie de Compiègne [UTC], Feb 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04011815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new scoring strategy for Meta-heuristic, Single-Objective, Continuous Optimization Algorithm Benchmark</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Comparative study by design of experiments of linear and nonlinear constitutive models and geometric parameters effects on PEMFC performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Charbonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Lisa Dhuitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadidja Bouziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chamoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Candusso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIVIL-COMP-OPTI-2019 - Fifth International Conference on Soft Computing &amp; Optimisation in Civil, Structural and Environmental Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Riva del Garda, Italy</w:t>
+              <w:t xml:space="preserve">EFC2019 - European Fuel Cell Technology &amp; Applications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03360827v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03360814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study by design of experiments of linear and nonlinear constitutive models and geometric parameters effects on PEMFC performances</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A new scoring strategy for Meta-heuristic, Single-Objective, Continuous Optimization Algorithm Benchmark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chamoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Candusso</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yann Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFC2019 - European Fuel Cell Technology &amp; Applications Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Naples, Italy</w:t>
+              <w:t xml:space="preserve">CIVIL-COMP-OPTI-2019 - Fifth International Conference on Soft Computing &amp; Optimisation in Civil, Structural and Environmental Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Riva del Garda, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03360814v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03360827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new loading problem: product size reduction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Experimental and Numerical aspects of B416 Cu-Be alloy friction stir process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadhir Lebaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chamoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Schlegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03465292v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Numerical aspects of B416 Cu-Be alloy friction stir process</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A new loading problem: product size reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chamoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03465282v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création d'un modèle éléments finis 3D non-linéaire d'une main en contact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chamoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Peyraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiu-Tian Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures (CSMA 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00592830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation biomécanique du corps humain pour une ergonomie de conception centrée sur l'homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chamoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Peyraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chevriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhi-Qiang Feng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01408409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of moving solid-phase boundaries using the partition of unity concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chamoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Remmers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Turteltaub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Borst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01812896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4113,280 +4134,280 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Modeling of the Solid-State Sintering Process by Coupling the Thermal and Microstructural Fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judice Cumbunga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Abboudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chamoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sudipta Biswas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Gomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Thermal Science and Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland, pp.45-56, 2024, Lecture Notes in Mechanical Engineering</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05108404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crash FE Simulation in the Design Process - Theory and Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chamoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jr. Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numerical Analysis - Theory and Application</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, InTech, 2011, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5772/23813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05009905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4396,105 +4417,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions à l'optimisation en conception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chamoret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université de Bourgogne-Franche Comté (UBFC), 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04284956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId150"/>
+      <w:footerReference w:type="default" r:id="rId151"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4562,51 +4583,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1F0A9D24"/>
+    <w:nsid w:val="E53566D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4793,51 +4814,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-chamoret" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9771-774X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05362410v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lafond" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Hohnadel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brunel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pirr&#242;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Emmanuel Bellemare" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2025.104433" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106185v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judice Cumbunga" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Abboudi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chamoret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2025.117978" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095903v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Marcelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Meyer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Candusso" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.03.004" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04679114v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mancini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2024.235158" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108400v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darshan Athinarayanarao" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Prod&#8217;hon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jerry Qi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Bodaghi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41524-022-00962-w" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188311v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Charbonn&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Lisa Dhuitte" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Bouziane" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Candusso" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2021.02.122" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259329v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghinwa Ouaidat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Cherouat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raed Kouta" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2021.01.171" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03281432v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schott" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salmon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22055/JACM.2021.37664.3060" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259293v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.06.015" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162598v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chamoret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebaal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schlegel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Langlade" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2018.1472349" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009488v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bodo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roth" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24699322.2016.1240294" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522505v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Monticolo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Badin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gomes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonjour" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2014.08.001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202612v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Di Cesare" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Domaszewski" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2015.08.005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01425535v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. J. Xu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essol&#233; Padayodi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Amir Bahrani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172712v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Qiang Feng" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiu-Tian Yan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gomes," TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2011.608662" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271039v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rassineux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bergheau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.11.431-445" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009901v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Oudry" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadhir Lebaal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Shakourzadeh" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCAT.2012.046040" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009878v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Robert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiu Tian Yan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Peyraut" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jbise.2012.58058" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176167v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Peyraut" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.19.441-464" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176166v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-009-0087-3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263932v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hicham Bassir" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Zapico Valle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Hong Zhang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Guessasma" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijsmdo:2007000" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271028v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saillard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rassineux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bergheau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2003.06.007" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106171v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabert Gregory" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bi Salima Ti&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pizon Gr&#233;goire" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachat R&#233;my" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244958v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hailu Gebremedhen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demoly" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Chevallier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011815v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Abboudi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360827v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360814v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465292v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465282v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Roman" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schlegel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gete" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592830v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408409v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevriau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812896v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Remmers" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Turteltaub" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; de Borst" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108404v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudipta Biswas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009905v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Roth" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Badin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jr. Imbert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gomes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/23813" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04284956v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-chamoret" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9771-774X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=7TimyuIAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05362410v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lafond" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Hohnadel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brunel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pirr&#242;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Emmanuel Bellemare" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2025.104433" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106185v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judice Cumbunga" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Abboudi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chamoret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2025.117978" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095903v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Marcelli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Meyer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Candusso" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.03.004" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04679114v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mancini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2024.235158" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108400v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darshan Athinarayanarao" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Prod&#8217;hon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jerry Qi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Bodaghi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41524-022-00962-w" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188311v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Charbonn&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Lisa Dhuitte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Bouziane" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Candusso" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2021.02.122" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259329v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghinwa Ouaidat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Cherouat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raed Kouta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2021.01.171" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03281432v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schott" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salmon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22055/JACM.2021.37664.3060" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259293v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.06.015" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162598v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chamoret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebaal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schlegel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Langlade" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2018.1472349" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009488v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bodo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roth" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24699322.2016.1240294" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522505v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Monticolo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Badin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gomes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonjour" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2014.08.001" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202612v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Di Cesare" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Domaszewski" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2015.08.005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01425535v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. J. Xu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essol&#233; Padayodi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Amir Bahrani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172712v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Qiang Feng" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiu-Tian Yan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gomes," TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2011.608662" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271039v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rassineux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bergheau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.11.431-445" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009901v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Oudry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadhir Lebaal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Shakourzadeh" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCAT.2012.046040" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009878v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Robert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiu Tian Yan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Peyraut" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jbise.2012.58058" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176167v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Peyraut" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.19.441-464" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176166v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-009-0087-3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263932v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hicham Bassir" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Zapico Valle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Hong Zhang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Guessasma" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijsmdo:2007000" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271028v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saillard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rassineux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bergheau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2003.06.007" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106171v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabert Gregory" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bi Salima Ti&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pizon Gr&#233;goire" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachat R&#233;my" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244958v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hailu Gebremedhen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demoly" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Chevallier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011815v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Abboudi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360814v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360827v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465282v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Roman" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schlegel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gete" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465292v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592830v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408409v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevriau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812896v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Remmers" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Turteltaub" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; de Borst" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108404v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudipta Biswas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009905v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Roth" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Badin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jr. Imbert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gomes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/23813" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04284956v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>