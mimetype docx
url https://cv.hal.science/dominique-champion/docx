--- v0 (2026-03-16)
+++ v1 (2026-04-09)
@@ -147,6238 +147,6238 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiscale dynamics and molecular mobility in cellulose-rich materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.O. Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Déléris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Wallecan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Debon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 344, pp.122490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2024.122490⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of processing and storage on citrus fiber functionality: Insights from spectroscopic techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.O. Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Krystianiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Debon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 282 (Part 5), pp.137281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2024.137281⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des protéines d’insectes et de microalgues dans nos assiettes : Grâce à l’optimisation des étapes d’extraction ou à la mise en forme par cuisson-extrusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lagorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Justin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel LE FLEM</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IAA La revue des industries agroalimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 83, pp.25-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04235481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can supercritical carbon dioxide be suitable for the green pretreatment of plant fibres dedicated to composite applications?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Placet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pourchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Boni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 55 (11), pp.4671-4684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-019-04293-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analytical combinations to evaluate the macromolecular composition of extracellular substances (ECS) from Lactobacillus plantarum cell culture media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peio Elichiry-Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Maes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Weidmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-020-03022-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03016444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measurement of white wines resistance against oxidation by Electron Paramagnetic Resonance spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Noret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Zerbib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vileno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 270, pp.156 - 161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.07.052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01894707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of complex glass transition phenomena by DSC in expanded cereal-based food extrudates: Impact of plasticization by water and sucrose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Supuksorn Masavang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 245, pp.43-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2018.10.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exopolysaccharide produced by Weissella confusa: Chemical characterisation, rheology and bioactivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insaf Samira Benhouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Heumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabrouk Kihal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Dairy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 90, pp.88-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2018.11.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02302020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beyond Biodegradability of Poly(lactic acid) : Physical and Chemical Stability in Humid Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeancarlo R. Rocca-Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orla Whyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Helene Brachais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Piasente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (3), pp.2751 - 2762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.6b03088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01509636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of the state of water and relative humidity on ageing of PLA films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R. Rocca-Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.-H. Brachais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Marcuzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 236, pp.109-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.02.113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01509779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of corona treatment on PLA film properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeancarlo R. Rocca-Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Marcuzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Sensidoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Piasente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Special Issue : 5th International Conference on Bio-based and Biodegradable Polymers (BIOPOL-2015), 132, pp.109 - 116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2016.03.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01493504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of hydration on molecular dynamics and structure in chitosan films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Madeleine-Perdrillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Vaulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61, pp.57-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2016.04.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01466268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How does hydration affect the mechanical properties of wine stoppers ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lagorce-Tachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51 (9), pp.4227 - 4237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-015-9669-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01412173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechanical properties of cork: Effect of hydration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Tachon Lagorce-Tachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 82, pp.148-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2015.05.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02302379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Direct investigation of viscosity of an atypical inner membrane of Bacillus spores: A molecular rotor/FLIM study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neveen Hosny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Kuimova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1828 (11), pp.2436-2443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2013.06.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02302386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles approches d’étude de la dynamique de l’eau dans des matrices alimentaires faiblement hydratées.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lerbret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Loupiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11/12, pp.29-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05385475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of the impact of wheat flour type, flour particle size and protein content in a cake-like dough: Proton mobility and rheological properties assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Labouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Verel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 56 (3), pp.691-698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcs.2012.08.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamic and sub-ambient thermal transition relationships in water–sucrose solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Loupiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Simatos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Zanotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 104 (1), pp.365-374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10973-010-1114-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structural Relaxation During Drying and Rehydration of Food Materials—the Water Effect and the Origin of Hysteresis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Loupiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Simatos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lillford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cayot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Biophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (1), pp.160-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11483-011-9204-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New Insight into the Thermal Properties and the Biological Behaviour of the Bacterial Spores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hue Nguyen Thi Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Biophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (3), pp.238-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11483-010-9165-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05539883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of drug polarity upon the solid-state structure and release properties of self-emulsifying drug delivery systems in relation with water affinity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Chambin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Djebili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Jannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 71 (1), pp.73-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2009.01.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of water, temperature and sucrose on dynamics in glassy starch-based products studied by low field 1H NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Poirier-Brulez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 77 (3), pp.489-495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2009.01.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of Plasticizers (Water and Glycerol) on the Diffusion of a Small Molecule in Iota-Carrageenan Biopolymer Films for Edible Coating Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Hervet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7 (6), pp.2011-2019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bm060179r⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02303126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wetting properties at the surface of iota-carrageenan-based edible films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Voilley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 294 (2), pp.400-410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2005.07.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02303133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of sucrose and water content on molecular mobilityin starch-based glasses as assessed through structureand secondary relaxation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Poirier-Brulez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Simatos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biopolymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 81 (2), pp.63-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bip.20358⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02303140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of the nature and concentration of substrates in aqueous solutions on the solubility of aroma compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Covarrubias-Cervantes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bongard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Voilley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Flavour and Fragrance Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 20 (3), pp.265-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ffj.1443⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02302059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temperature effect on solubility of aroma compounds in various aqueous solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Covarrubias-Cervantes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bongard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Voilley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 38 (4), pp.371-378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lwt.2004.06.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02302076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Translational Diffusion Coefficients of Volatile Compounds in Various Aqueous Solutions at Low and Subzero Temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Covarrubias-Cervantes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Voilley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 53 (17), pp.6771-6776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf050454l⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02303194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dielectric spectroscopy measurements of the sub-Tg relaxations in amorphous ethyl cellulose: A relaxation magnitude study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Assifaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Meste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, vol. 351, n° 14-15, p. 1167-1178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2005.03.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00090738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ascorbic Acid Oxidation in Sucrose Aqueous Model Systems at Subzero Temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Simatos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Kalogianni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Le Meste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 52 (11), pp.3399-3404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf035184q⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02303209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aroma Volatility from Aqueous Sucrose Solutions at Low and Subzero Temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Covarrubias-Cervantes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Voilley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 52 (23), pp.7064-7069. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf040171d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02303204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular mobility around the glass transition temperature: a mini review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Simatos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Contreras-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Le Meste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 5 (2), pp.127-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2003.12.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of α- and β-relaxation processes in supercooled sucrose liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Maglione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Niquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Simatos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Le Meste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 71 (1), pp.249-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1022295023709⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00258380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of release kinetics of small and high molecular weight substances dispersed into spray-dried ethylcellulose microspheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grattard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pernin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 84 (3), pp.125-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0168-3659(02)00260-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02303213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MICROSCOPIE VIBRATIONNELLE OPTIR : APPLICATION A LA CARACTERISATION DE LA GRAINE DE BRASSICA JUNCEA.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonnot Emma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavaud Matéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de l'Association Française d'Histotechnologie 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Plateforme DImaCell; Association Française d'histotechnologie, Jun 2023, Dijon, France. pp.93-106, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25830/afh.rfh.2024.36.1.93⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05264308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of sucrose and water contents on macroscopic structure and stability of cereal based products : Thermodynamic versus dynamic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supuksorn Masavang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bodart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nexus of Food, Energy, and Water - 255th National Meeting and Exposition of the American-Chemical-Society (ACS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American-Chemical-Society (ACS), Mar 2018, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01912195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Properties of Cork : Effect of Hydration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce-Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixth Biot Conference on Poromechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Paris, France. pp.489 - 496, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1061/9780784480779.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01620103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude d'un procédé de traitement innovant des fibres de chanvre sous condition de fluide supercritique et propriétés induites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Plasseraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Plasseraud</w:t>
+                <w:t xml:space="preserve">Sylvie Pourchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Pourchet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gilles Boni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Placet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01621579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical properties of cork: Effect of hydration.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Biot Conferences on Poromechanics.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of water on mechanical properties of cork</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The role of water in bacteria spore resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Modugno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroFoodWater 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">ISOPOW 13, International Symposium on the Properties of Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05334938v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of water in bacteria spore resistance</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Effect of water on mechanical properties of cork</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lagorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISOPOW 13, International Symposium on the Properties of Water</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">EuroFoodWater 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02316070v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of PLA at temperatures far and close Tg in dry and wet environments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.R. Rocca-Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcuzzo E</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensidoni A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISOPOW XIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05334955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of water on structure and molecular dynamics of chitosan films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Madeleine-Perdrillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Gums &amp; Stabilisers for the Food Industry Conference.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Wrexham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05334893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion of small molecules in edible films: effect of water and interactions between diffusant and polymer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euro Food Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05333495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La rhéologie d’un produit sucré congelé au-dessus de sa température de transition vitreuse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamelot S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36ème Journée de Calorimétrie et d’Analyse Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of dissolution behaviour with preliminary tests. Proc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debray C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochat-Gonthier M.H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Pourcelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th World Meeting on Pharmaceutics, Biopharmaceutics Pharmaceutical Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADRITELF - APGI - APV, 2002, Florence, Italy. pp. 457-458</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emulsions adsorbées sèches : évaluation d'un système complexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas V</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochat-Gonthier M.H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Pourcelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques Médecine - Pharmacie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1999, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272669v1</w:t>
-              </w:r>
-[...4585 lines deleted...]
-                <w:t xml:space="preserve">hal-02303213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6396,103 +6396,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Properties of Cork : Effect of Hydration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce-Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th international meeting on Material/Bioproduct Interaction (MATBIM 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Porto, Portugal. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6517,103 +6517,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical properties of cork: Effect of hydration.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Tachon Lagorce-Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matbim</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6632,260 +6632,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05338842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glass transition of chitosan films as function of the acid used for powder dissolution.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Influence of temperature and relative humidity on PLA ageing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R. Rocca-Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcuzzo E</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensidoni A</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISOPOW XIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">EuroFoodWater 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05338643v1</w:t>
+                <w:t xml:space="preserve">hal-05338634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of temperature and relative humidity on PLA ageing.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Glass transition of chitosan films as function of the acid used for powder dissolution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine-Perdrillat C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroFoodWater 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">ISOPOW XIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05338634v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05338643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of active substance upon film forming solution stability.</w:t>
               </w:r>
@@ -6923,51 +6923,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouvier C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lemery E</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation in drug delivery: Site-Specific Drug Delivery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Antibes, France</w:t>
@@ -7009,90 +7009,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in PLA structure and properties when ageing at various RH and temperatures far and close Tg.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rocca-Smith J.R</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcuzzo E</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensidoni A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biopol 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, San Sebastian, Spain</w:t>
@@ -7121,103 +7121,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Properties of Cork : Effect of Hydration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce-Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Automation Congress (WAC 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Beaune, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7255,77 +7255,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of spray-congealing to obtain a solid self-emulsifying drug delivery system (SEDDS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.Q. Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannin V</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7367,103 +7367,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of cross-linked pectin beads in order to target efficiently the colon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dupuis G</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genelot C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd EUFEPS Conference on Optimising Drug Delivery and Formulation: Evaluation of Drug Delivery Systems. Issues and Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Versailles, France</w:t>
@@ -7492,103 +7492,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid-state characterisation of a self-emulsifying formulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannin V</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Pourcelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Delivery of functionality in complex food systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Lausanne, Switzerland. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7613,90 +7613,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of a new process to obtain a solid self-emulsifying formulation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Jannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Pourcelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Drug Delivery and Pharmaceutical Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7721,103 +7721,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dry Adsorbed Emulsion: Evaluation of an intricate drug delivery system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas V</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochat-Gonthier M.H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Pourcelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. 3rd World Meeting on Pharmaceutics, Biopharmaceutics Pharmaceutical Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7874,77 +7874,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water in Dairy Products | Analysis and Measurement of Water Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Simatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Dairy Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.715-726, 2011, 9780123744074. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7978,103 +7978,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water in Dairy Products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Simatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Lorient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Dairy Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer New York, pp.457-526, 2009, 9780387848648. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8133,90 +8133,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of Water with Food Components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Simatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Meste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingredient interactions : effects on food quality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.87-138, 2005, 9780824757489. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8340,51 +8340,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="88ABB2C1"/>
+    <w:nsid w:val="F7CECEB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8571,51 +8571,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-champion" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9021-0655" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079218911" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264308v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnot Emma" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavaud Mat&#233;o" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Perrier-Cornet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Champion" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25830/afh.rfh.2024.36.1.93" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01912195v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supuksorn Masavang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loupiac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bodart" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Roudaut" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01620103v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagorce-Tachon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bellat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784480779.060" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621579v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fran&#231;ois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Plasseraud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pourchet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Placet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335152v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagorce" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bellat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334938v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02316070v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simonin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Modugno" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gervais" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334955v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Rocca-Smith" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcuzzo E" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sensidoni A" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334893v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Madeleine-Perdrillat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Debeaufort" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05333495v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Voilley" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272686v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamelot S" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chambin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assifaoui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272092v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debray C" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochat-Gonthier M.H" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pourcelot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272669v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas V" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04676442v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.O. Coelho" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D&#233;l&#233;ris" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Wallecan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Debon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2024.122490" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04797206v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heintz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Krystianiak" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.137281" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04235481v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Justin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel LE FLEM" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Fayolle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02461189v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-019-04293-y" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03016444v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peio Elichiry-Ortiz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Weidmann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-020-03022-8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01894707v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nikolantonaki" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Noret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zerbib" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vileno" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.07.052" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02302020v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Samira Benhouna" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Heumann" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rieu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guzzo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Kihal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2018.11.006" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173100v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2018.10.008" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509636v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeancarlo R. Rocca-Smith" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orla Whyte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Helene Brachais" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Piasente" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.6b03088" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509779v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-H. Brachais" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marcuzzo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.02.113" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01493504v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Marcuzzo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Sensidoni" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2016.03.020" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJQ4KRVS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01466268v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delmotte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vaulot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.04.035" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z5XFB9S5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01412173v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-015-9669-6" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02302379v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tachon Lagorce-Tachon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gougeon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2015.05.034" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z20W71H5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02302386v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Loison" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neveen Hosny" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Kuimova" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2013.06.028" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385475v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lerbret" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02143100v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanchard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labour&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2012.08.005" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXZFJ7J1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02360189v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Russo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Simatos" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Zanotti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-010-1114-0" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B0F0F1EF5948209453A1AD56C3E73AE3D3E5DA24/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02371287v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lillford" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-011-9204-5" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CDFS473H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05539883v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hue Nguyen Thi Minh" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-010-9165-0" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H1NNTQJS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272013v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chambin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Karbowiak" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Djebili" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jannin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2009.01.008" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFSC57H5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02378590v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Farhat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Poirier-Brulez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2009.01.029" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LR439PN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02303126v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Hervet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane L&#233;ger" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm060179r" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02303133v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2005.07.030" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3FNWHV7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02303140v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tanguy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.20358" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HT916JDM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02302076v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Covarrubias-Cervantes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bongard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2004.06.015" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXGNZCQ4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02302059v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.1443" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4MVCPQBR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02303194v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf050454l" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LBDMGH6X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090738v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bidault" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Assifaoui" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Meste" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2005.03.014" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HCRJSZ1M-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02303204v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf040171d" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DB4JDRMD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02379059v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Contreras-Lopez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Meste" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2003.12.003" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25BNSW0G-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02303209v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Kalogianni" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf035184q" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GXM57LVG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258380v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Maglione" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Niquet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Simatos" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022295023709" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZPP7DN66-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02303213v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grattard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pernin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Marty" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0168-3659(02)00260-2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SFXHBTL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04255516v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338842v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338643v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine-Perdrillat C" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338634v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272833v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inkichari M" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brachais C-H" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouvier C" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemery E" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337466v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocca-Smith J.R" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04255494v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268853v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.Q. Tran" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannin V" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268790v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupuis G" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genelot C" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268759v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268735v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Jannin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268721v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02378435v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-374407-4.00493-3" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02378637v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lorient" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-84865-5_11" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C34CC9CFFBCBBCA461A5A6036ECAFD351A516F3D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02378935v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Blond" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781420028133.ch4" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-champion" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9021-0655" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079218911" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04676442v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.O. Coelho" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D&#233;l&#233;ris" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Champion" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Wallecan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Debon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2024.122490" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04797206v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heintz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Krystianiak" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.137281" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04235481v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagorce" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Justin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel LE FLEM" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Fayolle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02461189v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fran&#231;ois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Placet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pourchet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-019-04293-y" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03016444v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peio Elichiry-Ortiz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Weidmann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-020-03022-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01894707v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nikolantonaki" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Noret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zerbib" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vileno" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.07.052" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173100v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supuksorn Masavang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Roudaut" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2018.10.008" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02302020v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Samira Benhouna" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Heumann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rieu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guzzo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Kihal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2018.11.006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509636v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeancarlo R. Rocca-Smith" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orla Whyte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Helene Brachais" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Piasente" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.6b03088" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509779v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Rocca-Smith" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-H. Brachais" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marcuzzo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.02.113" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01493504v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Marcuzzo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Sensidoni" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2016.03.020" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJQ4KRVS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01466268v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Madeleine-Perdrillat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Debeaufort" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delmotte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vaulot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.04.035" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z5XFB9S5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01412173v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagorce-Tachon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bellat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-015-9669-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02302379v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tachon Lagorce-Tachon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gougeon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2015.05.034" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z20W71H5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02302386v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Loison" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neveen Hosny" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gervais" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Kuimova" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2013.06.028" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385475v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lerbret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loupiac" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02143100v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanchard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labour&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2012.08.005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXZFJ7J1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02360189v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Russo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Simatos" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Zanotti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-010-1114-0" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B0F0F1EF5948209453A1AD56C3E73AE3D3E5DA24/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02371287v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lillford" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-011-9204-5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CDFS473H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05539883v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hue Nguyen Thi Minh" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Perrier-Cornet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-010-9165-0" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H1NNTQJS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272013v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chambin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Karbowiak" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Djebili" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jannin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2009.01.008" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFSC57H5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02378590v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Farhat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Poirier-Brulez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2009.01.029" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LR439PN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02303126v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Hervet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane L&#233;ger" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm060179r" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02303133v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Voilley" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2005.07.030" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3FNWHV7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02303140v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tanguy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.20358" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HT916JDM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02302059v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Covarrubias-Cervantes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bongard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.1443" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4MVCPQBR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02302076v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2004.06.015" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXGNZCQ4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02303194v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf050454l" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LBDMGH6X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090738v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bidault" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Assifaoui" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Meste" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2005.03.014" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HCRJSZ1M-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02303209v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Kalogianni" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Meste" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf035184q" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GXM57LVG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02303204v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf040171d" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DB4JDRMD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02379059v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Contreras-Lopez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2003.12.003" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25BNSW0G-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258380v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Maglione" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Niquet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Simatos" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022295023709" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZPP7DN66-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02303213v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grattard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pernin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Marty" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0168-3659(02)00260-2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SFXHBTL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264308v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnot Emma" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavaud Mat&#233;o" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25830/afh.rfh.2024.36.1.93" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01912195v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bodart" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01620103v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784480779.060" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621579v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Plasseraud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335152v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bellat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02316070v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simonin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Modugno" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334938v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334955v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcuzzo E" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sensidoni A" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334893v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05333495v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272686v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamelot S" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chambin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assifaoui" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272092v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debray C" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochat-Gonthier M.H" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pourcelot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272669v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas V" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04255516v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338842v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338634v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338643v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine-Perdrillat C" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272833v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inkichari M" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brachais C-H" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouvier C" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemery E" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337466v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocca-Smith J.R" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04255494v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268853v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.Q. Tran" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannin V" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268790v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupuis G" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genelot C" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268759v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268735v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Jannin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268721v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02378435v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-374407-4.00493-3" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02378637v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lorient" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-84865-5_11" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C34CC9CFFBCBBCA461A5A6036ECAFD351A516F3D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02378935v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Blond" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781420028133.ch4" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>