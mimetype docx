--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -181,338 +181,338 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale dynamics and molecular mobility in cellulose-rich materials</w:t>
+                <w:t xml:space="preserve">Impact of processing and storage on citrus fiber functionality: Insights from spectroscopic techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.O. Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Déléris</w:t>
+                <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Champion</w:t>
+                <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Wallecan</w:t>
+                <w:t xml:space="preserve">Anna Krystianiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Debon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 344, pp.122490. </w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 282 (Part 5), pp.137281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2024.122490⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2024.137281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04676442v1</w:t>
+                <w:t xml:space="preserve">hal-04797206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of processing and storage on citrus fiber functionality: Insights from spectroscopic techniques</w:t>
+                <w:t xml:space="preserve">Multiscale dynamics and molecular mobility in cellulose-rich materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.O. Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Déléris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Krystianiak</w:t>
+                <w:t xml:space="preserve">Joël Wallecan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Debon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 282 (Part 5), pp.137281. </w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 344, pp.122490. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2024.137281⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2024.122490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04797206v1</w:t>
+                <w:t xml:space="preserve">hal-04676442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des protéines d’insectes et de microalgues dans nos assiettes : Grâce à l’optimisation des étapes d’extraction ou à la mise en forme par cuisson-extrusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Justin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -574,334 +574,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04235481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can supercritical carbon dioxide be suitable for the green pretreatment of plant fibres dedicated to composite applications?</w:t>
+                <w:t xml:space="preserve">Analytical combinations to evaluate the macromolecular composition of extracellular substances (ECS) from Lactobacillus plantarum cell culture media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille François</w:t>
+                <w:t xml:space="preserve">Peio Elichiry-Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Placet</w:t>
+                <w:t xml:space="preserve">Pauline Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johnny Beaugrand</w:t>
+                <w:t xml:space="preserve">Stéphanie Weidmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Pourchet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christian Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-019-04293-y⟩</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-020-03022-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02461189v1</w:t>
+                <w:t xml:space="preserve">hal-03016444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical combinations to evaluate the macromolecular composition of extracellular substances (ECS) from Lactobacillus plantarum cell culture media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can supercritical carbon dioxide be suitable for the green pretreatment of plant fibres dedicated to composite applications?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peio Elichiry-Ortiz</w:t>
+                <w:t xml:space="preserve">Vincent Placet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Maes</w:t>
+                <w:t xml:space="preserve">Johnny Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Weidmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Champion</w:t>
+                <w:t xml:space="preserve">Sylvie Pourchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Coelho</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gilles Boni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 55 (11), pp.4671-4684. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00216-020-03022-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10853-019-04293-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03016444v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of white wines resistance against oxidation by Electron Paramagnetic Resonance spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Noret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1004,51 +1004,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supuksorn Masavang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 245, pp.43-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1210,325 +1210,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02302020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond Biodegradability of Poly(lactic acid) : Physical and Chemical Stability in Humid Environments</w:t>
+                <w:t xml:space="preserve">Effect of the state of water and relative humidity on ageing of PLA films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeancarlo R. Rocca-Smith</w:t>
+                <w:t xml:space="preserve">J.R. Rocca-Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orla Whyte</w:t>
+                <w:t xml:space="preserve">N. Chau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire-Helene Brachais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Champion</w:t>
+                <w:t xml:space="preserve">C.-H. Brachais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Piasente</w:t>
+                <w:t xml:space="preserve">E. Marcuzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 5 (3), pp.2751 - 2762. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 236, pp.109-119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.6b03088⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.02.113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01509636v1</w:t>
+                <w:t xml:space="preserve">hal-01509779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the state of water and relative humidity on ageing of PLA films</w:t>
+                <w:t xml:space="preserve">Beyond Biodegradability of Poly(lactic acid) : Physical and Chemical Stability in Humid Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.R. Rocca-Smith</w:t>
+                <w:t xml:space="preserve">Jeancarlo R. Rocca-Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Chau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Orla Whyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Helene Brachais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Marcuzzo</w:t>
+                <w:t xml:space="preserve">Francesca Piasente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 236, pp.109-119. </w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (3), pp.2751 - 2762. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.02.113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.6b03088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01509779v1</w:t>
+                <w:t xml:space="preserve">hal-01509636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of corona treatment on PLA film properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeancarlo R. Rocca-Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1536,51 +1536,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Marcuzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Sensidoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Piasente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Special Issue : 5th International Conference on Bio-based and Biodegradable Polymers (BIOPOL-2015), 132, pp.109 - 116. </w:t>
@@ -1802,51 +1802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce-Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1932,51 +1932,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Tachon Lagorce-Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2087,51 +2087,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neveen Hosny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Kuimova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2182,51 +2182,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles approches d’étude de la dynamique de l’eau dans des matrices alimentaires faiblement hydratées.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2342,51 +2342,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Labouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Verel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cereal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 56 (3), pp.691-698. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2432,51 +2432,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic and sub-ambient thermal transition relationships in water–sucrose solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2574,51 +2574,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Relaxation During Drying and Rehydration of Food Materials—the Water Effect and the Origin of Hysteresis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2755,51 +2755,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Biophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 5 (3), pp.238-246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2897,51 +2897,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Djebili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Jannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 71 (1), pp.73-78. </w:t>
@@ -3030,51 +3030,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad Farhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Poirier-Brulez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 77 (3), pp.489-495. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3159,51 +3159,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Hervet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3280,51 +3280,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3409,51 +3409,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Poirier-Brulez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3519,328 +3519,328 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02303140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the nature and concentration of substrates in aqueous solutions on the solubility of aroma compounds</w:t>
+                <w:t xml:space="preserve">Temperature effect on solubility of aroma compounds in various aqueous solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Covarrubias-Cervantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bongard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flavour and Fragrance Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 20 (3), pp.265-273. </w:t>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 38 (4), pp.371-378. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ffj.1443⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lwt.2004.06.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02302059v1</w:t>
+                <w:t xml:space="preserve">hal-02302076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature effect on solubility of aroma compounds in various aqueous solutions</w:t>
+                <w:t xml:space="preserve">Effects of the nature and concentration of substrates in aqueous solutions on the solubility of aroma compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Covarrubias-Cervantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bongard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 38 (4), pp.371-378. </w:t>
+              <w:t xml:space="preserve">Flavour and Fragrance Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 20 (3), pp.265-273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lwt.2004.06.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ffj.1443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02302076v1</w:t>
+                <w:t xml:space="preserve">hal-02302059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translational Diffusion Coefficients of Volatile Compounds in Various Aqueous Solutions at Low and Subzero Temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Covarrubias-Cervantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3938,51 +3938,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Meste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4041,51 +4041,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ascorbic Acid Oxidation in Sucrose Aqueous Model Systems at Subzero Temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Simatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4196,51 +4196,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aroma Volatility from Aqueous Sucrose Solutions at Low and Subzero Temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Covarrubias-Cervantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4338,51 +4338,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Simatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Contreras-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4454,51 +4454,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of α- and β-relaxation processes in supercooled sucrose liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Maglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4648,51 +4648,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Controlled Release</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 84 (3), pp.125-135. </w:t>
@@ -4768,51 +4768,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MICROSCOPIE VIBRATIONNELLE OPTIR : APPLICATION A LA CARACTERISATION DE LA GRAINE DE BRASSICA JUNCEA.</w:t>
+                <w:t xml:space="preserve">MICROSCOPIE VIBRATIONNELLE OPTIR : APPLICATION A LA CARACTERISATION DE LA GRAINE DE BRASSICA JUNCEA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonnot Emma</w:t>
@@ -4826,51 +4826,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lavaud Matéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de l'Association Française d'Histotechnologie 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Plateforme DImaCell; Association Française d'histotechnologie, Jun 2023, Dijon, France. pp.93-106, </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4956,51 +4956,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bodart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nexus of Food, Energy, and Water - 255th National Meeting and Exposition of the American-Chemical-Society (ACS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American-Chemical-Society (ACS), Mar 2018, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5019,282 +5019,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01912195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Properties of Cork : Effect of Hydration</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Étude d'un procédé de traitement innovant des fibres de chanvre sous condition de fluide supercritique et propriétés induites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Plasseraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pourchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Boni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Placet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth Biot Conference on Poromechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01620103v1</w:t>
+                <w:t xml:space="preserve">hal-01621579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude d'un procédé de traitement innovant des fibres de chanvre sous condition de fluide supercritique et propriétés induites</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanical Properties of Cork : Effect of Hydration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lagorce-Tachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sixth Biot Conference on Poromechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Paris, France. pp.489 - 496, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/9780784480779.060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01621579v1</w:t>
+                <w:t xml:space="preserve">hal-01620103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical properties of cork: Effect of hydration.</w:t>
               </w:r>
@@ -5306,51 +5306,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5395,148 +5395,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of water in bacteria spore resistance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stability of PLA at temperatures far and close Tg in dry and wet environments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R. Rocca-Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Simonin</w:t>
+                <w:t xml:space="preserve">Marcuzzo E</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Modugno</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sensidoni A</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISOPOW 13, International Symposium on the Properties of Water</w:t>
+              <w:t xml:space="preserve">ISOPOW XIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02316070v1</w:t>
+                <w:t xml:space="preserve">hal-05334955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of water on mechanical properties of cork</w:t>
               </w:r>
@@ -5548,51 +5552,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5637,152 +5641,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05334938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of PLA at temperatures far and close Tg in dry and wet environments.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The role of water in bacteria spore resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Modugno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISOPOW XIII</w:t>
+              <w:t xml:space="preserve">ISOPOW 13, International Symposium on the Properties of Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05334955v1</w:t>
+                <w:t xml:space="preserve">hal-02316070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of water on structure and molecular dynamics of chitosan films</w:t>
               </w:r>
@@ -5794,51 +5794,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Madeleine-Perdrillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5902,51 +5902,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5997,51 +5997,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La rhéologie d’un produit sucré congelé au-dessus de sa température de transition vitreuse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamelot S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6135,51 +6135,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of dissolution behaviour with preliminary tests. Proc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debray C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6269,51 +6269,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas V</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochat-Gonthier M.H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6390,437 +6390,437 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Properties of Cork : Effect of Hydration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Lagorce-Tachon</w:t>
+                <w:t xml:space="preserve">Mechanical properties of cork: Effect of hydration.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Tachon Lagorce-Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th international meeting on Material/Bioproduct Interaction (MATBIM 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Porto, Portugal. , 2017</w:t>
+              <w:t xml:space="preserve">Matbim</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04255516v1</w:t>
+                <w:t xml:space="preserve">hal-05338842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties of cork: Effect of hydration.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Tachon Lagorce-Tachon</w:t>
+                <w:t xml:space="preserve">Mechanical Properties of Cork : Effect of Hydration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lagorce-Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matbim</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">4th international meeting on Material/Bioproduct Interaction (MATBIM 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Porto, Portugal. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05338842v1</w:t>
+                <w:t xml:space="preserve">hal-04255516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of temperature and relative humidity on PLA ageing.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Influence of active substance upon film forming solution stability.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inkichari M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brachais C-H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lemery E</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sensidoni A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroFoodWater 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">Innovation in drug delivery: Site-Specific Drug Delivery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05338634v1</w:t>
+                <w:t xml:space="preserve">hal-05272833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glass transition of chitosan films as function of the acid used for powder dissolution.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine-Perdrillat C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6835,182 +6835,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISOPOW XIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05338643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of active substance upon film forming solution stability.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Influence of temperature and relative humidity on PLA ageing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R. Rocca-Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcuzzo E</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensidoni A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation in drug delivery: Site-Specific Drug Delivery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Antibes, France</w:t>
+              <w:t xml:space="preserve">EuroFoodWater 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05272833v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05338634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in PLA structure and properties when ageing at various RH and temperatures far and close Tg.</w:t>
               </w:r>
@@ -7022,77 +7022,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rocca-Smith J.R</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcuzzo E</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensidoni A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biopol 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, San Sebastian, Spain</w:t>
@@ -7147,51 +7147,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce-Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7281,51 +7281,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannin V</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7406,51 +7406,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dupuis G</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genelot C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7518,51 +7518,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannin V</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7639,51 +7639,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Jannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Pourcelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7747,51 +7747,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas V</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochat-Gonthier M.H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7900,51 +7900,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Simatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Dairy Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.715-726, 2011, 9780123744074. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7991,51 +7991,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water in Dairy Products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Simatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Lorient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8159,51 +8159,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Simatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Meste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8340,51 +8340,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F7CECEB6"/>
+    <w:nsid w:val="E500AB81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8571,51 +8571,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-champion" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9021-0655" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079218911" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04676442v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.O. Coelho" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D&#233;l&#233;ris" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Champion" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Wallecan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Debon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2024.122490" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04797206v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heintz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Krystianiak" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.137281" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04235481v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagorce" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Justin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel LE FLEM" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Fayolle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02461189v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fran&#231;ois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Placet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pourchet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-019-04293-y" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03016444v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peio Elichiry-Ortiz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Weidmann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-020-03022-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01894707v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nikolantonaki" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Noret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zerbib" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vileno" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.07.052" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173100v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supuksorn Masavang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Roudaut" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2018.10.008" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02302020v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Samira Benhouna" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Heumann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rieu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guzzo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Kihal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2018.11.006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509636v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeancarlo R. Rocca-Smith" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orla Whyte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Helene Brachais" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Piasente" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.6b03088" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509779v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Rocca-Smith" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-H. Brachais" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marcuzzo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.02.113" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01493504v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Marcuzzo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Sensidoni" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2016.03.020" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJQ4KRVS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01466268v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Madeleine-Perdrillat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Debeaufort" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delmotte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vaulot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.04.035" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z5XFB9S5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01412173v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagorce-Tachon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bellat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-015-9669-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02302379v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tachon Lagorce-Tachon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gougeon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2015.05.034" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z20W71H5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02302386v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Loison" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neveen Hosny" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gervais" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Kuimova" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2013.06.028" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385475v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lerbret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loupiac" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02143100v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanchard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labour&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2012.08.005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXZFJ7J1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02360189v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Russo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Simatos" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Zanotti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-010-1114-0" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B0F0F1EF5948209453A1AD56C3E73AE3D3E5DA24/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02371287v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lillford" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-011-9204-5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CDFS473H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05539883v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hue Nguyen Thi Minh" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Perrier-Cornet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-010-9165-0" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H1NNTQJS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272013v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chambin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Karbowiak" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Djebili" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jannin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2009.01.008" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFSC57H5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02378590v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Farhat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Poirier-Brulez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2009.01.029" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LR439PN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02303126v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Hervet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane L&#233;ger" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm060179r" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02303133v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Voilley" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2005.07.030" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3FNWHV7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02303140v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tanguy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.20358" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HT916JDM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02302059v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Covarrubias-Cervantes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bongard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.1443" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4MVCPQBR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02302076v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2004.06.015" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXGNZCQ4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02303194v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf050454l" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LBDMGH6X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090738v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bidault" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Assifaoui" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Meste" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2005.03.014" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HCRJSZ1M-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02303209v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Kalogianni" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Meste" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf035184q" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GXM57LVG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02303204v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf040171d" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DB4JDRMD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02379059v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Contreras-Lopez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2003.12.003" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25BNSW0G-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258380v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Maglione" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Niquet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Simatos" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022295023709" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZPP7DN66-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02303213v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grattard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pernin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Marty" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0168-3659(02)00260-2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SFXHBTL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264308v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnot Emma" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavaud Mat&#233;o" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25830/afh.rfh.2024.36.1.93" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01912195v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bodart" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01620103v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784480779.060" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621579v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Plasseraud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335152v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bellat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02316070v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simonin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Modugno" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334938v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334955v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcuzzo E" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sensidoni A" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334893v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05333495v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272686v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamelot S" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chambin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assifaoui" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272092v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debray C" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochat-Gonthier M.H" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pourcelot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272669v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas V" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04255516v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338842v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338634v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338643v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine-Perdrillat C" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272833v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inkichari M" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brachais C-H" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouvier C" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemery E" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337466v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocca-Smith J.R" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04255494v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268853v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.Q. Tran" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannin V" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268790v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupuis G" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genelot C" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268759v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268735v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Jannin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268721v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02378435v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-374407-4.00493-3" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02378637v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lorient" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-84865-5_11" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C34CC9CFFBCBBCA461A5A6036ECAFD351A516F3D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02378935v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Blond" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781420028133.ch4" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-champion" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9021-0655" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079218911" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04797206v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.O. Coelho" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Champion" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heintz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Krystianiak" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Debon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.137281" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04676442v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D&#233;l&#233;ris" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Wallecan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2024.122490" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04235481v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagorce" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Justin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel LE FLEM" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Fayolle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03016444v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peio Elichiry-Ortiz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Weidmann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-020-03022-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02461189v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fran&#231;ois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Placet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pourchet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-019-04293-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01894707v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nikolantonaki" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Noret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zerbib" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vileno" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.07.052" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173100v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supuksorn Masavang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Roudaut" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2018.10.008" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02302020v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Samira Benhouna" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Heumann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rieu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guzzo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Kihal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2018.11.006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509779v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Rocca-Smith" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-H. Brachais" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marcuzzo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.02.113" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509636v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeancarlo R. Rocca-Smith" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orla Whyte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Helene Brachais" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Piasente" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.6b03088" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01493504v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Marcuzzo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Sensidoni" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2016.03.020" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJQ4KRVS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01466268v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Madeleine-Perdrillat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Debeaufort" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delmotte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vaulot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.04.035" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z5XFB9S5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01412173v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagorce-Tachon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bellat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-015-9669-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02302379v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tachon Lagorce-Tachon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gougeon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2015.05.034" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z20W71H5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02302386v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Loison" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neveen Hosny" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gervais" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Kuimova" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2013.06.028" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385475v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lerbret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loupiac" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02143100v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanchard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labour&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2012.08.005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXZFJ7J1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02360189v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Russo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Simatos" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Zanotti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-010-1114-0" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B0F0F1EF5948209453A1AD56C3E73AE3D3E5DA24/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02371287v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lillford" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-011-9204-5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CDFS473H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05539883v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hue Nguyen Thi Minh" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Perrier-Cornet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-010-9165-0" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H1NNTQJS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272013v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chambin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Karbowiak" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Djebili" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jannin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2009.01.008" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFSC57H5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02378590v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Farhat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Poirier-Brulez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2009.01.029" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LR439PN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02303126v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Hervet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane L&#233;ger" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm060179r" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02303133v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Voilley" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2005.07.030" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3FNWHV7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02303140v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tanguy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.20358" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HT916JDM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02302076v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Covarrubias-Cervantes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bongard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2004.06.015" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXGNZCQ4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02302059v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.1443" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4MVCPQBR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02303194v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf050454l" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LBDMGH6X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090738v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bidault" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Assifaoui" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Meste" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2005.03.014" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HCRJSZ1M-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02303209v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Kalogianni" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Meste" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf035184q" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GXM57LVG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02303204v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf040171d" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DB4JDRMD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02379059v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Contreras-Lopez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2003.12.003" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25BNSW0G-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258380v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Maglione" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Niquet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Simatos" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022295023709" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZPP7DN66-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02303213v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grattard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pernin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Marty" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0168-3659(02)00260-2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SFXHBTL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264308v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnot Emma" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavaud Mat&#233;o" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25830/afh.rfh.2024.36.1.93" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01912195v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bodart" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621579v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Plasseraud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01620103v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784480779.060" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335152v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bellat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334955v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcuzzo E" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sensidoni A" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334938v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02316070v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simonin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Modugno" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334893v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05333495v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272686v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamelot S" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chambin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assifaoui" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272092v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debray C" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochat-Gonthier M.H" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pourcelot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272669v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas V" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338842v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04255516v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272833v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inkichari M" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brachais C-H" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouvier C" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemery E" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338643v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine-Perdrillat C" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338634v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337466v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocca-Smith J.R" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04255494v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268853v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.Q. Tran" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannin V" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268790v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupuis G" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genelot C" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268759v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268735v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Jannin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268721v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02378435v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-374407-4.00493-3" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02378637v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lorient" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-84865-5_11" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C34CC9CFFBCBBCA461A5A6036ECAFD351A516F3D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02378935v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Blond" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781420028133.ch4" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>