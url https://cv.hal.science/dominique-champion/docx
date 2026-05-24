--- v2 (2026-04-30)
+++ v3 (2026-05-24)
@@ -147,6238 +147,6238 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MICROSCOPIE VIBRATIONNELLE OPTIR : APPLICATION A LA CARACTERISATION DE LA GRAINE DE BRASSICA JUNCEA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Winckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonnot Emma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavaud Matéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès annuel de l'Association Française d'Histotechnologie 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Plateforme DImaCell; Association Française d'histotechnologie, Jun 2023, Dijon, France. pp.93-106, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25830/afh.rfh.2024.36.1.93⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05264308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of sucrose and water contents on macroscopic structure and stability of cereal based products : Thermodynamic versus dynamic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Supuksorn Masavang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Loupiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bodart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nexus of Food, Energy, and Water - 255th National Meeting and Exposition of the American-Chemical-Society (ACS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American-Chemical-Society (ACS), Mar 2018, New Orleans, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01912195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechanical properties of cork: Effect of hydration.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lagorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th Biot Conferences on Poromechanics.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechanical Properties of Cork : Effect of Hydration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lagorce-Tachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sixth Biot Conference on Poromechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Paris, France. pp.489 - 496, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/9780784480779.060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01620103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude d'un procédé de traitement innovant des fibres de chanvre sous condition de fluide supercritique et propriétés induites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Plasseraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pourchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Boni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Placet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of water on mechanical properties of cork</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lagorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EuroFoodWater 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Leuven, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The role of water in bacteria spore resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Modugno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISOPOW 13, International Symposium on the Properties of Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lausanne, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stability of PLA at temperatures far and close Tg in dry and wet environments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R. Rocca-Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcuzzo E</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensidoni A</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISOPOW XIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lausanne, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of water on structure and molecular dynamics of chitosan films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Madeleine-Perdrillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18th Gums &amp; Stabilisers for the Food Industry Conference.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Wrexham, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffusion of small molecules in edible films: effect of water and interactions between diffusant and polymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Voilley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Euro Food Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Bruxelles, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05333495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rhéologie d’un produit sucré congelé au-dessus de sa température de transition vitreuse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamelot S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assifaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">36ème Journée de Calorimétrie et d’Analyse Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prediction of dissolution behaviour with preliminary tests. Proc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debray C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rochat-Gonthier M.H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Pourcelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th World Meeting on Pharmaceutics, Biopharmaceutics Pharmaceutical Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADRITELF - APGI - APV, 2002, Florence, Italy. pp. 457-458</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emulsions adsorbées sèches : évaluation d'un système complexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas V</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rochat-Gonthier M.H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Pourcelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Scientifiques Médecine - Pharmacie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1999, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of processing and storage on citrus fiber functionality: Insights from spectroscopic techniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Multiscale dynamics and molecular mobility in cellulose-rich materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.O. Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Déléris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Wallecan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Debon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2024.137281⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 344, pp.122490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2024.122490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04797206v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale dynamics and molecular mobility in cellulose-rich materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Impact of processing and storage on citrus fiber functionality: Insights from spectroscopic techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.O. Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Krystianiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Debon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2024.122490⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 282 (Part 5), pp.137281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2024.137281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04676442v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des protéines d’insectes et de microalgues dans nos assiettes : Grâce à l’optimisation des étapes d’extraction ou à la mise en forme par cuisson-extrusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Justin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel LE FLEM</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAA La revue des industries agroalimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 83, pp.25-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04235481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical combinations to evaluate the macromolecular composition of extracellular substances (ECS) from Lactobacillus plantarum cell culture media</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Can supercritical carbon dioxide be suitable for the green pretreatment of plant fibres dedicated to composite applications?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Placet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pourchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Boni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-020-03022-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 55 (11), pp.4671-4684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-019-04293-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03016444v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can supercritical carbon dioxide be suitable for the green pretreatment of plant fibres dedicated to composite applications?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analytical combinations to evaluate the macromolecular composition of extracellular substances (ECS) from Lactobacillus plantarum cell culture media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peio Elichiry-Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Maes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Weidmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-019-04293-y⟩</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-020-03022-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02461189v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03016444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of white wines resistance against oxidation by Electron Paramagnetic Resonance spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Noret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zerbib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 270, pp.156 - 161. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.07.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01894707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of complex glass transition phenomena by DSC in expanded cereal-based food extrudates: Impact of plasticization by water and sucrose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supuksorn Masavang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 245, pp.43-52. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2018.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02173100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exopolysaccharide produced by Weissella confusa: Chemical characterisation, rheology and bioactivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insaf Samira Benhouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Heumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabrouk Kihal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Dairy Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 90, pp.88-94. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.idairyj.2018.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02302020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the state of water and relative humidity on ageing of PLA films</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Beyond Biodegradability of Poly(lactic acid) : Physical and Chemical Stability in Humid Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeancarlo R. Rocca-Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orla Whyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Helene Brachais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Marcuzzo</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Piasente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.02.113⟩</w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (3), pp.2751 - 2762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.6b03088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01509779v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01509636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond Biodegradability of Poly(lactic acid) : Physical and Chemical Stability in Humid Environments</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Effect of the state of water and relative humidity on ageing of PLA films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R. Rocca-Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francesca Piasente</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.-H. Brachais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Marcuzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.6b03088⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 236, pp.109-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.02.113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01509636v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01509779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of corona treatment on PLA film properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Effect of hydration on molecular dynamics and structure in chitosan films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Madeleine-Perdrillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Francesca Piasente</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Vaulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2016.03.020⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61, pp.57-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2016.04.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01493504v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01466268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of hydration on molecular dynamics and structure in chitosan films</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">How does hydration affect the mechanical properties of wine stoppers ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lagorce-Tachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2016.04.035⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51 (9), pp.4227 - 4237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-015-9669-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01466268v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01412173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does hydration affect the mechanical properties of wine stoppers ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Impact of corona treatment on PLA film properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeancarlo R. Rocca-Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Marcuzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Sensidoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Piasente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-015-9669-6⟩</w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Special Issue : 5th International Conference on Bio-based and Biodegradable Polymers (BIOPOL-2015), 132, pp.109 - 116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2016.03.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01412173v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01493504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical properties of cork: Effect of hydration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Tachon Lagorce-Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 82, pp.148-154. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.matdes.2015.05.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02302379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct investigation of viscosity of an atypical inner membrane of Bacillus spores: A molecular rotor/FLIM study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neveen Hosny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Kuimova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1828 (11), pp.2436-2443. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbamem.2013.06.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02302386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles approches d’étude de la dynamique de l’eau dans des matrices alimentaires faiblement hydratées.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 11/12, pp.29-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05385475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the impact of wheat flour type, flour particle size and protein content in a cake-like dough: Proton mobility and rheological properties assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Labouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Verel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cereal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 56 (3), pp.691-698. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcs.2012.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02143100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic and sub-ambient thermal transition relationships in water–sucrose solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Simatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Zanotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 104 (1), pp.365-374. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10973-010-1114-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02360189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Relaxation During Drying and Rehydration of Food Materials—the Water Effect and the Origin of Hysteresis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Simatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lillford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Biophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (1), pp.160-169. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11483-011-9204-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02371287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Insight into the Thermal Properties and the Biological Behaviour of the Bacterial Spores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hue Nguyen Thi Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Biophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 5 (3), pp.238-246. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11483-010-9165-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05539883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of drug polarity upon the solid-state structure and release properties of self-emulsifying drug delivery systems in relation with water affinity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Djebili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Jannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 71 (1), pp.73-78. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2009.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of water, temperature and sucrose on dynamics in glassy starch-based products studied by low field 1H NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad Farhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Poirier-Brulez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 77 (3), pp.489-495. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carbpol.2009.01.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02378590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Plasticizers (Water and Glycerol) on the Diffusion of a Small Molecule in Iota-Carrageenan Biopolymer Films for Edible Coating Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Hervet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomacromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 7 (6), pp.2011-2019. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/bm060179r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02303126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wetting properties at the surface of iota-carrageenan-based edible films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 294 (2), pp.400-410. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcis.2005.07.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02303133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of sucrose and water content on molecular mobilityin starch-based glasses as assessed through structureand secondary relaxation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Poirier-Brulez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Simatos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biopolymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 81 (2), pp.63-73. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/bip.20358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02303140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature effect on solubility of aroma compounds in various aqueous solutions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">Effects of the nature and concentration of substrates in aqueous solutions on the solubility of aroma compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Covarrubias-Cervantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bongard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lwt.2004.06.015⟩</w:t>
+              <w:t xml:space="preserve">Flavour and Fragrance Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 20 (3), pp.265-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ffj.1443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02302076v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02302059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the nature and concentration of substrates in aqueous solutions on the solubility of aroma compounds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">Temperature effect on solubility of aroma compounds in various aqueous solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Covarrubias-Cervantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bongard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flavour and Fragrance Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ffj.1443⟩</w:t>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 38 (4), pp.371-378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lwt.2004.06.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02302059v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02302076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translational Diffusion Coefficients of Volatile Compounds in Various Aqueous Solutions at Low and Subzero Temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Covarrubias-Cervantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 53 (17), pp.6771-6776. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jf050454l⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02303194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dielectric spectroscopy measurements of the sub-Tg relaxations in amorphous ethyl cellulose: A relaxation magnitude study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Meste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, vol. 351, n° 14-15, p. 1167-1178. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2005.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00090738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ascorbic Acid Oxidation in Sucrose Aqueous Model Systems at Subzero Temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Simatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleni Kalogianni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Meste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 52 (11), pp.3399-3404. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jf035184q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02303209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aroma Volatility from Aqueous Sucrose Solutions at Low and Subzero Temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Covarrubias-Cervantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 52 (23), pp.7064-7069. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jf040171d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02303204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular mobility around the glass transition temperature: a mini review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Simatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Contreras-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Meste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 5 (2), pp.127-134. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifset.2003.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of α- and β-relaxation processes in supercooled sucrose liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Maglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Niquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Simatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Meste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 71 (1), pp.249-261. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1023/A:1022295023709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00258380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of release kinetics of small and high molecular weight substances dispersed into spray-dried ethylcellulose microspheres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grattard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pernin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Controlled Release</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 84 (3), pp.125-135. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/s0168-3659(02)00260-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02303213v1</w:t>
-              </w:r>
-[...1620 lines deleted...]
-                <w:t xml:space="preserve">hal-05272669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6390,709 +6390,709 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties of cork: Effect of hydration.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Mechanical Properties of Cork : Effect of Hydration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lagorce-Tachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matbim</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">4th international meeting on Material/Bioproduct Interaction (MATBIM 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Porto, Portugal. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05338842v1</w:t>
+                <w:t xml:space="preserve">hal-04255516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Properties of Cork : Effect of Hydration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Mechanical properties of cork: Effect of hydration.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Tachon Lagorce-Tachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th international meeting on Material/Bioproduct Interaction (MATBIM 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Porto, Portugal. , 2017</w:t>
+              <w:t xml:space="preserve">Matbim</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04255516v1</w:t>
+                <w:t xml:space="preserve">hal-05338842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of active substance upon film forming solution stability.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Glass transition of chitosan films as function of the acid used for powder dissolution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inkichari M</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Madeleine-Perdrillat C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation in drug delivery: Site-Specific Drug Delivery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Antibes, France</w:t>
+              <w:t xml:space="preserve">ISOPOW XIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05272833v1</w:t>
+                <w:t xml:space="preserve">hal-05338643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glass transition of chitosan films as function of the acid used for powder dissolution.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Influence of temperature and relative humidity on PLA ageing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R. Rocca-Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcuzzo E</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensidoni A</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISOPOW XIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">EuroFoodWater 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05338643v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05338634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of temperature and relative humidity on PLA ageing.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Influence of active substance upon film forming solution stability.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inkichari M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brachais C-H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lemery E</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sensidoni A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroFoodWater 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">Innovation in drug delivery: Site-Specific Drug Delivery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05338634v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in PLA structure and properties when ageing at various RH and temperatures far and close Tg.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rocca-Smith J.R</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcuzzo E</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensidoni A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biopol 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, San Sebastian, Spain</w:t>
@@ -7121,103 +7121,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Properties of Cork : Effect of Hydration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce-Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Automation Congress (WAC 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Beaune, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7255,77 +7255,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of spray-congealing to obtain a solid self-emulsifying drug delivery system (SEDDS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.Q. Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannin V</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7367,103 +7367,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of cross-linked pectin beads in order to target efficiently the colon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dupuis G</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genelot C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd EUFEPS Conference on Optimising Drug Delivery and Formulation: Evaluation of Drug Delivery Systems. Issues and Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Versailles, France</w:t>
@@ -7492,103 +7492,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid-state characterisation of a self-emulsifying formulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannin V</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Pourcelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Delivery of functionality in complex food systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Lausanne, Switzerland. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7613,90 +7613,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of a new process to obtain a solid self-emulsifying formulation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Jannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Pourcelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Drug Delivery and Pharmaceutical Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7721,103 +7721,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dry Adsorbed Emulsion: Evaluation of an intricate drug delivery system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas V</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochat-Gonthier M.H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Pourcelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. 3rd World Meeting on Pharmaceutics, Biopharmaceutics Pharmaceutical Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7874,77 +7874,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water in Dairy Products | Analysis and Measurement of Water Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Simatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Dairy Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.715-726, 2011, 9780123744074. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7978,103 +7978,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water in Dairy Products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Simatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Lorient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Dairy Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer New York, pp.457-526, 2009, 9780387848648. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8133,90 +8133,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of Water with Food Components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Simatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Meste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingredient interactions : effects on food quality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.87-138, 2005, 9780824757489. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8340,51 +8340,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E500AB81"/>
+    <w:nsid w:val="E69D1A12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8571,51 +8571,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-champion" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9021-0655" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079218911" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04797206v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.O. Coelho" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Champion" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heintz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Krystianiak" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Debon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.137281" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04676442v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D&#233;l&#233;ris" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Wallecan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2024.122490" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04235481v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagorce" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Justin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel LE FLEM" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Fayolle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03016444v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peio Elichiry-Ortiz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Weidmann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-020-03022-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02461189v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fran&#231;ois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Placet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pourchet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-019-04293-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01894707v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nikolantonaki" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Noret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zerbib" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vileno" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.07.052" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173100v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supuksorn Masavang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Roudaut" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2018.10.008" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02302020v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Samira Benhouna" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Heumann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rieu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guzzo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Kihal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2018.11.006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509779v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Rocca-Smith" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-H. Brachais" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marcuzzo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.02.113" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509636v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeancarlo R. Rocca-Smith" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orla Whyte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Helene Brachais" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Piasente" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.6b03088" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01493504v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Marcuzzo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Sensidoni" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2016.03.020" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJQ4KRVS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01466268v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Madeleine-Perdrillat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Debeaufort" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delmotte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vaulot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.04.035" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z5XFB9S5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01412173v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagorce-Tachon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bellat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-015-9669-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02302379v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tachon Lagorce-Tachon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gougeon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2015.05.034" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z20W71H5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02302386v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Loison" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neveen Hosny" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gervais" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Kuimova" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2013.06.028" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385475v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lerbret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loupiac" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02143100v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanchard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labour&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2012.08.005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXZFJ7J1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02360189v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Russo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Simatos" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Zanotti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-010-1114-0" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B0F0F1EF5948209453A1AD56C3E73AE3D3E5DA24/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02371287v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lillford" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-011-9204-5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CDFS473H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05539883v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hue Nguyen Thi Minh" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Perrier-Cornet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-010-9165-0" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H1NNTQJS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272013v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chambin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Karbowiak" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Djebili" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jannin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2009.01.008" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFSC57H5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02378590v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Farhat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Poirier-Brulez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2009.01.029" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LR439PN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02303126v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Hervet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane L&#233;ger" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm060179r" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02303133v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Voilley" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2005.07.030" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3FNWHV7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02303140v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tanguy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.20358" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HT916JDM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02302076v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Covarrubias-Cervantes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bongard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2004.06.015" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXGNZCQ4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02302059v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.1443" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4MVCPQBR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02303194v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf050454l" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LBDMGH6X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090738v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bidault" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Assifaoui" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Meste" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2005.03.014" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HCRJSZ1M-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02303209v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Kalogianni" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Meste" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf035184q" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GXM57LVG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02303204v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf040171d" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DB4JDRMD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02379059v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Contreras-Lopez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2003.12.003" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25BNSW0G-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258380v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Maglione" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Niquet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Simatos" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022295023709" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZPP7DN66-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02303213v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grattard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pernin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Marty" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0168-3659(02)00260-2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SFXHBTL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264308v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnot Emma" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavaud Mat&#233;o" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25830/afh.rfh.2024.36.1.93" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01912195v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bodart" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621579v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Plasseraud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01620103v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784480779.060" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335152v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bellat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334955v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcuzzo E" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sensidoni A" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334938v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02316070v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simonin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Modugno" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334893v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05333495v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272686v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamelot S" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chambin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assifaoui" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272092v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debray C" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochat-Gonthier M.H" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pourcelot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272669v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas V" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338842v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04255516v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272833v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inkichari M" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brachais C-H" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouvier C" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemery E" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338643v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine-Perdrillat C" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338634v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337466v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocca-Smith J.R" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04255494v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268853v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.Q. Tran" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannin V" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268790v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupuis G" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genelot C" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268759v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268735v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Jannin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268721v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02378435v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-374407-4.00493-3" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02378637v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lorient" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-84865-5_11" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C34CC9CFFBCBBCA461A5A6036ECAFD351A516F3D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02378935v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Blond" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781420028133.ch4" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-champion" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9021-0655" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079218911" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264308v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnot Emma" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavaud Mat&#233;o" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Perrier-Cornet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Champion" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25830/afh.rfh.2024.36.1.93" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01912195v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supuksorn Masavang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loupiac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bodart" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Roudaut" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335152v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagorce" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bellat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01620103v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagorce-Tachon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bellat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784480779.060" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621579v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fran&#231;ois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Plasseraud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pourchet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Placet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334938v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02316070v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simonin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Modugno" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gervais" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334955v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Rocca-Smith" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcuzzo E" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sensidoni A" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334893v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Madeleine-Perdrillat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Debeaufort" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05333495v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Voilley" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272686v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamelot S" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chambin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assifaoui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272092v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debray C" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochat-Gonthier M.H" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pourcelot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272669v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas V" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04676442v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.O. Coelho" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D&#233;l&#233;ris" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Wallecan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Debon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2024.122490" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04797206v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heintz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Krystianiak" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.137281" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04235481v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Justin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel LE FLEM" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Fayolle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02461189v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-019-04293-y" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03016444v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peio Elichiry-Ortiz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Weidmann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-020-03022-8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01894707v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nikolantonaki" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Noret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zerbib" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vileno" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.07.052" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173100v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2018.10.008" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02302020v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Samira Benhouna" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Heumann" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rieu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guzzo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Kihal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2018.11.006" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509636v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeancarlo R. Rocca-Smith" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orla Whyte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Helene Brachais" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Piasente" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.6b03088" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509779v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-H. Brachais" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marcuzzo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.02.113" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01466268v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delmotte" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vaulot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.04.035" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z5XFB9S5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01412173v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-015-9669-6" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01493504v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Marcuzzo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Sensidoni" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2016.03.020" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJQ4KRVS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02302379v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tachon Lagorce-Tachon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gougeon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2015.05.034" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z20W71H5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02302386v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Loison" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neveen Hosny" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Kuimova" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2013.06.028" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385475v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lerbret" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02143100v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanchard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labour&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2012.08.005" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXZFJ7J1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02360189v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Russo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Simatos" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Zanotti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-010-1114-0" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B0F0F1EF5948209453A1AD56C3E73AE3D3E5DA24/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02371287v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lillford" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-011-9204-5" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CDFS473H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05539883v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hue Nguyen Thi Minh" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-010-9165-0" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H1NNTQJS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272013v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chambin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Karbowiak" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Djebili" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jannin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2009.01.008" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFSC57H5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02378590v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Farhat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Poirier-Brulez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2009.01.029" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LR439PN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02303126v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Hervet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane L&#233;ger" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm060179r" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02303133v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2005.07.030" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3FNWHV7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02303140v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tanguy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.20358" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HT916JDM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02302059v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Covarrubias-Cervantes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bongard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.1443" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4MVCPQBR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02302076v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2004.06.015" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXGNZCQ4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02303194v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf050454l" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LBDMGH6X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090738v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bidault" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Assifaoui" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Meste" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2005.03.014" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HCRJSZ1M-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02303209v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Kalogianni" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Meste" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf035184q" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GXM57LVG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02303204v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf040171d" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DB4JDRMD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02379059v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Contreras-Lopez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2003.12.003" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25BNSW0G-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258380v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Maglione" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Niquet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Simatos" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022295023709" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZPP7DN66-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02303213v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grattard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pernin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Marty" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0168-3659(02)00260-2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SFXHBTL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04255516v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338842v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338643v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine-Perdrillat C" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338634v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272833v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inkichari M" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brachais C-H" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouvier C" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemery E" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337466v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocca-Smith J.R" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04255494v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268853v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.Q. Tran" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannin V" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268790v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupuis G" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genelot C" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268759v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268735v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Jannin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268721v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02378435v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-374407-4.00493-3" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02378637v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lorient" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-84865-5_11" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C34CC9CFFBCBBCA461A5A6036ECAFD351A516F3D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02378935v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Blond" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781420028133.ch4" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>