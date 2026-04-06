--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:129.72972972973px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dominique Charpin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ayant été assistant à l'Université de Paris 1, puis chargé de recherche au CNRS, professeur à Paris 1 puis à l'EPHE, je suis depuis 2014 professeur au Collège de France. J'ai commencé par des travaux portant sur l'Irak à l'époque paléo-babylonienne, puis sur les archives de Mari en Syrie, avant d'élargir peu à peu mes intérêts à l'ensemble de la civilisation mésopotamienne.J'ai été épigraphiste de terrain en Syrie (à Mari de 1979-1994), et en Irak (à Ur de 2015 à 2022 et à Larsa de 1985 à 1989, et à nouveau depuis 2019).J'ai dirigé plusieurs projets de recherche financés : « Archibab » (ANR, 2008-2010), puis « ARCHIBAB suite » (ANR, 2011-2014), « EcritUr » (ANR, 2017-2021) et PCEHM (ANR, 48 mois à partir du 1er oct. 2022).Mes intérêts actuels demeurent les archives paléo-babyloniennes, avec la direction du site ARCHIBAB (</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.archibab.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) et l'histoire de la recherche en assyriologie (</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://proclac.cnrs.fr/projets/projets-mesopo/histoire-de-lassyriologie-en-france/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).Je dirige depuis 2003 la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Assyriologie et d'archéologie orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, je co-dirige depuis 2009 la série des </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives royales de Mari</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et je suis le président de la SEPOA, qui publie le trimestriel </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NABU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et la série des </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de NABU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.sepoa.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CURRICULUM VITAE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– né le 12 juin 1954 à Neuilly-sur-Seine– nationalité : français– marié, deux enfants– adresse professionnelle : Collège de France, Institut des Civilisations, 52 rue du Cardinal Lemoine 75005 Paristéléphone : 01 44 27 10 80courriel : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dominique.charpin@college-de-france.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– Baccalauréat série B, juin 1971– Maîtrise d'Histoire à l'Université de Paris I, juin 1975– Agrégation d'Histoire, juillet 1976– Assistant à l'Université de Paris I, d'octobre 1976 à septembre 1985– Docteur du Troisième Cycle en janvier 1979– Docteur d'État ès Lettres et Sciences Humaines en juin 1984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– Chargé de recherche (1ère classe) au CNRS, d'octobre 1985 à septembre 1988– Professeur à l'Université de Paris I, d'octobre 1988 au 31 août 2005– Directeur d'études cumulant à l'Ecole Pratique des Hautes Etudes (Section des Sciences historiques et philologiques) du 1er octobre 1994 au 31 août 2005– Directeur d'études non cumulant à l'Ecole Pratique des Hautes Etudes (Section des Sciences historiques et philologiques), du 1er septembre 2005 au 31 décembre 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– Professeur au Collège de France (chaire « Civilisation mésopotamienne ») depuis le 1er janvier 2014</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Distinctions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– prix Saintour de l’Académie des Inscriptions et Belles-Lettres 1987– prix du Budget de l’Académie des Inscriptions et Belles-Lettres 2004– Correspondant français de l'Académie des Inscriptions et Belles-Lettres (mars 2012)– Chevalier des Palmes académiques– </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Honorary Member</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l'</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Oriental Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2019)– Docteur honoris causa de l'Université de Chicago (2020)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Principales responsabilités éditoriales actuelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– Directeur de la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'assyriologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (PUF)– Co-directeur de la collection </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives Royales de Mari</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Peeters)– Président de la Société pour l'Étude du Proche-Orient ancien (qui publie notam­ment le trimestriel </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NABU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [depuis 1987] et ses suppléments, dont les séries </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Florilegium Marianum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [15 vol. parus depuis 1992]) et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archibab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [5 volumes parus depuis 2012]. Voir </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.sepoa.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Principales responsabilités scientifiques actuelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– Directeur de l'Institut des Civilisations du Collège de France (depuis le 1er octobre 2023)– Directeur du projet PCEHM « Pouvoir et culture écrite en Haute-Mésopotamie au XVIIIe siècle av. J.-C.  » financé par l'ANR pour 48 mois (depuis oct. 2022)– Membre du Bureau élargi du Collège de France– Membre de la Commission du </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus Inscriptionum Semiticarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l'AIBL– Membre du Conseil de la Société Asiatique</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Principales responsabilités académiques antérieures</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– Membre élu de la Section 32 du Comité National de la Recherche Scientifique (2004-2008)– Membre élu du Conseil d'Administration de l'EPHE (2006-2009)– Directeur-adjoint de l'UMR 7192 « Proche-Orient—Caucase : langues, archéologie, cultures » (CNRS, Collège de France, EPHE, INALCO) de 2011 à 2018. Voir </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.digitorient.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">– Membre du Comité de direction du Labex Hastec jusqu'en 2018. Voir </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.labex-hesam.eu/fr/13-hastec-presentation</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">– Directeur du projet « EcritUr (la ville d'Ur d'après les textes du premier quart du IIe millénaire av. J.-C.) » financé par l'ANR pour 42 mois (oct. 2017-mars 2021)– Membre du Bureau de l'</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association for Assyriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Voir </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.iaassyriology.com</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2013-2022)– Directeur de l'UMS 2409 « Centre de documentation de l'Institut des Civilisations » (Collège de France / CNRS) (2014-2023)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expertises</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– Evaluations pour de nombreuses institutions françaises ou étrangères de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">candidats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (notamment Copenhagen University, Yale University, New York University, University of Chicago, FWO, University College London, The Johns Hopkins University, Tel Aviv University, Université de Lille III) ou de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">projets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Agence nationale de la Recherche, Fondation Fernand Braudel-IFER de la FMSH, German-Israeli Foundation for Scientific Research and Development, Heidelberger Akademie der Wissenschaften, Union der Deutschen Akademien der Wissenschaften, Conseil de recherches en Sciences humaines du Canada).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Civilisation mésopotamienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 122, pp.379-400. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15e16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Old Babylonian Glossary of the ARCHIBAB Text Corpus: Results and Prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arkhipov Ilya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Ziegler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Assyriologie et d'Archéologie orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 118, pp.91-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données nouvelles sur l'histoire de Larsa (II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Civilisation mésopotamienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120, pp.281-303. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/annuaire-cdf.18457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In memoriam Jean-Louis Huot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Breniquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria de Casteja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Huot (1939-2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Breniquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria de Casteja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire de la publication de NABU [note 137]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Ziegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022 (4), pp.277-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Civilisation mésopotamienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119, pp.365-386. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/annuaire-cdf.17190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Great Houses of Old Babylonian Ur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Stone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelheid Otto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthold Einwag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zimansky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Near Eastern Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 84 (3), pp.182--191. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/715346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En marge d'EcritUr, 12 : une femme propriétaire d'une prébende</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020 (2), note 55 (pp. 120-121)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Report on the XIVth and XVth Campaigns at Larsa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Abd-El-Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rateb Al-Debs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sumer - Journal of Archaeology of Mesopotamia = سومر : مجلة بحث في آثار العراق القديم</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 66, pp.133-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En marge d'EcritUr, 13 : le sceau de la prêtresse-en Enanatuma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020 (2), pp.121-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En marge d’EcritUr, 11 : le sceau d'un prêtre ŠITA ÈŠ, serviteur de Nimintabba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Béranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Notes Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020 (2), note 54 (p. 118-120)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En marge d'EcritUr, 14 : les Gipar d’Ur et d’Uruk et le palais de Mari : architecture et lexicographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020 (2), pp.122-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En marge d'EcritUr, 17 : offrandes à une statue de Sin-iddinam dans la grande cour (kisalmah) du temple de Nanna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.126-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En marge d'EcritUr, 15 : l’Ehursag existait-il encore à l’époque paléo-babylonienne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020 (2), pp.123-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En marge d'EcritUr, 16 : une offrande du roi de Babylone Sumu-la-El à Ur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020 (2), pp.125-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte-rendu] C. Wilcke (éd.), &amp;lt;i&amp;gt;Keilschrifttexte aus Isin - Išān Bahrīyāt : Ergebnisse der Ausgrabungen der Deutschen Forschungsgemeinschaft unter der Schirmherrschaft der Bayerischen Akademie der Wissenschaften&amp;lt;/i&amp;gt; : Bayerische Akademie der Wissenschaften Philosophisch-historische Klasse 43 Abhandlungen Neue Folge 143, Munich, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Assyriologie et d'Archéologie orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 113 (1), pp.190-191. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/assy.113.0189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Civilisation mésopotamienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.199 - 215. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/annuaire-cdf.14058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">18) En marge d’Archibab, 32 : du nouveau sur la famille royale de Larsa du temps de Rim-Sin I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019 (1), pp.29--30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte-rendu] R. Tarasewicz, &amp;lt;i&amp;gt;The Neo-Babylonian Records from Ur from the Hall Collection of the British Museum&amp;lt;/i&amp;gt; : dubsar 7, Münster, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Assyriologie et d'Archéologie orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 113 (1), pp.189-190. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/assy.113.0189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives royales de Mari, 85 ans de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Claroscuro. Revista del Centro de Estudios sobre Diversidad Cultura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (2), pp.1-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priests of Ur in the Old Babylonian Period: a Reappraisal in Light of the 2017 Discoveries at Ur/Tell Muqayyar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ancient Near Eastern Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19, pp.18-34. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15692124-12341302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chroniques bibliographiques. 21. À l’occasion des dix ans du projet archibab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'assyriologie et d'archeologie orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Vol. 112 (1), pp.177--208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">19) En marge d’EcritUr, 4 : Rim-Sin II, roi d’Ur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2019 (1), pp.30--31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">99) En marge d’ARCHIBAB, 31 : “ajouter des dieux ou des clauses supplémentaires” dans un serment d’alliance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (4), pp.157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[compte-rendu] M. Nissinen, Ancient Prophecy. Near Eastern, Biblical, and Greek Perspectives, Oxford, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'assyriologie et d'archeologie orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Vol. 112 (1), pp.[209--215]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Civilisation mésopotamienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’annuaire du Collège de France. Cours et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2015-2016 (116), pp.229--242. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/annuaire-cdf.12850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">98) En marge d’ARCHIBAB, 30 : un culte du dieu Tutu à Kiš ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (4), pp.157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">45) En marge d’EcritUr, 6 : CUSAS 10 17 et l’onomastique théophore de Dumununna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2019 (2), pp.77--78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles découvertes épigraphiques à Ur (2015 et 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2017, pp.1063-1081</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">97) En marge d’ARCHIBAB, 29 : à propos de TMH 10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (4), pp.156--157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En marge d'EcritUr, 3 : un deuxième cas de &amp;quot;piercing&amp;quot; au n°1 Broad Street [74]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (3), pp.119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20) En marge d’EcritUr, 5 : une tablette divinatoire au no 7 Quiet Street</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2019 (1), pp.31--32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendez à César ce qui est à César, 2 : à propos des deux Sippar [73]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (3), pp.118--119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100) En marge de HIGEOMES, 3 : le dieu Amu de Hubšil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (4), pp.157--159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHRONIQUES BIBLIOGRAPHIQUES 21. À L'OCCASION DES DIX ANS DU PROJET ARCHIBAB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Assyriologie et d'Archéologie orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 112, pp.177-208. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/assy.112.0177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte-rendu] M. Rutz, &amp;lt;i&amp;gt;Bodies of Knowledge in Ancient Mesopotamia : the Diviners of Late Bronze Age Emar and their Tablet Collection&amp;lt;/i&amp;gt;, Ancient Magic and Divination 9, Leyde/Boston, 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Assyriologie et d'Archéologie orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111 (1), pp.185-187. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/assy.111.0179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte-rendu] A. George, Th. Hertel, J. Llop-Radùa, K. Radner & W. van Soldt, &amp;lt;i&amp;gt;Assyrian Archival Documents in the Schøyen Collection and Other Documents from North Mesopotamia and Syria&amp;lt;/i&amp;gt; : Cornell University Studies in Assyriology and Sumerology 34, Bethesda, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Assyriologie et d'Archéologie orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111 (1), pp.179. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/assy.111.0179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte-rendu] N. Samet, &amp;lt;i&amp;gt;The Lamentation over the Destruction of Ur&amp;lt;/i&amp;gt;: Mesopotamian Civilization 18, Winona Lake, 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Assyriologie et d'Archéologie orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111 (1), pp.179. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/assy.111.0179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte-rendu] L. Sassmannshausen (éd.), en collaboration avec G. Neumann, &amp;lt;i&amp;gt;He Has Opened Nisaba's House of Learning : Studies in Honor of Åke Waldemar Sjöberg on the Occasion of His 89th Birthday on August 1st 2013&amp;lt;/i&amp;gt;, Cuneiform Monographs 46, Leyde/Boston, 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Assyriologie et d'Archéologie orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111 (1), pp.191. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/assy.111.0179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En marge d’ARCHIBAB 26 : deux devins et l’abi ERIN₂ Utul-Ištar à Sippar-Amnanum en Ammi-ṣaduqa 15 [67]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017 (3), pp.124--125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte-rendu] J.-L. Huot, &amp;lt;i&amp;gt;L’E.babbar de Larsa aux IIe et Ier millénaires (Fouilles de 1974 à 1985)&amp;lt;/i&amp;gt; : Bibliothèque archéologique et historique 205, Beyrouth/Damas, 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Assyriologie et d'Archéologie orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111 (1), pp.179-180. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/assy.111.0179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Civilisation mésopotamienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’annuaire du Collège de France : 2014-2015 : Cours et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 115, pp.431-450. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/annuaire-cdf.12530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Assyriologist and the Computer. The “Archibab” Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hebrew Bible and Ancient Israel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (1), pp.137--153. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1628/219222714X13994465496947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To write or not to write : le devoir d'information envers le roi dans le Proche-Orient amorrite : XVIIIe siècle av. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Asiatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 301 (1), pp.1--18. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/JA.301.1.2994457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « pays de Mari et des Bédouins » à l'époque de Samsu-iluna de Babylone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'assyriologie et d'archéologie orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 105, pp.41--59. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/assy.105.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles technologies au service de l’historien de la Mésopotamie : le projet « Archibab »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 154 (4), pp.1381-1394. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/crai.2010.93026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amurritisch lernen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Ziegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wiener Zeitschrift für die Kunde des Morgenlandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Festschrift für Hermann Hunger zum 65. Geburtstag gewidmet von seinen Freunden, Kollegen und Schülern, 97, pp.55-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire et écrire en Mésopotamie : une affaire de spécialistes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 148 (1), pp.481--508. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/crai.2004.22724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tell Mohammed Diyab (Syrie), campagne 1993</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orient-Express, Notes et Nouvelles d'Archéologie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 2, pp.8-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tell Mohammed Diyab (Syrie), campagne 1993</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 4, pp.97-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tell Mohammed Diyab (Syrie), campagne de 1991</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orient-Express, Notes et Nouvelles d'Archéologie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 2, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quête de Ninive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Belles Lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Docet omnia, 9782251453583. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.lesbelleslettres.28713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARCHIBAB 4 : Nouvelles recherches sur les archives d'Ur d'époque paléo-babylonienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Béranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Fiette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Jacquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEPOA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Mémoires de N.A.B.U. (22), 556 p., 2020, 979-10-97449-03-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Tu es de mon sang !” Les alliances dans le Proche-Orient ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Belles-Lettres; Collège de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2019, Docet omnia, 9782251448909</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florilegium marianum V. Mari et le Proche-Orient à l'époque amorrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Ziegler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEPOA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Mémoires de NABU (6), 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le roi, le devin et les soldats rebelles d'après une lettre des archives royales de Mari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabetta Cianfanelli; Fiammetta Gori. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">níĝ-ba dub-sar maḫ. Studies on Ebla and the Ancient Near East presented to Amalia Catagnoti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Documenta Asiana (14), Edizioni Quasar, pp.109-122, 2024, ISBN 978-88-5491-497-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Mari to Yakaltum: a route westwards according to the royal archives of Mari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adelheid Otto; Nele Ziegler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre les fleuves – III. On the Way in Upper Mesopotamia: Routes, Travels and Environment as Basis for the Reconstruction of Historical Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berliner Beiträge zum Vorderen Orient (30), PeWe Verlag, pp.119-132, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages politiques des banquets d’après les archives mésopotamiennes du début du deuxième millénaire av. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Lion; Catherine Grandjean; Christophe Hugoniot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le banquet du monarque : dans le monde antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires François-Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.31-52, 2022, Tables des hommes, 978-2-86906-824-7. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufr.23197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akkadian and the Amorites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juan-Pablo Vita. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of the Akkadian language. Volume 2, The second and first millennia BCE afterlife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1177-1212, 2021, Handbook of Oriental Studies. Section 1 The Near and Middle East, 152, 978-90-04-44521-5. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004445215_018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temple d'Enki-d'Eridu : nouvelle approche du clergé d'Ur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Charpin; Marine Béranger; Baptiste Fiette; Antoine Jacquet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCHIBAB 4. Nouvelles recherches sur les archives d'Ur d'époque paléo-babylonienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, SEPOA, pp.155-186, 2020, Mémoires de N.A.B.U., 979-10-97449-03-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tablettes retrouvées dans des caveaux funéraires d'époque paléo-babylonienne à Ur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charpin, Dominique and Béranger, Marine and Fiette, Baptiste and Jacquet, Antoine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCHIBAB 4. Nouvelles recherches sur les archives d'Ur d'époque paléo-babylonienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, SEPOA, pp.87-118, 2020, Mémoires de N.A.B.U., 979-10-97449-03-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enanedu et les prêtresses-enum du dieu Nanna à Ur à l'époque paléo-babylonienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charpin, Dominique and Béranger, Marine and Fiette, Baptiste and Jacquet, Antoine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCHIBAB 4. Nouvelles recherches sur les archives d'Ur d'époque paléo-babylonienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, SEPOA, pp.187-210, 2020, Mémoires de N.A.B.U., 979-10-97449-03-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives d'Apil-Ašnan et de ses voisins à Ur sous Samsu-iluna et Rim-Sin II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charpin, Dominique and Béranger, Marine and Fiette, Baptiste and Jacquet, Antoine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCHIBAB 4. Nouvelles recherches sur les archives d'Ur d'époque paléo-babylonienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, SEPOA, pp.61-84, 2020, Mémoires de N.A.B.U., 979-10-97449-03-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les documents d'archives paléo-babyloniens d'Ur issus de fouilles irrégulières : catalogue commenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charpin, Dominique and Béranger, Marine and Fiette, Baptiste and Jacquet, Antoine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCHIBAB 4. Nouvelles recherches sur les archives d'Ur d'époque paléo-babylonienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, SEPOA, pp.43-60, 2020, Mémoires de N.A.B.U., 979-10-97449-03-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les découvertes épigraphiques de Taylor à Ur en 1854 : nouvelle approche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charpin, Dominique and Béranger, Marine and Fiette, Baptiste and Jacquet, Antoine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCHIBAB 4. Nouvelles recherches sur les archives d'Ur d'époque paléo-babylonienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, SEPOA, pp.13-42, 2020, Mémoires de N.A.B.U., 979-10-97449-03-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temple d'Enki-d'Eridu : nouvelle approche du clergé d'Ur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charpin, Dominique and Béranger, Marine and Fiette, Baptiste and Jacquet, Antoine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCHIBAB 4. Nouvelles recherches sur les archives d'Ur d'époque paléo-babylonienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, SEPOA, pp.155-186, 2020, Mémoires de N.A.B.U., 979-10-97449-03-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'élection du P. Scheil au Collège de France en 1905</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annalisa Azzoni; Alexandra Kleinerman; Douglas A. Knight; David I. Owen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Mari to Jerusalem and Back: Assyriological and Biblical Studies in Honor of Jack Murad Sasson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eisenbrauns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.26-68, 2020, 978-1-57506-741-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ventes de terrains par le temple de Nanna à Ur sous les rois de Larsa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charpin, Dominique and Béranger, Marine and Fiette, Baptiste and Jacquet, Antoine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCHIBAB 4. Nouvelles recherches sur les archives d'Ur d'époque paléo-babylonienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, SEPOA, pp.213-232, 2020, Mémoires de N.A.B.U., 979-10-97449-03-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives d'Aha-nirši à Ur de Gungunum à Sumu-El</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ait Said-Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charpin, Dominique and Béranger, Marine and Fiette, Baptiste and Jacquet, Antoine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCHIBAB 4. Nouvelles recherches sur les archives d'Ur d'époque paléo-babylonienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, SEPOA, pp.119-252, 2020, Mémoires de N.A.B.U., 979-10-97449-03-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weihgaben als Spiegel der Rolle von Gottheiten im mesopotamischen Pantheon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evans, J.M. and Rossberger, E. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Near Eastern Inventories in the Third and Second Millennia BCE : Integrating Archaeological, Textual, and Visual Sources (Proceedings of a Conference Held at the LMU Centre for Advanced Studies, November 14-15, 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PeWe Verlag, pp.207--221, 2019, Münchener Abhandlungen zum Alten Orient, 978-3-935012-36-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques aspects méconnus du statut et du rôle des quartiers-bâbtum dans les villes paléo-babyloniennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Valentini; G. Guarducci. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Between Syria and the Highlands. Studies in Honor of Giorgio Buccellati and Marilyn Kelly-Buccellati</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Arbor Saptientiae Editore, pp.100-112, 2019, Studies on the Ancient Near East and the Mediterranean, 978-88-31341-01-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les symboles divins dans les archives paléo-babyloniennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Römer, Thomas and Gonzalez, Hervé and Marti, Lionel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représenter dieux et hommes dans le Proche-Orient ancien et dans la Bible. Actes du colloque organisé par le Collège de France, Paris, les 5 et 6 mai 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 287, Peeters, pp.38--51, 2019, Orbis Biblicus et Orientalis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La défaite, conséquence de la colère divine. La théologie de l'histoire à Alep d'après les archives royales de Mari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Durand, Jean-Marie and Marti, Lionel and Römer, Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colères et repentirs divins : actes du colloque organisé par le Collège de France, Paris, les 24 et 25 avril 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 278, Academic Press / Vandehoeck &amp; Ruprecht, pp.1--11, 2015, Orbis biblicus et Orientalis, 978-3-7278-1785-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mari à l'école d'Ešnunna : écriture, langue, formulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mittermayer, C. and Ecklin, S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Altorientalische Studien zu Ehren von Pascal Attinger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 256, Academic Press-Fribourg, pp.119--137, 2012, Orbis Biblicus et Orientalis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammu-rabi de Babylone et Mari : nouvelles sources, nouvelles perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Renger, J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Babylon : Focus mesopotamischer Geschichte, Wiege früher Gelehrsamkeit, Mythos in der Moderne : 2 : Internationales Colloquium der Deutschen Orient-Gesellschaft, 24- 26 März 1998 in Berlin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, SDV : Saarbrücker Dr. und Verl, pp.111--130, 1999, Colloquien der Deutschen Orient-Gesellschaft, 978-3-930843-54-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les maisons mésopotamiennes ; essai de dialogue entre archéologue et épigraphiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bibliothèque Archéologique et Historique IFPO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les maisons dans la Syrie Antique du troisième millénaire au début de l'Islam ; pratiques et représentations de l'espace domestique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geuthner, 1997, 2-7053-0567-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekum, roi d’Apišal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Ziegler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MARI Annales de Recherches Interdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Recherche et Civilisations, pp.243-247, 1997, 2-86538-259-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fouilles de Tell Mohammed Diyab (1987 et 1988)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-M. Durand (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tell Mohammed Diyab (Campagnes de 1987 et 1988)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEPOA, pp.9-46, 1990, Cahiers de NABU, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larsa-‘Uwaili Annual Report 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lisein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Suire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] State Board of Antiquities and Heritage of Iraq. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId151"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:129.72972972973px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dominique Charpin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ayant été assistant à l'Université de Paris 1, puis chargé de recherche au CNRS, professeur à Paris 1 puis à l'EPHE, je suis depuis 2014 professeur au Collège de France. J'ai commencé par des travaux portant sur l'Irak à l'époque paléo-babylonienne, puis sur les archives de Mari en Syrie, avant d'élargir peu à peu mes intérêts à l'ensemble de la civilisation mésopotamienne.J'ai été épigraphiste de terrain en Syrie (à Mari de 1979-1994), et en Irak (à Ur de 2015 à 2022 et à Larsa de 1985 à 1989, et à nouveau depuis 2019).J'ai dirigé plusieurs projets de recherche financés : « Archibab » (ANR, 2008-2010), puis « ARCHIBAB suite » (ANR, 2011-2014), « EcritUr » (ANR, 2017-2021) et PCEHM (ANR, 48 mois à partir du 1er oct. 2022).Mes intérêts actuels demeurent les archives paléo-babyloniennes, avec la direction du site ARCHIBAB (</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.archibab.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) et l'histoire de la recherche en assyriologie (</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://proclac.cnrs.fr/projets/projets-mesopo/histoire-de-lassyriologie-en-france/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).Je dirige depuis 2003 la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Assyriologie et d'archéologie orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, je co-dirige depuis 2009 la série des </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives royales de Mari</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et je suis le président de la SEPOA, qui publie le trimestriel </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NABU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et la série des </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de NABU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.sepoa.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CURRICULUM VITAE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– né le 12 juin 1954 à Neuilly-sur-Seine– nationalité : français– marié, deux enfants– adresse professionnelle : Collège de France, Institut des Civilisations, 52 rue du Cardinal Lemoine 75005 Paristéléphone : 01 44 27 10 80courriel : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dominique.charpin@college-de-france.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– Baccalauréat série B, juin 1971– Maîtrise d'Histoire à l'Université de Paris I, juin 1975– Agrégation d'Histoire, juillet 1976– Assistant à l'Université de Paris I, d'octobre 1976 à septembre 1985– Docteur du Troisième Cycle en janvier 1979– Docteur d'État ès Lettres et Sciences Humaines en juin 1984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– Chargé de recherche (1ère classe) au CNRS, d'octobre 1985 à septembre 1988– Professeur à l'Université de Paris I, d'octobre 1988 au 31 août 2005– Directeur d'études cumulant à l'Ecole Pratique des Hautes Etudes (Section des Sciences historiques et philologiques) du 1er octobre 1994 au 31 août 2005– Directeur d'études non cumulant à l'Ecole Pratique des Hautes Etudes (Section des Sciences historiques et philologiques), du 1er septembre 2005 au 31 décembre 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– Professeur au Collège de France (chaire « Civilisation mésopotamienne ») depuis le 1er janvier 2014</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Distinctions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– prix Saintour de l’Académie des Inscriptions et Belles-Lettres 1987– prix du Budget de l’Académie des Inscriptions et Belles-Lettres 2004– Correspondant français de l'Académie des Inscriptions et Belles-Lettres (mars 2012)– Chevalier des Palmes académiques– </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Honorary Member</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l'</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Oriental Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2019)– Docteur honoris causa de l'Université de Chicago (2020)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Principales responsabilités éditoriales actuelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– Directeur de la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'assyriologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (PUF)– Co-directeur de la collection </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives Royales de Mari</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Peeters)– Président de la Société pour l'Étude du Proche-Orient ancien (qui publie notam­ment le trimestriel </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NABU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [depuis 1987] et ses suppléments, dont les séries </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Florilegium Marianum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [15 vol. parus depuis 1992]) et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archibab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [5 volumes parus depuis 2012]. Voir </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.sepoa.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Principales responsabilités scientifiques actuelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– Directeur de l'Institut des Civilisations du Collège de France (depuis le 1er octobre 2023)– Directeur du projet PCEHM « Pouvoir et culture écrite en Haute-Mésopotamie au XVIIIe siècle av. J.-C.  » financé par l'ANR pour 48 mois (depuis oct. 2022)– Membre du Bureau élargi du Collège de France– Membre de la Commission du </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus Inscriptionum Semiticarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l'AIBL– Membre du Conseil de la Société Asiatique</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Principales responsabilités académiques antérieures</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– Membre élu de la Section 32 du Comité National de la Recherche Scientifique (2004-2008)– Membre élu du Conseil d'Administration de l'EPHE (2006-2009)– Directeur-adjoint de l'UMR 7192 « Proche-Orient—Caucase : langues, archéologie, cultures » (CNRS, Collège de France, EPHE, INALCO) de 2011 à 2018. Voir </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.digitorient.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">– Membre du Comité de direction du Labex Hastec jusqu'en 2018. Voir </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.labex-hesam.eu/fr/13-hastec-presentation</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">– Directeur du projet « EcritUr (la ville d'Ur d'après les textes du premier quart du IIe millénaire av. J.-C.) » financé par l'ANR pour 42 mois (oct. 2017-mars 2021)– Membre du Bureau de l'</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association for Assyriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Voir </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.iaassyriology.com</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2013-2022)– Directeur de l'UMS 2409 « Centre de documentation de l'Institut des Civilisations » (Collège de France / CNRS) (2014-2023)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expertises</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– Evaluations pour de nombreuses institutions françaises ou étrangères de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">candidats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (notamment Copenhagen University, Yale University, New York University, University of Chicago, FWO, University College London, The Johns Hopkins University, Tel Aviv University, Université de Lille III) ou de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">projets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Agence nationale de la Recherche, Fondation Fernand Braudel-IFER de la FMSH, German-Israeli Foundation for Scientific Research and Development, Heidelberger Akademie der Wissenschaften, Union der Deutschen Akademien der Wissenschaften, Conseil de recherches en Sciences humaines du Canada).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Civilisation mésopotamienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 122, pp.379-400. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15e16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Old Babylonian Glossary of the ARCHIBAB Text Corpus: Results and Prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arkhipov Ilya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Ziegler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Assyriologie et d'Archéologie orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 118, pp.91-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données nouvelles sur l'histoire de Larsa (II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In memoriam Jean-Louis Huot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Breniquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria de Casteja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Huot (1939-2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Breniquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria de Casteja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Civilisation mésopotamienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120, pp.281-303. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/annuaire-cdf.18457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Civilisation mésopotamienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119, pp.365-386. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/annuaire-cdf.17190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire de la publication de NABU [note 137]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Ziegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022 (4), pp.277-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Great Houses of Old Babylonian Ur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Stone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelheid Otto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthold Einwag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zimansky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Near Eastern Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 84 (3), pp.182--191. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/715346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En marge d'EcritUr, 12 : une femme propriétaire d'une prébende</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020 (2), note 55 (pp. 120-121)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En marge d'EcritUr, 13 : le sceau de la prêtresse-en Enanatuma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020 (2), pp.121-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En marge d’EcritUr, 11 : le sceau d'un prêtre ŠITA ÈŠ, serviteur de Nimintabba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Béranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Notes Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020 (2), note 54 (p. 118-120)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En marge d'EcritUr, 14 : les Gipar d’Ur et d’Uruk et le palais de Mari : architecture et lexicographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020 (2), pp.122-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En marge d'EcritUr, 17 : offrandes à une statue de Sin-iddinam dans la grande cour (kisalmah) du temple de Nanna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.126-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Report on the XIVth and XVth Campaigns at Larsa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Abd-El-Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rateb Al-Debs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sumer - Journal of Archaeology of Mesopotamia = سومر : مجلة بحث في آثار العراق القديم</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 66, pp.133-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En marge d'EcritUr, 15 : l’Ehursag existait-il encore à l’époque paléo-babylonienne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020 (2), pp.123-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En marge d'EcritUr, 16 : une offrande du roi de Babylone Sumu-la-El à Ur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020 (2), pp.125-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Civilisation mésopotamienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.199 - 215. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/annuaire-cdf.14058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte-rendu] C. Wilcke (éd.), &amp;lt;i&amp;gt;Keilschrifttexte aus Isin - Išān Bahrīyāt : Ergebnisse der Ausgrabungen der Deutschen Forschungsgemeinschaft unter der Schirmherrschaft der Bayerischen Akademie der Wissenschaften&amp;lt;/i&amp;gt; : Bayerische Akademie der Wissenschaften Philosophisch-historische Klasse 43 Abhandlungen Neue Folge 143, Munich, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Assyriologie et d'Archéologie orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 113 (1), pp.190-191. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/assy.113.0189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">18) En marge d’Archibab, 32 : du nouveau sur la famille royale de Larsa du temps de Rim-Sin I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019 (1), pp.29--30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte-rendu] R. Tarasewicz, &amp;lt;i&amp;gt;The Neo-Babylonian Records from Ur from the Hall Collection of the British Museum&amp;lt;/i&amp;gt; : dubsar 7, Münster, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Assyriologie et d'Archéologie orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 113 (1), pp.189-190. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/assy.113.0189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives royales de Mari, 85 ans de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Claroscuro. Revista del Centro de Estudios sobre Diversidad Cultura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (2), pp.1-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priests of Ur in the Old Babylonian Period: a Reappraisal in Light of the 2017 Discoveries at Ur/Tell Muqayyar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ancient Near Eastern Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19, pp.18-34. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15692124-12341302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chroniques bibliographiques. 21. À l’occasion des dix ans du projet archibab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'assyriologie et d'archeologie orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Vol. 112 (1), pp.177--208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">99) En marge d’ARCHIBAB, 31 : “ajouter des dieux ou des clauses supplémentaires” dans un serment d’alliance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (4), pp.157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[compte-rendu] M. Nissinen, Ancient Prophecy. Near Eastern, Biblical, and Greek Perspectives, Oxford, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'assyriologie et d'archeologie orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Vol. 112 (1), pp.[209--215]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">19) En marge d’EcritUr, 4 : Rim-Sin II, roi d’Ur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2019 (1), pp.30--31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Civilisation mésopotamienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’annuaire du Collège de France. Cours et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2015-2016 (116), pp.229--242. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/annuaire-cdf.12850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">98) En marge d’ARCHIBAB, 30 : un culte du dieu Tutu à Kiš ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (4), pp.157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">45) En marge d’EcritUr, 6 : CUSAS 10 17 et l’onomastique théophore de Dumununna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2019 (2), pp.77--78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles découvertes épigraphiques à Ur (2015 et 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2017, pp.1063-1081</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">97) En marge d’ARCHIBAB, 29 : à propos de TMH 10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (4), pp.156--157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En marge d'EcritUr, 3 : un deuxième cas de &amp;quot;piercing&amp;quot; au n°1 Broad Street [74]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (3), pp.119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20) En marge d’EcritUr, 5 : une tablette divinatoire au no 7 Quiet Street</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2019 (1), pp.31--32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendez à César ce qui est à César, 2 : à propos des deux Sippar [73]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (3), pp.118--119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100) En marge de HIGEOMES, 3 : le dieu Amu de Hubšil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (4), pp.157--159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHRONIQUES BIBLIOGRAPHIQUES 21. À L'OCCASION DES DIX ANS DU PROJET ARCHIBAB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Assyriologie et d'Archéologie orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 112, pp.177-208. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/assy.112.0177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte-rendu] M. Rutz, &amp;lt;i&amp;gt;Bodies of Knowledge in Ancient Mesopotamia : the Diviners of Late Bronze Age Emar and their Tablet Collection&amp;lt;/i&amp;gt;, Ancient Magic and Divination 9, Leyde/Boston, 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Assyriologie et d'Archéologie orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111 (1), pp.185-187. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/assy.111.0179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte-rendu] L. Sassmannshausen (éd.), en collaboration avec G. Neumann, &amp;lt;i&amp;gt;He Has Opened Nisaba's House of Learning : Studies in Honor of Åke Waldemar Sjöberg on the Occasion of His 89th Birthday on August 1st 2013&amp;lt;/i&amp;gt;, Cuneiform Monographs 46, Leyde/Boston, 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Assyriologie et d'Archéologie orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111 (1), pp.191. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/assy.111.0179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte-rendu] A. George, Th. Hertel, J. Llop-Radùa, K. Radner & W. van Soldt, &amp;lt;i&amp;gt;Assyrian Archival Documents in the Schøyen Collection and Other Documents from North Mesopotamia and Syria&amp;lt;/i&amp;gt; : Cornell University Studies in Assyriology and Sumerology 34, Bethesda, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Assyriologie et d'Archéologie orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111 (1), pp.179. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/assy.111.0179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte-rendu] N. Samet, &amp;lt;i&amp;gt;The Lamentation over the Destruction of Ur&amp;lt;/i&amp;gt;: Mesopotamian Civilization 18, Winona Lake, 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Assyriologie et d'Archéologie orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111 (1), pp.179. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/assy.111.0179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En marge d’ARCHIBAB 26 : deux devins et l’abi ERIN₂ Utul-Ištar à Sippar-Amnanum en Ammi-ṣaduqa 15 [67]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017 (3), pp.124--125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte-rendu] J.-L. Huot, &amp;lt;i&amp;gt;L’E.babbar de Larsa aux IIe et Ier millénaires (Fouilles de 1974 à 1985)&amp;lt;/i&amp;gt; : Bibliothèque archéologique et historique 205, Beyrouth/Damas, 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Assyriologie et d'Archéologie orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111 (1), pp.179-180. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/assy.111.0179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Civilisation mésopotamienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’annuaire du Collège de France : 2014-2015 : Cours et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 115, pp.431-450. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/annuaire-cdf.12530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Assyriologist and the Computer. The “Archibab” Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hebrew Bible and Ancient Israel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (1), pp.137--153. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1628/219222714X13994465496947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To write or not to write : le devoir d'information envers le roi dans le Proche-Orient amorrite : XVIIIe siècle av. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Asiatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 301 (1), pp.1--18. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/JA.301.1.2994457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « pays de Mari et des Bédouins » à l'époque de Samsu-iluna de Babylone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'assyriologie et d'archéologie orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 105, pp.41--59. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/assy.105.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles technologies au service de l’historien de la Mésopotamie : le projet « Archibab »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 154 (4), pp.1381-1394. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/crai.2010.93026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amurritisch lernen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Ziegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wiener Zeitschrift für die Kunde des Morgenlandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Festschrift für Hermann Hunger zum 65. Geburtstag gewidmet von seinen Freunden, Kollegen und Schülern, 97, pp.55-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire et écrire en Mésopotamie : une affaire de spécialistes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 148 (1), pp.481--508. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/crai.2004.22724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tell Mohammed Diyab (Syrie), campagne 1993</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orient-Express, Notes et Nouvelles d'Archéologie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 2, pp.8-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tell Mohammed Diyab (Syrie), campagne 1993</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 4, pp.97-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tell Mohammed Diyab (Syrie), campagne de 1991</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orient-Express, Notes et Nouvelles d'Archéologie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 2, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quête de Ninive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Belles Lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Docet omnia, 9782251453583. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.lesbelleslettres.28713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARCHIBAB 4 : Nouvelles recherches sur les archives d'Ur d'époque paléo-babylonienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Béranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Fiette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Jacquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEPOA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Mémoires de N.A.B.U. (22), 556 p., 2020, 979-10-97449-03-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Tu es de mon sang !” Les alliances dans le Proche-Orient ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Belles-Lettres; Collège de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2019, Docet omnia, 9782251448909</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florilegium marianum V. Mari et le Proche-Orient à l'époque amorrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Ziegler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEPOA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Mémoires de NABU (6), 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le roi, le devin et les soldats rebelles d'après une lettre des archives royales de Mari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabetta Cianfanelli; Fiammetta Gori. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">níĝ-ba dub-sar maḫ. Studies on Ebla and the Ancient Near East presented to Amalia Catagnoti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Documenta Asiana (14), Edizioni Quasar, pp.109-122, 2024, ISBN 978-88-5491-497-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Mari to Yakaltum: a route westwards according to the royal archives of Mari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adelheid Otto; Nele Ziegler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre les fleuves – III. On the Way in Upper Mesopotamia: Routes, Travels and Environment as Basis for the Reconstruction of Historical Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berliner Beiträge zum Vorderen Orient (30), PeWe Verlag, pp.119-132, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages politiques des banquets d’après les archives mésopotamiennes du début du deuxième millénaire av. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Lion; Catherine Grandjean; Christophe Hugoniot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le banquet du monarque : dans le monde antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires François-Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.31-52, 2022, Tables des hommes, 978-2-86906-824-7. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufr.23197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akkadian and the Amorites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juan-Pablo Vita. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of the Akkadian language. Volume 2, The second and first millennia BCE afterlife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1177-1212, 2021, Handbook of Oriental Studies. Section 1 The Near and Middle East, 152, 978-90-04-44521-5. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004445215_018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives d'Apil-Ašnan et de ses voisins à Ur sous Samsu-iluna et Rim-Sin II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charpin, Dominique and Béranger, Marine and Fiette, Baptiste and Jacquet, Antoine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCHIBAB 4. Nouvelles recherches sur les archives d'Ur d'époque paléo-babylonienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, SEPOA, pp.61-84, 2020, Mémoires de N.A.B.U., 979-10-97449-03-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temple d'Enki-d'Eridu : nouvelle approche du clergé d'Ur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charpin, Dominique and Béranger, Marine and Fiette, Baptiste and Jacquet, Antoine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCHIBAB 4. Nouvelles recherches sur les archives d'Ur d'époque paléo-babylonienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, SEPOA, pp.155-186, 2020, Mémoires de N.A.B.U., 979-10-97449-03-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temple d'Enki-d'Eridu : nouvelle approche du clergé d'Ur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Charpin; Marine Béranger; Baptiste Fiette; Antoine Jacquet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCHIBAB 4. Nouvelles recherches sur les archives d'Ur d'époque paléo-babylonienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, SEPOA, pp.155-186, 2020, Mémoires de N.A.B.U., 979-10-97449-03-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tablettes retrouvées dans des caveaux funéraires d'époque paléo-babylonienne à Ur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charpin, Dominique and Béranger, Marine and Fiette, Baptiste and Jacquet, Antoine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCHIBAB 4. Nouvelles recherches sur les archives d'Ur d'époque paléo-babylonienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, SEPOA, pp.87-118, 2020, Mémoires de N.A.B.U., 979-10-97449-03-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enanedu et les prêtresses-enum du dieu Nanna à Ur à l'époque paléo-babylonienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charpin, Dominique and Béranger, Marine and Fiette, Baptiste and Jacquet, Antoine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCHIBAB 4. Nouvelles recherches sur les archives d'Ur d'époque paléo-babylonienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, SEPOA, pp.187-210, 2020, Mémoires de N.A.B.U., 979-10-97449-03-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les documents d'archives paléo-babyloniens d'Ur issus de fouilles irrégulières : catalogue commenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charpin, Dominique and Béranger, Marine and Fiette, Baptiste and Jacquet, Antoine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCHIBAB 4. Nouvelles recherches sur les archives d'Ur d'époque paléo-babylonienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, SEPOA, pp.43-60, 2020, Mémoires de N.A.B.U., 979-10-97449-03-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les découvertes épigraphiques de Taylor à Ur en 1854 : nouvelle approche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charpin, Dominique and Béranger, Marine and Fiette, Baptiste and Jacquet, Antoine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCHIBAB 4. Nouvelles recherches sur les archives d'Ur d'époque paléo-babylonienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, SEPOA, pp.13-42, 2020, Mémoires de N.A.B.U., 979-10-97449-03-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'élection du P. Scheil au Collège de France en 1905</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annalisa Azzoni; Alexandra Kleinerman; Douglas A. Knight; David I. Owen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Mari to Jerusalem and Back: Assyriological and Biblical Studies in Honor of Jack Murad Sasson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eisenbrauns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.26-68, 2020, 978-1-57506-741-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ventes de terrains par le temple de Nanna à Ur sous les rois de Larsa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charpin, Dominique and Béranger, Marine and Fiette, Baptiste and Jacquet, Antoine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCHIBAB 4. Nouvelles recherches sur les archives d'Ur d'époque paléo-babylonienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, SEPOA, pp.213-232, 2020, Mémoires de N.A.B.U., 979-10-97449-03-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives d'Aha-nirši à Ur de Gungunum à Sumu-El</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ait Said-Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charpin, Dominique and Béranger, Marine and Fiette, Baptiste and Jacquet, Antoine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCHIBAB 4. Nouvelles recherches sur les archives d'Ur d'époque paléo-babylonienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, SEPOA, pp.119-252, 2020, Mémoires de N.A.B.U., 979-10-97449-03-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques aspects méconnus du statut et du rôle des quartiers-bâbtum dans les villes paléo-babyloniennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Valentini; G. Guarducci. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Between Syria and the Highlands. Studies in Honor of Giorgio Buccellati and Marilyn Kelly-Buccellati</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Arbor Saptientiae Editore, pp.100-112, 2019, Studies on the Ancient Near East and the Mediterranean, 978-88-31341-01-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weihgaben als Spiegel der Rolle von Gottheiten im mesopotamischen Pantheon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evans, J.M. and Rossberger, E. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Near Eastern Inventories in the Third and Second Millennia BCE : Integrating Archaeological, Textual, and Visual Sources (Proceedings of a Conference Held at the LMU Centre for Advanced Studies, November 14-15, 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PeWe Verlag, pp.207--221, 2019, Münchener Abhandlungen zum Alten Orient, 978-3-935012-36-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les symboles divins dans les archives paléo-babyloniennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Römer, Thomas and Gonzalez, Hervé and Marti, Lionel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représenter dieux et hommes dans le Proche-Orient ancien et dans la Bible. Actes du colloque organisé par le Collège de France, Paris, les 5 et 6 mai 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 287, Peeters, pp.38--51, 2019, Orbis Biblicus et Orientalis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La défaite, conséquence de la colère divine. La théologie de l'histoire à Alep d'après les archives royales de Mari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Durand, Jean-Marie and Marti, Lionel and Römer, Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colères et repentirs divins : actes du colloque organisé par le Collège de France, Paris, les 24 et 25 avril 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 278, Academic Press / Vandehoeck &amp; Ruprecht, pp.1--11, 2015, Orbis biblicus et Orientalis, 978-3-7278-1785-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mari à l'école d'Ešnunna : écriture, langue, formulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mittermayer, C. and Ecklin, S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Altorientalische Studien zu Ehren von Pascal Attinger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 256, Academic Press-Fribourg, pp.119--137, 2012, Orbis Biblicus et Orientalis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammu-rabi de Babylone et Mari : nouvelles sources, nouvelles perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Renger, J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Babylon : Focus mesopotamischer Geschichte, Wiege früher Gelehrsamkeit, Mythos in der Moderne : 2 : Internationales Colloquium der Deutschen Orient-Gesellschaft, 24- 26 März 1998 in Berlin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, SDV : Saarbrücker Dr. und Verl, pp.111--130, 1999, Colloquien der Deutschen Orient-Gesellschaft, 978-3-930843-54-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les maisons mésopotamiennes ; essai de dialogue entre archéologue et épigraphiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bibliothèque Archéologique et Historique IFPO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les maisons dans la Syrie Antique du troisième millénaire au début de l'Islam ; pratiques et représentations de l'espace domestique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geuthner, 1997, 2-7053-0567-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekum, roi d’Apišal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Ziegler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MARI Annales de Recherches Interdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Recherche et Civilisations, pp.243-247, 1997, 2-86538-259-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fouilles de Tell Mohammed Diyab (1987 et 1988)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-M. Durand (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tell Mohammed Diyab (Campagnes de 1987 et 1988)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEPOA, pp.9-46, 1990, Cahiers de NABU, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larsa-‘Uwaili Annual Report 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lisein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Suire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] State Board of Antiquities and Heritage of Iraq. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId151"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archibab.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://proclac.cnrs.fr/projets/projets-mesopo/histoire-de-lassyriologie-en-france/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sepoa.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dominique.charpin@college-de-france.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.digitorient.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.labex-hesam.eu/fr/13-hastec-presentation" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iaassyriology.com" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05456830v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Charpin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15e16" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868419v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkhipov Ilya" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gaubert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele Ziegler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-04414125v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249123v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.18457" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372394v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Vallet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bachelot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Breniquet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Calvet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria de Casteja" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372387v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368138v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752445v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.17190" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752444v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Stone" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelheid Otto" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthold Einwag" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zimansky" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/715346" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752423v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088166v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Abd-El-Ali" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rateb Al-Debs" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839376v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912868v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine B&#233;ranger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839365v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839333v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839354v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839346v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269320v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/assy.113.0189" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839287v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.14058" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752447v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269328v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-03022497v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-03022888v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15692124-12341302" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752424v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752416v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752448v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752412v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752438v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.12850" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752449v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752413v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-03022894v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752450v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752422v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752414v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752421v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752453v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-03022932v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/assy.112.0177" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268233v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/assy.111.0179" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268206v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268243v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268226v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752451v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268213v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752437v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.12530" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752442v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1628/219222714X13994465496947" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752441v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/JA.301.1.2994457" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752440v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/assy.105.0041" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752443v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/crai.2010.93026" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-03023177v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752439v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/crai.2004.22724" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869188v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Castel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Faivre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sauvage" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869160v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Durand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869290v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-04060267v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/9782251453583/en-quete-de-ninive" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.lesbelleslettres.28713" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089365v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Fiette" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jacquet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepoa.fr/produit/2020-archibab-4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-03022984v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/lesbelleslettres/258" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383982v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepoa.fr/produit/2003-memoires-de-nabu-6-pdf/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-04808081v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-04683273v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250151v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/23197" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.23197" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05459339v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/book/edcoll/9789004445215/BP000023.xml" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004445215_018" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836464v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752431v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830768v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752432v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752430v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752433v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752429v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-03627001v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eisenbrauns.org/books/titles/978-1-57506-741-4.html" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752428v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752427v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ait Said-Ghanem" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752417v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-03022920v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752419v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752420v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752425v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752426v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324358v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868799v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869276v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088144v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lisein" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Suire" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mura" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Darras" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archibab.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://proclac.cnrs.fr/projets/projets-mesopo/histoire-de-lassyriologie-en-france/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sepoa.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dominique.charpin@college-de-france.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.digitorient.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.labex-hesam.eu/fr/13-hastec-presentation" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iaassyriology.com" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05456830v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Charpin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15e16" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868419v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkhipov Ilya" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gaubert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele Ziegler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-04414125v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372394v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Vallet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bachelot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Breniquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Calvet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria de Casteja" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372387v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249123v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.18457" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752445v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.17190" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368138v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752444v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Stone" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelheid Otto" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthold Einwag" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zimansky" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/715346" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752423v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839376v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912868v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine B&#233;ranger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839365v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839333v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088166v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Abd-El-Ali" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rateb Al-Debs" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839354v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839346v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839287v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.14058" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269320v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/assy.113.0189" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752447v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269328v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-03022497v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-03022888v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15692124-12341302" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752424v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752448v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752412v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752416v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752438v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.12850" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752449v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752413v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-03022894v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752450v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752422v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752414v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752421v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752453v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-03022932v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/assy.112.0177" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268233v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/assy.111.0179" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268226v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268206v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268243v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752451v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268213v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752437v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.12530" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752442v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1628/219222714X13994465496947" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752441v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/JA.301.1.2994457" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752440v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/assy.105.0041" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752443v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/crai.2010.93026" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-03023177v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752439v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/crai.2004.22724" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869188v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Castel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Faivre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sauvage" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869160v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Durand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869290v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-04060267v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/9782251453583/en-quete-de-ninive" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.lesbelleslettres.28713" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089365v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Fiette" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jacquet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepoa.fr/produit/2020-archibab-4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-03022984v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/lesbelleslettres/258" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383982v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepoa.fr/produit/2003-memoires-de-nabu-6-pdf/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-04808081v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-04683273v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250151v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/23197" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.23197" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05459339v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/book/edcoll/9789004445215/BP000023.xml" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004445215_018" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752432v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752429v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836464v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752431v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830768v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752430v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752433v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-03627001v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eisenbrauns.org/books/titles/978-1-57506-741-4.html" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752428v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752427v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ait Said-Ghanem" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-03022920v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752417v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752419v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752420v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752425v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752426v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324358v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868799v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869276v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088144v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lisein" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Suire" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mura" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Darras" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>