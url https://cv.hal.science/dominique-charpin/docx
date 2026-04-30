--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:129.72972972973px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dominique Charpin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ayant été assistant à l'Université de Paris 1, puis chargé de recherche au CNRS, professeur à Paris 1 puis à l'EPHE, je suis depuis 2014 professeur au Collège de France. J'ai commencé par des travaux portant sur l'Irak à l'époque paléo-babylonienne, puis sur les archives de Mari en Syrie, avant d'élargir peu à peu mes intérêts à l'ensemble de la civilisation mésopotamienne.J'ai été épigraphiste de terrain en Syrie (à Mari de 1979-1994), et en Irak (à Ur de 2015 à 2022 et à Larsa de 1985 à 1989, et à nouveau depuis 2019).J'ai dirigé plusieurs projets de recherche financés : « Archibab » (ANR, 2008-2010), puis « ARCHIBAB suite » (ANR, 2011-2014), « EcritUr » (ANR, 2017-2021) et PCEHM (ANR, 48 mois à partir du 1er oct. 2022).Mes intérêts actuels demeurent les archives paléo-babyloniennes, avec la direction du site ARCHIBAB (</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.archibab.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) et l'histoire de la recherche en assyriologie (</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://proclac.cnrs.fr/projets/projets-mesopo/histoire-de-lassyriologie-en-france/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).Je dirige depuis 2003 la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Assyriologie et d'archéologie orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, je co-dirige depuis 2009 la série des </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives royales de Mari</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et je suis le président de la SEPOA, qui publie le trimestriel </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NABU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et la série des </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de NABU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.sepoa.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CURRICULUM VITAE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– né le 12 juin 1954 à Neuilly-sur-Seine– nationalité : français– marié, deux enfants– adresse professionnelle : Collège de France, Institut des Civilisations, 52 rue du Cardinal Lemoine 75005 Paristéléphone : 01 44 27 10 80courriel : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dominique.charpin@college-de-france.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– Baccalauréat série B, juin 1971– Maîtrise d'Histoire à l'Université de Paris I, juin 1975– Agrégation d'Histoire, juillet 1976– Assistant à l'Université de Paris I, d'octobre 1976 à septembre 1985– Docteur du Troisième Cycle en janvier 1979– Docteur d'État ès Lettres et Sciences Humaines en juin 1984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– Chargé de recherche (1ère classe) au CNRS, d'octobre 1985 à septembre 1988– Professeur à l'Université de Paris I, d'octobre 1988 au 31 août 2005– Directeur d'études cumulant à l'Ecole Pratique des Hautes Etudes (Section des Sciences historiques et philologiques) du 1er octobre 1994 au 31 août 2005– Directeur d'études non cumulant à l'Ecole Pratique des Hautes Etudes (Section des Sciences historiques et philologiques), du 1er septembre 2005 au 31 décembre 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– Professeur au Collège de France (chaire « Civilisation mésopotamienne ») depuis le 1er janvier 2014</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Distinctions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– prix Saintour de l’Académie des Inscriptions et Belles-Lettres 1987– prix du Budget de l’Académie des Inscriptions et Belles-Lettres 2004– Correspondant français de l'Académie des Inscriptions et Belles-Lettres (mars 2012)– Chevalier des Palmes académiques– </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Honorary Member</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l'</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Oriental Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2019)– Docteur honoris causa de l'Université de Chicago (2020)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Principales responsabilités éditoriales actuelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– Directeur de la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'assyriologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (PUF)– Co-directeur de la collection </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives Royales de Mari</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Peeters)– Président de la Société pour l'Étude du Proche-Orient ancien (qui publie notam­ment le trimestriel </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NABU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [depuis 1987] et ses suppléments, dont les séries </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Florilegium Marianum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [15 vol. parus depuis 1992]) et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archibab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [5 volumes parus depuis 2012]. Voir </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.sepoa.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Principales responsabilités scientifiques actuelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– Directeur de l'Institut des Civilisations du Collège de France (depuis le 1er octobre 2023)– Directeur du projet PCEHM « Pouvoir et culture écrite en Haute-Mésopotamie au XVIIIe siècle av. J.-C.  » financé par l'ANR pour 48 mois (depuis oct. 2022)– Membre du Bureau élargi du Collège de France– Membre de la Commission du </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus Inscriptionum Semiticarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l'AIBL– Membre du Conseil de la Société Asiatique</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Principales responsabilités académiques antérieures</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– Membre élu de la Section 32 du Comité National de la Recherche Scientifique (2004-2008)– Membre élu du Conseil d'Administration de l'EPHE (2006-2009)– Directeur-adjoint de l'UMR 7192 « Proche-Orient—Caucase : langues, archéologie, cultures » (CNRS, Collège de France, EPHE, INALCO) de 2011 à 2018. Voir </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.digitorient.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">– Membre du Comité de direction du Labex Hastec jusqu'en 2018. Voir </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.labex-hesam.eu/fr/13-hastec-presentation</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">– Directeur du projet « EcritUr (la ville d'Ur d'après les textes du premier quart du IIe millénaire av. J.-C.) » financé par l'ANR pour 42 mois (oct. 2017-mars 2021)– Membre du Bureau de l'</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association for Assyriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Voir </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.iaassyriology.com</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2013-2022)– Directeur de l'UMS 2409 « Centre de documentation de l'Institut des Civilisations » (Collège de France / CNRS) (2014-2023)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expertises</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– Evaluations pour de nombreuses institutions françaises ou étrangères de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">candidats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (notamment Copenhagen University, Yale University, New York University, University of Chicago, FWO, University College London, The Johns Hopkins University, Tel Aviv University, Université de Lille III) ou de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">projets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Agence nationale de la Recherche, Fondation Fernand Braudel-IFER de la FMSH, German-Israeli Foundation for Scientific Research and Development, Heidelberger Akademie der Wissenschaften, Union der Deutschen Akademien der Wissenschaften, Conseil de recherches en Sciences humaines du Canada).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Civilisation mésopotamienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 122, pp.379-400. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15e16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Old Babylonian Glossary of the ARCHIBAB Text Corpus: Results and Prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arkhipov Ilya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Ziegler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Assyriologie et d'Archéologie orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 118, pp.91-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données nouvelles sur l'histoire de Larsa (II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In memoriam Jean-Louis Huot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Breniquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria de Casteja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Huot (1939-2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Breniquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria de Casteja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Civilisation mésopotamienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120, pp.281-303. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/annuaire-cdf.18457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Civilisation mésopotamienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119, pp.365-386. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/annuaire-cdf.17190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire de la publication de NABU [note 137]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Ziegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022 (4), pp.277-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Great Houses of Old Babylonian Ur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Stone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelheid Otto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthold Einwag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zimansky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Near Eastern Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 84 (3), pp.182--191. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/715346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En marge d'EcritUr, 12 : une femme propriétaire d'une prébende</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020 (2), note 55 (pp. 120-121)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En marge d'EcritUr, 13 : le sceau de la prêtresse-en Enanatuma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020 (2), pp.121-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En marge d’EcritUr, 11 : le sceau d'un prêtre ŠITA ÈŠ, serviteur de Nimintabba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Béranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Notes Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020 (2), note 54 (p. 118-120)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En marge d'EcritUr, 14 : les Gipar d’Ur et d’Uruk et le palais de Mari : architecture et lexicographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020 (2), pp.122-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En marge d'EcritUr, 17 : offrandes à une statue de Sin-iddinam dans la grande cour (kisalmah) du temple de Nanna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.126-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Report on the XIVth and XVth Campaigns at Larsa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Abd-El-Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rateb Al-Debs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sumer - Journal of Archaeology of Mesopotamia = سومر : مجلة بحث في آثار العراق القديم</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 66, pp.133-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En marge d'EcritUr, 15 : l’Ehursag existait-il encore à l’époque paléo-babylonienne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020 (2), pp.123-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En marge d'EcritUr, 16 : une offrande du roi de Babylone Sumu-la-El à Ur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020 (2), pp.125-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Civilisation mésopotamienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.199 - 215. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/annuaire-cdf.14058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte-rendu] C. Wilcke (éd.), &amp;lt;i&amp;gt;Keilschrifttexte aus Isin - Išān Bahrīyāt : Ergebnisse der Ausgrabungen der Deutschen Forschungsgemeinschaft unter der Schirmherrschaft der Bayerischen Akademie der Wissenschaften&amp;lt;/i&amp;gt; : Bayerische Akademie der Wissenschaften Philosophisch-historische Klasse 43 Abhandlungen Neue Folge 143, Munich, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Assyriologie et d'Archéologie orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 113 (1), pp.190-191. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/assy.113.0189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">18) En marge d’Archibab, 32 : du nouveau sur la famille royale de Larsa du temps de Rim-Sin I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019 (1), pp.29--30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte-rendu] R. Tarasewicz, &amp;lt;i&amp;gt;The Neo-Babylonian Records from Ur from the Hall Collection of the British Museum&amp;lt;/i&amp;gt; : dubsar 7, Münster, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Assyriologie et d'Archéologie orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 113 (1), pp.189-190. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/assy.113.0189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives royales de Mari, 85 ans de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Claroscuro. Revista del Centro de Estudios sobre Diversidad Cultura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (2), pp.1-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priests of Ur in the Old Babylonian Period: a Reappraisal in Light of the 2017 Discoveries at Ur/Tell Muqayyar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ancient Near Eastern Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19, pp.18-34. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15692124-12341302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chroniques bibliographiques. 21. À l’occasion des dix ans du projet archibab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'assyriologie et d'archeologie orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Vol. 112 (1), pp.177--208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">99) En marge d’ARCHIBAB, 31 : “ajouter des dieux ou des clauses supplémentaires” dans un serment d’alliance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (4), pp.157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[compte-rendu] M. Nissinen, Ancient Prophecy. Near Eastern, Biblical, and Greek Perspectives, Oxford, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'assyriologie et d'archeologie orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Vol. 112 (1), pp.[209--215]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">19) En marge d’EcritUr, 4 : Rim-Sin II, roi d’Ur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2019 (1), pp.30--31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Civilisation mésopotamienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’annuaire du Collège de France. Cours et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2015-2016 (116), pp.229--242. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/annuaire-cdf.12850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">98) En marge d’ARCHIBAB, 30 : un culte du dieu Tutu à Kiš ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (4), pp.157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">45) En marge d’EcritUr, 6 : CUSAS 10 17 et l’onomastique théophore de Dumununna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2019 (2), pp.77--78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles découvertes épigraphiques à Ur (2015 et 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2017, pp.1063-1081</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">97) En marge d’ARCHIBAB, 29 : à propos de TMH 10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (4), pp.156--157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En marge d'EcritUr, 3 : un deuxième cas de &amp;quot;piercing&amp;quot; au n°1 Broad Street [74]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (3), pp.119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20) En marge d’EcritUr, 5 : une tablette divinatoire au no 7 Quiet Street</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2019 (1), pp.31--32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendez à César ce qui est à César, 2 : à propos des deux Sippar [73]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (3), pp.118--119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100) En marge de HIGEOMES, 3 : le dieu Amu de Hubšil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (4), pp.157--159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHRONIQUES BIBLIOGRAPHIQUES 21. À L'OCCASION DES DIX ANS DU PROJET ARCHIBAB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Assyriologie et d'Archéologie orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 112, pp.177-208. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/assy.112.0177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte-rendu] M. Rutz, &amp;lt;i&amp;gt;Bodies of Knowledge in Ancient Mesopotamia : the Diviners of Late Bronze Age Emar and their Tablet Collection&amp;lt;/i&amp;gt;, Ancient Magic and Divination 9, Leyde/Boston, 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Assyriologie et d'Archéologie orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111 (1), pp.185-187. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/assy.111.0179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte-rendu] L. Sassmannshausen (éd.), en collaboration avec G. Neumann, &amp;lt;i&amp;gt;He Has Opened Nisaba's House of Learning : Studies in Honor of Åke Waldemar Sjöberg on the Occasion of His 89th Birthday on August 1st 2013&amp;lt;/i&amp;gt;, Cuneiform Monographs 46, Leyde/Boston, 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Assyriologie et d'Archéologie orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111 (1), pp.191. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/assy.111.0179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte-rendu] A. George, Th. Hertel, J. Llop-Radùa, K. Radner & W. van Soldt, &amp;lt;i&amp;gt;Assyrian Archival Documents in the Schøyen Collection and Other Documents from North Mesopotamia and Syria&amp;lt;/i&amp;gt; : Cornell University Studies in Assyriology and Sumerology 34, Bethesda, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Assyriologie et d'Archéologie orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111 (1), pp.179. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/assy.111.0179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte-rendu] N. Samet, &amp;lt;i&amp;gt;The Lamentation over the Destruction of Ur&amp;lt;/i&amp;gt;: Mesopotamian Civilization 18, Winona Lake, 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Assyriologie et d'Archéologie orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111 (1), pp.179. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/assy.111.0179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En marge d’ARCHIBAB 26 : deux devins et l’abi ERIN₂ Utul-Ištar à Sippar-Amnanum en Ammi-ṣaduqa 15 [67]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017 (3), pp.124--125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte-rendu] J.-L. Huot, &amp;lt;i&amp;gt;L’E.babbar de Larsa aux IIe et Ier millénaires (Fouilles de 1974 à 1985)&amp;lt;/i&amp;gt; : Bibliothèque archéologique et historique 205, Beyrouth/Damas, 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Assyriologie et d'Archéologie orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111 (1), pp.179-180. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/assy.111.0179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Civilisation mésopotamienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’annuaire du Collège de France : 2014-2015 : Cours et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 115, pp.431-450. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/annuaire-cdf.12530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Assyriologist and the Computer. The “Archibab” Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hebrew Bible and Ancient Israel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (1), pp.137--153. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1628/219222714X13994465496947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To write or not to write : le devoir d'information envers le roi dans le Proche-Orient amorrite : XVIIIe siècle av. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Asiatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 301 (1), pp.1--18. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/JA.301.1.2994457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « pays de Mari et des Bédouins » à l'époque de Samsu-iluna de Babylone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'assyriologie et d'archéologie orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 105, pp.41--59. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/assy.105.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles technologies au service de l’historien de la Mésopotamie : le projet « Archibab »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 154 (4), pp.1381-1394. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/crai.2010.93026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amurritisch lernen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Ziegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wiener Zeitschrift für die Kunde des Morgenlandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Festschrift für Hermann Hunger zum 65. Geburtstag gewidmet von seinen Freunden, Kollegen und Schülern, 97, pp.55-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire et écrire en Mésopotamie : une affaire de spécialistes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 148 (1), pp.481--508. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/crai.2004.22724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tell Mohammed Diyab (Syrie), campagne 1993</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orient-Express, Notes et Nouvelles d'Archéologie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 2, pp.8-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tell Mohammed Diyab (Syrie), campagne 1993</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 4, pp.97-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tell Mohammed Diyab (Syrie), campagne de 1991</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orient-Express, Notes et Nouvelles d'Archéologie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 2, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quête de Ninive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Belles Lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Docet omnia, 9782251453583. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.lesbelleslettres.28713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARCHIBAB 4 : Nouvelles recherches sur les archives d'Ur d'époque paléo-babylonienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Béranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Fiette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Jacquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEPOA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Mémoires de N.A.B.U. (22), 556 p., 2020, 979-10-97449-03-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Tu es de mon sang !” Les alliances dans le Proche-Orient ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Belles-Lettres; Collège de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2019, Docet omnia, 9782251448909</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florilegium marianum V. Mari et le Proche-Orient à l'époque amorrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Ziegler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEPOA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Mémoires de NABU (6), 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le roi, le devin et les soldats rebelles d'après une lettre des archives royales de Mari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabetta Cianfanelli; Fiammetta Gori. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">níĝ-ba dub-sar maḫ. Studies on Ebla and the Ancient Near East presented to Amalia Catagnoti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Documenta Asiana (14), Edizioni Quasar, pp.109-122, 2024, ISBN 978-88-5491-497-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Mari to Yakaltum: a route westwards according to the royal archives of Mari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adelheid Otto; Nele Ziegler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre les fleuves – III. On the Way in Upper Mesopotamia: Routes, Travels and Environment as Basis for the Reconstruction of Historical Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berliner Beiträge zum Vorderen Orient (30), PeWe Verlag, pp.119-132, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages politiques des banquets d’après les archives mésopotamiennes du début du deuxième millénaire av. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Lion; Catherine Grandjean; Christophe Hugoniot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le banquet du monarque : dans le monde antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires François-Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.31-52, 2022, Tables des hommes, 978-2-86906-824-7. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufr.23197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akkadian and the Amorites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juan-Pablo Vita. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of the Akkadian language. Volume 2, The second and first millennia BCE afterlife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1177-1212, 2021, Handbook of Oriental Studies. Section 1 The Near and Middle East, 152, 978-90-04-44521-5. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004445215_018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives d'Apil-Ašnan et de ses voisins à Ur sous Samsu-iluna et Rim-Sin II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charpin, Dominique and Béranger, Marine and Fiette, Baptiste and Jacquet, Antoine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCHIBAB 4. Nouvelles recherches sur les archives d'Ur d'époque paléo-babylonienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, SEPOA, pp.61-84, 2020, Mémoires de N.A.B.U., 979-10-97449-03-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temple d'Enki-d'Eridu : nouvelle approche du clergé d'Ur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charpin, Dominique and Béranger, Marine and Fiette, Baptiste and Jacquet, Antoine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCHIBAB 4. Nouvelles recherches sur les archives d'Ur d'époque paléo-babylonienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, SEPOA, pp.155-186, 2020, Mémoires de N.A.B.U., 979-10-97449-03-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temple d'Enki-d'Eridu : nouvelle approche du clergé d'Ur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Charpin; Marine Béranger; Baptiste Fiette; Antoine Jacquet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCHIBAB 4. Nouvelles recherches sur les archives d'Ur d'époque paléo-babylonienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, SEPOA, pp.155-186, 2020, Mémoires de N.A.B.U., 979-10-97449-03-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tablettes retrouvées dans des caveaux funéraires d'époque paléo-babylonienne à Ur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charpin, Dominique and Béranger, Marine and Fiette, Baptiste and Jacquet, Antoine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCHIBAB 4. Nouvelles recherches sur les archives d'Ur d'époque paléo-babylonienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, SEPOA, pp.87-118, 2020, Mémoires de N.A.B.U., 979-10-97449-03-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enanedu et les prêtresses-enum du dieu Nanna à Ur à l'époque paléo-babylonienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charpin, Dominique and Béranger, Marine and Fiette, Baptiste and Jacquet, Antoine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCHIBAB 4. Nouvelles recherches sur les archives d'Ur d'époque paléo-babylonienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, SEPOA, pp.187-210, 2020, Mémoires de N.A.B.U., 979-10-97449-03-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les documents d'archives paléo-babyloniens d'Ur issus de fouilles irrégulières : catalogue commenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charpin, Dominique and Béranger, Marine and Fiette, Baptiste and Jacquet, Antoine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCHIBAB 4. Nouvelles recherches sur les archives d'Ur d'époque paléo-babylonienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, SEPOA, pp.43-60, 2020, Mémoires de N.A.B.U., 979-10-97449-03-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les découvertes épigraphiques de Taylor à Ur en 1854 : nouvelle approche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charpin, Dominique and Béranger, Marine and Fiette, Baptiste and Jacquet, Antoine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCHIBAB 4. Nouvelles recherches sur les archives d'Ur d'époque paléo-babylonienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, SEPOA, pp.13-42, 2020, Mémoires de N.A.B.U., 979-10-97449-03-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'élection du P. Scheil au Collège de France en 1905</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annalisa Azzoni; Alexandra Kleinerman; Douglas A. Knight; David I. Owen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Mari to Jerusalem and Back: Assyriological and Biblical Studies in Honor of Jack Murad Sasson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eisenbrauns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.26-68, 2020, 978-1-57506-741-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ventes de terrains par le temple de Nanna à Ur sous les rois de Larsa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charpin, Dominique and Béranger, Marine and Fiette, Baptiste and Jacquet, Antoine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCHIBAB 4. Nouvelles recherches sur les archives d'Ur d'époque paléo-babylonienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, SEPOA, pp.213-232, 2020, Mémoires de N.A.B.U., 979-10-97449-03-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives d'Aha-nirši à Ur de Gungunum à Sumu-El</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ait Said-Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charpin, Dominique and Béranger, Marine and Fiette, Baptiste and Jacquet, Antoine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCHIBAB 4. Nouvelles recherches sur les archives d'Ur d'époque paléo-babylonienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, SEPOA, pp.119-252, 2020, Mémoires de N.A.B.U., 979-10-97449-03-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques aspects méconnus du statut et du rôle des quartiers-bâbtum dans les villes paléo-babyloniennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Valentini; G. Guarducci. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Between Syria and the Highlands. Studies in Honor of Giorgio Buccellati and Marilyn Kelly-Buccellati</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Arbor Saptientiae Editore, pp.100-112, 2019, Studies on the Ancient Near East and the Mediterranean, 978-88-31341-01-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weihgaben als Spiegel der Rolle von Gottheiten im mesopotamischen Pantheon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evans, J.M. and Rossberger, E. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Near Eastern Inventories in the Third and Second Millennia BCE : Integrating Archaeological, Textual, and Visual Sources (Proceedings of a Conference Held at the LMU Centre for Advanced Studies, November 14-15, 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PeWe Verlag, pp.207--221, 2019, Münchener Abhandlungen zum Alten Orient, 978-3-935012-36-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les symboles divins dans les archives paléo-babyloniennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Römer, Thomas and Gonzalez, Hervé and Marti, Lionel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représenter dieux et hommes dans le Proche-Orient ancien et dans la Bible. Actes du colloque organisé par le Collège de France, Paris, les 5 et 6 mai 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 287, Peeters, pp.38--51, 2019, Orbis Biblicus et Orientalis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La défaite, conséquence de la colère divine. La théologie de l'histoire à Alep d'après les archives royales de Mari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Durand, Jean-Marie and Marti, Lionel and Römer, Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colères et repentirs divins : actes du colloque organisé par le Collège de France, Paris, les 24 et 25 avril 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 278, Academic Press / Vandehoeck &amp; Ruprecht, pp.1--11, 2015, Orbis biblicus et Orientalis, 978-3-7278-1785-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mari à l'école d'Ešnunna : écriture, langue, formulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mittermayer, C. and Ecklin, S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Altorientalische Studien zu Ehren von Pascal Attinger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 256, Academic Press-Fribourg, pp.119--137, 2012, Orbis Biblicus et Orientalis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammu-rabi de Babylone et Mari : nouvelles sources, nouvelles perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Renger, J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Babylon : Focus mesopotamischer Geschichte, Wiege früher Gelehrsamkeit, Mythos in der Moderne : 2 : Internationales Colloquium der Deutschen Orient-Gesellschaft, 24- 26 März 1998 in Berlin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, SDV : Saarbrücker Dr. und Verl, pp.111--130, 1999, Colloquien der Deutschen Orient-Gesellschaft, 978-3-930843-54-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les maisons mésopotamiennes ; essai de dialogue entre archéologue et épigraphiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bibliothèque Archéologique et Historique IFPO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les maisons dans la Syrie Antique du troisième millénaire au début de l'Islam ; pratiques et représentations de l'espace domestique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geuthner, 1997, 2-7053-0567-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekum, roi d’Apišal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Ziegler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MARI Annales de Recherches Interdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Recherche et Civilisations, pp.243-247, 1997, 2-86538-259-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fouilles de Tell Mohammed Diyab (1987 et 1988)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-M. Durand (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tell Mohammed Diyab (Campagnes de 1987 et 1988)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEPOA, pp.9-46, 1990, Cahiers de NABU, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larsa-‘Uwaili Annual Report 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lisein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Suire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] State Board of Antiquities and Heritage of Iraq. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId151"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:129.72972972973px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dominique Charpin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ayant été assistant à l'Université de Paris 1, puis chargé de recherche au CNRS, professeur à Paris 1 puis à l'EPHE, je suis depuis 2014 professeur au Collège de France. J'ai commencé par des travaux portant sur l'Irak à l'époque paléo-babylonienne, puis sur les archives de Mari en Syrie, avant d'élargir peu à peu mes intérêts à l'ensemble de la civilisation mésopotamienne.J'ai été épigraphiste de terrain en Syrie (à Mari de 1979-1994), et en Irak (à Ur de 2015 à 2022 et à Larsa de 1985 à 1989, et à nouveau depuis 2019).J'ai dirigé plusieurs projets de recherche financés : « Archibab » (ANR, 2008-2010), puis « ARCHIBAB suite » (ANR, 2011-2014), « EcritUr » (ANR, 2017-2021) et PCEHM (ANR, 48 mois à partir du 1er oct. 2022).Mes intérêts actuels demeurent les archives paléo-babyloniennes, avec la direction du site ARCHIBAB (</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.archibab.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) et l'histoire de la recherche en assyriologie (</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://proclac.cnrs.fr/projets/projets-mesopo/histoire-de-lassyriologie-en-france/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).Je dirige depuis 2003 la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Assyriologie et d'archéologie orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, je co-dirige depuis 2009 la série des </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives royales de Mari</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et je suis le président de la SEPOA, qui publie le trimestriel </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NABU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et la série des </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de NABU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.sepoa.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CURRICULUM VITAE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– né le 12 juin 1954 à Neuilly-sur-Seine– nationalité : français– marié, deux enfants– adresse professionnelle : Collège de France, Institut des Civilisations, 52 rue du Cardinal Lemoine 75005 Paristéléphone : 01 44 27 10 80courriel : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dominique.charpin@college-de-france.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– Baccalauréat série B, juin 1971– Maîtrise d'Histoire à l'Université de Paris I, juin 1975– Agrégation d'Histoire, juillet 1976– Assistant à l'Université de Paris I, d'octobre 1976 à septembre 1985– Docteur du Troisième Cycle en janvier 1979– Docteur d'État ès Lettres et Sciences Humaines en juin 1984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– Chargé de recherche (1ère classe) au CNRS, d'octobre 1985 à septembre 1988– Professeur à l'Université de Paris I, d'octobre 1988 au 31 août 2005– Directeur d'études cumulant à l'Ecole Pratique des Hautes Etudes (Section des Sciences historiques et philologiques) du 1er octobre 1994 au 31 août 2005– Directeur d'études non cumulant à l'Ecole Pratique des Hautes Etudes (Section des Sciences historiques et philologiques), du 1er septembre 2005 au 31 décembre 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– Professeur au Collège de France (chaire « Civilisation mésopotamienne ») depuis le 1er janvier 2014</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Distinctions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– prix Saintour de l’Académie des Inscriptions et Belles-Lettres 1987– prix du Budget de l’Académie des Inscriptions et Belles-Lettres 2004– Correspondant français de l'Académie des Inscriptions et Belles-Lettres (mars 2012)– Chevalier des Palmes académiques– </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Honorary Member</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l'</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Oriental Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2019)– Docteur honoris causa de l'Université de Chicago (2020)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Principales responsabilités éditoriales actuelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– Directeur de la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'assyriologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (PUF)– Co-directeur de la collection </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives Royales de Mari</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Peeters)– Président de la Société pour l'Étude du Proche-Orient ancien (qui publie notam­ment le trimestriel </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NABU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [depuis 1987] et ses suppléments, dont les séries </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Florilegium Marianum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [15 vol. parus depuis 1992]) et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archibab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [5 volumes parus depuis 2012]. Voir </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.sepoa.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Principales responsabilités scientifiques actuelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– Directeur de l'Institut des Civilisations du Collège de France (depuis le 1er octobre 2023)– Directeur du projet PCEHM « Pouvoir et culture écrite en Haute-Mésopotamie au XVIIIe siècle av. J.-C.  » financé par l'ANR pour 48 mois (depuis oct. 2022)– Membre du Bureau élargi du Collège de France– Membre de la Commission du </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus Inscriptionum Semiticarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l'AIBL– Membre du Conseil de la Société Asiatique</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Principales responsabilités académiques antérieures</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– Membre élu de la Section 32 du Comité National de la Recherche Scientifique (2004-2008)– Membre élu du Conseil d'Administration de l'EPHE (2006-2009)– Directeur-adjoint de l'UMR 7192 « Proche-Orient—Caucase : langues, archéologie, cultures » (CNRS, Collège de France, EPHE, INALCO) de 2011 à 2018. Voir </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.digitorient.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">– Membre du Comité de direction du Labex Hastec jusqu'en 2018. Voir </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.labex-hesam.eu/fr/13-hastec-presentation</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">– Directeur du projet « EcritUr (la ville d'Ur d'après les textes du premier quart du IIe millénaire av. J.-C.) » financé par l'ANR pour 42 mois (oct. 2017-mars 2021)– Membre du Bureau de l'</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association for Assyriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Voir </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.iaassyriology.com</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2013-2022)– Directeur de l'UMS 2409 « Centre de documentation de l'Institut des Civilisations » (Collège de France / CNRS) (2014-2023)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expertises</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– Evaluations pour de nombreuses institutions françaises ou étrangères de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">candidats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (notamment Copenhagen University, Yale University, New York University, University of Chicago, FWO, University College London, The Johns Hopkins University, Tel Aviv University, Université de Lille III) ou de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">projets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Agence nationale de la Recherche, Fondation Fernand Braudel-IFER de la FMSH, German-Israeli Foundation for Scientific Research and Development, Heidelberger Akademie der Wissenschaften, Union der Deutschen Akademien der Wissenschaften, Conseil de recherches en Sciences humaines du Canada).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Civilisation mésopotamienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 122, pp.379-400. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15e16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Old Babylonian Glossary of the ARCHIBAB Text Corpus: Results and Prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arkhipov Ilya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Ziegler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Assyriologie et d'Archéologie orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 118, pp.91-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données nouvelles sur l'histoire de Larsa (II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In memoriam Jean-Louis Huot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Breniquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria de Casteja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Huot (1939-2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Breniquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria de Casteja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Civilisation mésopotamienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120, pp.281-303. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/annuaire-cdf.18457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Civilisation mésopotamienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119, pp.365-386. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/annuaire-cdf.17190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire de la publication de NABU [note 137]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Ziegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022 (4), pp.277-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Great Houses of Old Babylonian Ur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Stone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelheid Otto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthold Einwag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zimansky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Near Eastern Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 84 (3), pp.182--191. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/715346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En marge d’EcritUr, 11 : le sceau d'un prêtre ŠITA ÈŠ, serviteur de Nimintabba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Béranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Notes Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020 (2), note 54 (p. 118-120)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En marge d'EcritUr, 14 : les Gipar d’Ur et d’Uruk et le palais de Mari : architecture et lexicographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020 (2), pp.122-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En marge d'EcritUr, 17 : offrandes à une statue de Sin-iddinam dans la grande cour (kisalmah) du temple de Nanna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.126-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Civilisation mésopotamienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 118, pp.187-208. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/annuaire-cdf.15574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Report on the XIVth and XVth Campaigns at Larsa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Abd-El-Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rateb Al-Debs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sumer - Journal of Archaeology of Mesopotamia = سومر : مجلة بحث في آثار العراق القديم</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 66, pp.133-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En marge d'EcritUr, 13 : le sceau de la prêtresse-en Enanatuma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020 (2), pp.121-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En marge d'EcritUr, 15 : l’Ehursag existait-il encore à l’époque paléo-babylonienne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020 (2), pp.123-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En marge d'EcritUr, 16 : une offrande du roi de Babylone Sumu-la-El à Ur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020 (2), pp.125-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En marge d'EcritUr, 12 : une femme propriétaire d'une prébende</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020 (2), note 55 (pp. 120-121)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">18) En marge d’Archibab, 32 : du nouveau sur la famille royale de Larsa du temps de Rim-Sin I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019 (1), pp.29--30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte-rendu] C. Wilcke (éd.), &amp;lt;i&amp;gt;Keilschrifttexte aus Isin - Išān Bahrīyāt : Ergebnisse der Ausgrabungen der Deutschen Forschungsgemeinschaft unter der Schirmherrschaft der Bayerischen Akademie der Wissenschaften&amp;lt;/i&amp;gt; : Bayerische Akademie der Wissenschaften Philosophisch-historische Klasse 43 Abhandlungen Neue Folge 143, Munich, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Assyriologie et d'Archéologie orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 113 (1), pp.190-191. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/assy.113.0189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Civilisation mésopotamienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.199 - 215. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/annuaire-cdf.14058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte-rendu] R. Tarasewicz, &amp;lt;i&amp;gt;The Neo-Babylonian Records from Ur from the Hall Collection of the British Museum&amp;lt;/i&amp;gt; : dubsar 7, Münster, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Assyriologie et d'Archéologie orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 113 (1), pp.189-190. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/assy.113.0189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives royales de Mari, 85 ans de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Claroscuro. Revista del Centro de Estudios sobre Diversidad Cultura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (2), pp.1-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priests of Ur in the Old Babylonian Period: a Reappraisal in Light of the 2017 Discoveries at Ur/Tell Muqayyar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ancient Near Eastern Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19, pp.18-34. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15692124-12341302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">98) En marge d’ARCHIBAB, 30 : un culte du dieu Tutu à Kiš ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (4), pp.157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Civilisation mésopotamienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’annuaire du Collège de France. Cours et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2015-2016 (116), pp.229--242. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/annuaire-cdf.12850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">19) En marge d’EcritUr, 4 : Rim-Sin II, roi d’Ur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2019 (1), pp.30--31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[compte-rendu] M. Nissinen, Ancient Prophecy. Near Eastern, Biblical, and Greek Perspectives, Oxford, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'assyriologie et d'archeologie orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Vol. 112 (1), pp.[209--215]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">99) En marge d’ARCHIBAB, 31 : “ajouter des dieux ou des clauses supplémentaires” dans un serment d’alliance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (4), pp.157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">45) En marge d’EcritUr, 6 : CUSAS 10 17 et l’onomastique théophore de Dumununna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2019 (2), pp.77--78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En marge d'EcritUr, 3 : un deuxième cas de &amp;quot;piercing&amp;quot; au n°1 Broad Street [74]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (3), pp.119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendez à César ce qui est à César, 2 : à propos des deux Sippar [73]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (3), pp.118--119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20) En marge d’EcritUr, 5 : une tablette divinatoire au no 7 Quiet Street</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2019 (1), pp.31--32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">97) En marge d’ARCHIBAB, 29 : à propos de TMH 10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (4), pp.156--157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles découvertes épigraphiques à Ur (2015 et 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2017, pp.1063-1081</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100) En marge de HIGEOMES, 3 : le dieu Amu de Hubšil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (4), pp.157--159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHRONIQUES BIBLIOGRAPHIQUES 21. À L'OCCASION DES DIX ANS DU PROJET ARCHIBAB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Assyriologie et d'Archéologie orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 112, pp.177-208. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/assy.112.0177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chroniques bibliographiques. 21. À l’occasion des dix ans du projet archibab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'assyriologie et d'archeologie orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Vol. 112 (1), pp.177--208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte-rendu] N. Samet, &amp;lt;i&amp;gt;The Lamentation over the Destruction of Ur&amp;lt;/i&amp;gt;: Mesopotamian Civilization 18, Winona Lake, 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Assyriologie et d'Archéologie orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111 (1), pp.179. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/assy.111.0179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte-rendu] L. Sassmannshausen (éd.), en collaboration avec G. Neumann, &amp;lt;i&amp;gt;He Has Opened Nisaba's House of Learning : Studies in Honor of Åke Waldemar Sjöberg on the Occasion of His 89th Birthday on August 1st 2013&amp;lt;/i&amp;gt;, Cuneiform Monographs 46, Leyde/Boston, 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Assyriologie et d'Archéologie orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111 (1), pp.191. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/assy.111.0179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte-rendu] A. George, Th. Hertel, J. Llop-Radùa, K. Radner & W. van Soldt, &amp;lt;i&amp;gt;Assyrian Archival Documents in the Schøyen Collection and Other Documents from North Mesopotamia and Syria&amp;lt;/i&amp;gt; : Cornell University Studies in Assyriology and Sumerology 34, Bethesda, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Assyriologie et d'Archéologie orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111 (1), pp.179. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/assy.111.0179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En marge d’ARCHIBAB 26 : deux devins et l’abi ERIN₂ Utul-Ištar à Sippar-Amnanum en Ammi-ṣaduqa 15 [67]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017 (3), pp.124--125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte-rendu] J.-L. Huot, &amp;lt;i&amp;gt;L’E.babbar de Larsa aux IIe et Ier millénaires (Fouilles de 1974 à 1985)&amp;lt;/i&amp;gt; : Bibliothèque archéologique et historique 205, Beyrouth/Damas, 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Assyriologie et d'Archéologie orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111 (1), pp.179-180. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/assy.111.0179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte-rendu] M. Rutz, &amp;lt;i&amp;gt;Bodies of Knowledge in Ancient Mesopotamia : the Diviners of Late Bronze Age Emar and their Tablet Collection&amp;lt;/i&amp;gt;, Ancient Magic and Divination 9, Leyde/Boston, 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Assyriologie et d'Archéologie orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111 (1), pp.185-187. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/assy.111.0179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Civilisation mésopotamienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’annuaire du Collège de France : 2014-2015 : Cours et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 115, pp.431-450. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/annuaire-cdf.12530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Assyriologist and the Computer. The “Archibab” Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hebrew Bible and Ancient Israel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (1), pp.137--153. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1628/219222714X13994465496947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To write or not to write : le devoir d'information envers le roi dans le Proche-Orient amorrite : XVIIIe siècle av. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Asiatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 301 (1), pp.1--18. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/JA.301.1.2994457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « pays de Mari et des Bédouins » à l'époque de Samsu-iluna de Babylone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'assyriologie et d'archéologie orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 105, pp.41--59. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/assy.105.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles technologies au service de l’historien de la Mésopotamie : le projet « Archibab »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 154 (4), pp.1381-1394. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/crai.2010.93026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amurritisch lernen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Ziegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wiener Zeitschrift für die Kunde des Morgenlandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Festschrift für Hermann Hunger zum 65. Geburtstag gewidmet von seinen Freunden, Kollegen und Schülern, 97, pp.55-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire et écrire en Mésopotamie : une affaire de spécialistes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 148 (1), pp.481--508. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/crai.2004.22724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tell Mohammed Diyab (Syrie), campagne 1993</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orient-Express, Notes et Nouvelles d'Archéologie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 2, pp.8-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tell Mohammed Diyab (Syrie), campagne 1993</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 4, pp.97-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tell Mohammed Diyab (Syrie), campagne de 1991</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orient-Express, Notes et Nouvelles d'Archéologie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 2, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quête de Ninive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Belles Lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Docet omnia, 9782251453583. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.lesbelleslettres.28713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARCHIBAB 4 : Nouvelles recherches sur les archives d'Ur d'époque paléo-babylonienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Béranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Fiette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Jacquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEPOA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Mémoires de N.A.B.U. (22), 556 p., 2020, 979-10-97449-03-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Tu es de mon sang !” Les alliances dans le Proche-Orient ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Belles-Lettres; Collège de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2019, Docet omnia, 9782251448909</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florilegium marianum V. Mari et le Proche-Orient à l'époque amorrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Ziegler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEPOA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Mémoires de NABU (6), 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le roi, le devin et les soldats rebelles d'après une lettre des archives royales de Mari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabetta Cianfanelli; Fiammetta Gori. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">níĝ-ba dub-sar maḫ. Studies on Ebla and the Ancient Near East presented to Amalia Catagnoti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Documenta Asiana (14), Edizioni Quasar, pp.109-122, 2024, ISBN 978-88-5491-497-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Mari to Yakaltum: a route westwards according to the royal archives of Mari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adelheid Otto; Nele Ziegler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre les fleuves – III. On the Way in Upper Mesopotamia: Routes, Travels and Environment as Basis for the Reconstruction of Historical Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berliner Beiträge zum Vorderen Orient (30), PeWe Verlag, pp.119-132, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages politiques des banquets d’après les archives mésopotamiennes du début du deuxième millénaire av. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Lion; Catherine Grandjean; Christophe Hugoniot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le banquet du monarque : dans le monde antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires François-Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.31-52, 2022, Tables des hommes, 978-2-86906-824-7. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufr.23197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akkadian and the Amorites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juan-Pablo Vita. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of the Akkadian language. Volume 2, The second and first millennia BCE afterlife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1177-1212, 2021, Handbook of Oriental Studies. Section 1 The Near and Middle East, 152, 978-90-04-44521-5. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004445215_018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les documents d'archives paléo-babyloniens d'Ur issus de fouilles irrégulières : catalogue commenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charpin, Dominique and Béranger, Marine and Fiette, Baptiste and Jacquet, Antoine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCHIBAB 4. Nouvelles recherches sur les archives d'Ur d'époque paléo-babylonienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, SEPOA, pp.43-60, 2020, Mémoires de N.A.B.U., 979-10-97449-03-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les découvertes épigraphiques de Taylor à Ur en 1854 : nouvelle approche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charpin, Dominique and Béranger, Marine and Fiette, Baptiste and Jacquet, Antoine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCHIBAB 4. Nouvelles recherches sur les archives d'Ur d'époque paléo-babylonienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, SEPOA, pp.13-42, 2020, Mémoires de N.A.B.U., 979-10-97449-03-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temple d'Enki-d'Eridu : nouvelle approche du clergé d'Ur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charpin, Dominique and Béranger, Marine and Fiette, Baptiste and Jacquet, Antoine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCHIBAB 4. Nouvelles recherches sur les archives d'Ur d'époque paléo-babylonienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, SEPOA, pp.155-186, 2020, Mémoires de N.A.B.U., 979-10-97449-03-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temple d'Enki-d'Eridu : nouvelle approche du clergé d'Ur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Charpin; Marine Béranger; Baptiste Fiette; Antoine Jacquet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCHIBAB 4. Nouvelles recherches sur les archives d'Ur d'époque paléo-babylonienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, SEPOA, pp.155-186, 2020, Mémoires de N.A.B.U., 979-10-97449-03-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tablettes retrouvées dans des caveaux funéraires d'époque paléo-babylonienne à Ur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charpin, Dominique and Béranger, Marine and Fiette, Baptiste and Jacquet, Antoine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCHIBAB 4. Nouvelles recherches sur les archives d'Ur d'époque paléo-babylonienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, SEPOA, pp.87-118, 2020, Mémoires de N.A.B.U., 979-10-97449-03-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enanedu et les prêtresses-enum du dieu Nanna à Ur à l'époque paléo-babylonienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charpin, Dominique and Béranger, Marine and Fiette, Baptiste and Jacquet, Antoine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCHIBAB 4. Nouvelles recherches sur les archives d'Ur d'époque paléo-babylonienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, SEPOA, pp.187-210, 2020, Mémoires de N.A.B.U., 979-10-97449-03-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives d'Apil-Ašnan et de ses voisins à Ur sous Samsu-iluna et Rim-Sin II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charpin, Dominique and Béranger, Marine and Fiette, Baptiste and Jacquet, Antoine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCHIBAB 4. Nouvelles recherches sur les archives d'Ur d'époque paléo-babylonienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, SEPOA, pp.61-84, 2020, Mémoires de N.A.B.U., 979-10-97449-03-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'élection du P. Scheil au Collège de France en 1905</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annalisa Azzoni; Alexandra Kleinerman; Douglas A. Knight; David I. Owen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Mari to Jerusalem and Back: Assyriological and Biblical Studies in Honor of Jack Murad Sasson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eisenbrauns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.26-68, 2020, 978-1-57506-741-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ventes de terrains par le temple de Nanna à Ur sous les rois de Larsa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charpin, Dominique and Béranger, Marine and Fiette, Baptiste and Jacquet, Antoine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCHIBAB 4. Nouvelles recherches sur les archives d'Ur d'époque paléo-babylonienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, SEPOA, pp.213-232, 2020, Mémoires de N.A.B.U., 979-10-97449-03-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives d'Aha-nirši à Ur de Gungunum à Sumu-El</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ait Said-Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charpin, Dominique and Béranger, Marine and Fiette, Baptiste and Jacquet, Antoine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCHIBAB 4. Nouvelles recherches sur les archives d'Ur d'époque paléo-babylonienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, SEPOA, pp.119-252, 2020, Mémoires de N.A.B.U., 979-10-97449-03-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weihgaben als Spiegel der Rolle von Gottheiten im mesopotamischen Pantheon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evans, J.M. and Rossberger, E. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Near Eastern Inventories in the Third and Second Millennia BCE : Integrating Archaeological, Textual, and Visual Sources (Proceedings of a Conference Held at the LMU Centre for Advanced Studies, November 14-15, 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PeWe Verlag, pp.207--221, 2019, Münchener Abhandlungen zum Alten Orient, 978-3-935012-36-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques aspects méconnus du statut et du rôle des quartiers-bâbtum dans les villes paléo-babyloniennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Valentini; G. Guarducci. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Between Syria and the Highlands. Studies in Honor of Giorgio Buccellati and Marilyn Kelly-Buccellati</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Arbor Saptientiae Editore, pp.100-112, 2019, Studies on the Ancient Near East and the Mediterranean, 978-88-31341-01-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les symboles divins dans les archives paléo-babyloniennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Römer, Thomas and Gonzalez, Hervé and Marti, Lionel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représenter dieux et hommes dans le Proche-Orient ancien et dans la Bible. Actes du colloque organisé par le Collège de France, Paris, les 5 et 6 mai 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 287, Peeters, pp.38--51, 2019, Orbis Biblicus et Orientalis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La défaite, conséquence de la colère divine. La théologie de l'histoire à Alep d'après les archives royales de Mari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Durand, Jean-Marie and Marti, Lionel and Römer, Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colères et repentirs divins : actes du colloque organisé par le Collège de France, Paris, les 24 et 25 avril 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 278, Academic Press / Vandehoeck &amp; Ruprecht, pp.1--11, 2015, Orbis biblicus et Orientalis, 978-3-7278-1785-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mari à l'école d'Ešnunna : écriture, langue, formulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mittermayer, C. and Ecklin, S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Altorientalische Studien zu Ehren von Pascal Attinger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 256, Academic Press-Fribourg, pp.119--137, 2012, Orbis Biblicus et Orientalis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammu-rabi de Babylone et Mari : nouvelles sources, nouvelles perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Renger, J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Babylon : Focus mesopotamischer Geschichte, Wiege früher Gelehrsamkeit, Mythos in der Moderne : 2 : Internationales Colloquium der Deutschen Orient-Gesellschaft, 24- 26 März 1998 in Berlin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, SDV : Saarbrücker Dr. und Verl, pp.111--130, 1999, Colloquien der Deutschen Orient-Gesellschaft, 978-3-930843-54-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les maisons mésopotamiennes ; essai de dialogue entre archéologue et épigraphiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bibliothèque Archéologique et Historique IFPO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les maisons dans la Syrie Antique du troisième millénaire au début de l'Islam ; pratiques et représentations de l'espace domestique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geuthner, 1997, 2-7053-0567-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekum, roi d’Apišal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Ziegler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MARI Annales de Recherches Interdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Recherche et Civilisations, pp.243-247, 1997, 2-86538-259-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fouilles de Tell Mohammed Diyab (1987 et 1988)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-M. Durand (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tell Mohammed Diyab (Campagnes de 1987 et 1988)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEPOA, pp.9-46, 1990, Cahiers de NABU, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larsa-‘Uwaili Annual Report 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lisein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Suire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] State Board of Antiquities and Heritage of Iraq. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId153"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archibab.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://proclac.cnrs.fr/projets/projets-mesopo/histoire-de-lassyriologie-en-france/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sepoa.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dominique.charpin@college-de-france.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.digitorient.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.labex-hesam.eu/fr/13-hastec-presentation" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iaassyriology.com" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05456830v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Charpin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15e16" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868419v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkhipov Ilya" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gaubert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele Ziegler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-04414125v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372394v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Vallet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bachelot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Breniquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Calvet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria de Casteja" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372387v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249123v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.18457" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752445v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.17190" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368138v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752444v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Stone" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelheid Otto" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthold Einwag" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zimansky" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/715346" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752423v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839376v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912868v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine B&#233;ranger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839365v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839333v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088166v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Abd-El-Ali" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rateb Al-Debs" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839354v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839346v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839287v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.14058" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269320v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/assy.113.0189" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752447v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269328v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-03022497v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-03022888v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15692124-12341302" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752424v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752448v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752412v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752416v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752438v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.12850" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752449v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752413v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-03022894v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752450v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752422v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752414v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752421v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752453v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-03022932v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/assy.112.0177" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268233v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/assy.111.0179" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268226v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268206v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268243v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752451v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268213v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752437v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.12530" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752442v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1628/219222714X13994465496947" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752441v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/JA.301.1.2994457" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752440v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/assy.105.0041" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752443v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/crai.2010.93026" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-03023177v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752439v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/crai.2004.22724" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869188v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Castel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Faivre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sauvage" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869160v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Durand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869290v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-04060267v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/9782251453583/en-quete-de-ninive" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.lesbelleslettres.28713" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089365v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Fiette" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jacquet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepoa.fr/produit/2020-archibab-4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-03022984v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/lesbelleslettres/258" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383982v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepoa.fr/produit/2003-memoires-de-nabu-6-pdf/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-04808081v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-04683273v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250151v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/23197" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.23197" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05459339v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/book/edcoll/9789004445215/BP000023.xml" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004445215_018" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752432v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752429v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836464v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752431v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830768v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752430v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752433v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-03627001v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eisenbrauns.org/books/titles/978-1-57506-741-4.html" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752428v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752427v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ait Said-Ghanem" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-03022920v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752417v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752419v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752420v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752425v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752426v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324358v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868799v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869276v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088144v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lisein" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Suire" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mura" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Darras" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archibab.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://proclac.cnrs.fr/projets/projets-mesopo/histoire-de-lassyriologie-en-france/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sepoa.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dominique.charpin@college-de-france.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.digitorient.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.labex-hesam.eu/fr/13-hastec-presentation" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iaassyriology.com" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05456830v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Charpin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15e16" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868419v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkhipov Ilya" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gaubert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele Ziegler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-04414125v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372394v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Vallet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bachelot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Breniquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Calvet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria de Casteja" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372387v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249123v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.18457" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752445v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.17190" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368138v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752444v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Stone" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelheid Otto" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthold Einwag" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zimansky" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/715346" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912868v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine B&#233;ranger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839365v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839333v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271563v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.15574" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088166v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Abd-El-Ali" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rateb Al-Debs" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839376v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839354v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839346v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752423v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752447v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269320v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/assy.113.0189" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839287v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.14058" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269328v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-03022497v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-03022888v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15692124-12341302" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752449v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752438v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.12850" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752416v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752412v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752448v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752413v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752422v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752421v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752414v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752450v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-03022894v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752453v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-03022932v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/assy.112.0177" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752424v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268243v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/assy.111.0179" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268226v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268206v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752451v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268213v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268233v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752437v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.12530" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752442v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1628/219222714X13994465496947" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752441v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/JA.301.1.2994457" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752440v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/assy.105.0041" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752443v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/crai.2010.93026" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-03023177v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752439v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/crai.2004.22724" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869188v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Castel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Faivre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sauvage" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869160v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Durand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869290v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-04060267v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/9782251453583/en-quete-de-ninive" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.lesbelleslettres.28713" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089365v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Fiette" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jacquet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepoa.fr/produit/2020-archibab-4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-03022984v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/lesbelleslettres/258" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383982v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepoa.fr/produit/2003-memoires-de-nabu-6-pdf/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-04808081v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-04683273v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250151v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/23197" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.23197" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05459339v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/book/edcoll/9789004445215/BP000023.xml" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004445215_018" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752430v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752433v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752429v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836464v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752431v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830768v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752432v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-03627001v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eisenbrauns.org/books/titles/978-1-57506-741-4.html" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752428v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752427v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ait Said-Ghanem" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752417v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-03022920v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752419v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752420v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752425v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752426v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324358v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868799v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869276v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088144v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lisein" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Suire" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mura" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Darras" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>