--- v2 (2026-04-30)
+++ v3 (2026-05-26)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:129.72972972973px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dominique Charpin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ayant été assistant à l'Université de Paris 1, puis chargé de recherche au CNRS, professeur à Paris 1 puis à l'EPHE, je suis depuis 2014 professeur au Collège de France. J'ai commencé par des travaux portant sur l'Irak à l'époque paléo-babylonienne, puis sur les archives de Mari en Syrie, avant d'élargir peu à peu mes intérêts à l'ensemble de la civilisation mésopotamienne.J'ai été épigraphiste de terrain en Syrie (à Mari de 1979-1994), et en Irak (à Ur de 2015 à 2022 et à Larsa de 1985 à 1989, et à nouveau depuis 2019).J'ai dirigé plusieurs projets de recherche financés : « Archibab » (ANR, 2008-2010), puis « ARCHIBAB suite » (ANR, 2011-2014), « EcritUr » (ANR, 2017-2021) et PCEHM (ANR, 48 mois à partir du 1er oct. 2022).Mes intérêts actuels demeurent les archives paléo-babyloniennes, avec la direction du site ARCHIBAB (</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.archibab.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) et l'histoire de la recherche en assyriologie (</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://proclac.cnrs.fr/projets/projets-mesopo/histoire-de-lassyriologie-en-france/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).Je dirige depuis 2003 la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Assyriologie et d'archéologie orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, je co-dirige depuis 2009 la série des </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives royales de Mari</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et je suis le président de la SEPOA, qui publie le trimestriel </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NABU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et la série des </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de NABU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.sepoa.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CURRICULUM VITAE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– né le 12 juin 1954 à Neuilly-sur-Seine– nationalité : français– marié, deux enfants– adresse professionnelle : Collège de France, Institut des Civilisations, 52 rue du Cardinal Lemoine 75005 Paristéléphone : 01 44 27 10 80courriel : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dominique.charpin@college-de-france.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– Baccalauréat série B, juin 1971– Maîtrise d'Histoire à l'Université de Paris I, juin 1975– Agrégation d'Histoire, juillet 1976– Assistant à l'Université de Paris I, d'octobre 1976 à septembre 1985– Docteur du Troisième Cycle en janvier 1979– Docteur d'État ès Lettres et Sciences Humaines en juin 1984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– Chargé de recherche (1ère classe) au CNRS, d'octobre 1985 à septembre 1988– Professeur à l'Université de Paris I, d'octobre 1988 au 31 août 2005– Directeur d'études cumulant à l'Ecole Pratique des Hautes Etudes (Section des Sciences historiques et philologiques) du 1er octobre 1994 au 31 août 2005– Directeur d'études non cumulant à l'Ecole Pratique des Hautes Etudes (Section des Sciences historiques et philologiques), du 1er septembre 2005 au 31 décembre 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– Professeur au Collège de France (chaire « Civilisation mésopotamienne ») depuis le 1er janvier 2014</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Distinctions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– prix Saintour de l’Académie des Inscriptions et Belles-Lettres 1987– prix du Budget de l’Académie des Inscriptions et Belles-Lettres 2004– Correspondant français de l'Académie des Inscriptions et Belles-Lettres (mars 2012)– Chevalier des Palmes académiques– </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Honorary Member</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l'</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Oriental Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2019)– Docteur honoris causa de l'Université de Chicago (2020)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Principales responsabilités éditoriales actuelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– Directeur de la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'assyriologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (PUF)– Co-directeur de la collection </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives Royales de Mari</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Peeters)– Président de la Société pour l'Étude du Proche-Orient ancien (qui publie notam­ment le trimestriel </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NABU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [depuis 1987] et ses suppléments, dont les séries </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Florilegium Marianum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [15 vol. parus depuis 1992]) et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archibab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [5 volumes parus depuis 2012]. Voir </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.sepoa.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Principales responsabilités scientifiques actuelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– Directeur de l'Institut des Civilisations du Collège de France (depuis le 1er octobre 2023)– Directeur du projet PCEHM « Pouvoir et culture écrite en Haute-Mésopotamie au XVIIIe siècle av. J.-C.  » financé par l'ANR pour 48 mois (depuis oct. 2022)– Membre du Bureau élargi du Collège de France– Membre de la Commission du </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus Inscriptionum Semiticarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l'AIBL– Membre du Conseil de la Société Asiatique</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Principales responsabilités académiques antérieures</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– Membre élu de la Section 32 du Comité National de la Recherche Scientifique (2004-2008)– Membre élu du Conseil d'Administration de l'EPHE (2006-2009)– Directeur-adjoint de l'UMR 7192 « Proche-Orient—Caucase : langues, archéologie, cultures » (CNRS, Collège de France, EPHE, INALCO) de 2011 à 2018. Voir </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.digitorient.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">– Membre du Comité de direction du Labex Hastec jusqu'en 2018. Voir </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.labex-hesam.eu/fr/13-hastec-presentation</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">– Directeur du projet « EcritUr (la ville d'Ur d'après les textes du premier quart du IIe millénaire av. J.-C.) » financé par l'ANR pour 42 mois (oct. 2017-mars 2021)– Membre du Bureau de l'</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association for Assyriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Voir </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.iaassyriology.com</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2013-2022)– Directeur de l'UMS 2409 « Centre de documentation de l'Institut des Civilisations » (Collège de France / CNRS) (2014-2023)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expertises</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– Evaluations pour de nombreuses institutions françaises ou étrangères de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">candidats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (notamment Copenhagen University, Yale University, New York University, University of Chicago, FWO, University College London, The Johns Hopkins University, Tel Aviv University, Université de Lille III) ou de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">projets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Agence nationale de la Recherche, Fondation Fernand Braudel-IFER de la FMSH, German-Israeli Foundation for Scientific Research and Development, Heidelberger Akademie der Wissenschaften, Union der Deutschen Akademien der Wissenschaften, Conseil de recherches en Sciences humaines du Canada).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Civilisation mésopotamienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 122, pp.379-400. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15e16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Old Babylonian Glossary of the ARCHIBAB Text Corpus: Results and Prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arkhipov Ilya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Ziegler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Assyriologie et d'Archéologie orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 118, pp.91-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données nouvelles sur l'histoire de Larsa (II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In memoriam Jean-Louis Huot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Breniquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria de Casteja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Huot (1939-2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Breniquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria de Casteja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Civilisation mésopotamienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120, pp.281-303. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/annuaire-cdf.18457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Civilisation mésopotamienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119, pp.365-386. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/annuaire-cdf.17190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire de la publication de NABU [note 137]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Ziegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022 (4), pp.277-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Great Houses of Old Babylonian Ur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Stone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelheid Otto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthold Einwag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zimansky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Near Eastern Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 84 (3), pp.182--191. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/715346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En marge d’EcritUr, 11 : le sceau d'un prêtre ŠITA ÈŠ, serviteur de Nimintabba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Béranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Notes Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020 (2), note 54 (p. 118-120)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En marge d'EcritUr, 14 : les Gipar d’Ur et d’Uruk et le palais de Mari : architecture et lexicographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020 (2), pp.122-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En marge d'EcritUr, 17 : offrandes à une statue de Sin-iddinam dans la grande cour (kisalmah) du temple de Nanna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.126-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Civilisation mésopotamienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 118, pp.187-208. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/annuaire-cdf.15574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Report on the XIVth and XVth Campaigns at Larsa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Abd-El-Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rateb Al-Debs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sumer - Journal of Archaeology of Mesopotamia = سومر : مجلة بحث في آثار العراق القديم</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 66, pp.133-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En marge d'EcritUr, 13 : le sceau de la prêtresse-en Enanatuma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020 (2), pp.121-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En marge d'EcritUr, 15 : l’Ehursag existait-il encore à l’époque paléo-babylonienne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020 (2), pp.123-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En marge d'EcritUr, 16 : une offrande du roi de Babylone Sumu-la-El à Ur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020 (2), pp.125-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En marge d'EcritUr, 12 : une femme propriétaire d'une prébende</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020 (2), note 55 (pp. 120-121)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">18) En marge d’Archibab, 32 : du nouveau sur la famille royale de Larsa du temps de Rim-Sin I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019 (1), pp.29--30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte-rendu] C. Wilcke (éd.), &amp;lt;i&amp;gt;Keilschrifttexte aus Isin - Išān Bahrīyāt : Ergebnisse der Ausgrabungen der Deutschen Forschungsgemeinschaft unter der Schirmherrschaft der Bayerischen Akademie der Wissenschaften&amp;lt;/i&amp;gt; : Bayerische Akademie der Wissenschaften Philosophisch-historische Klasse 43 Abhandlungen Neue Folge 143, Munich, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Assyriologie et d'Archéologie orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 113 (1), pp.190-191. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/assy.113.0189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Civilisation mésopotamienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.199 - 215. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/annuaire-cdf.14058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte-rendu] R. Tarasewicz, &amp;lt;i&amp;gt;The Neo-Babylonian Records from Ur from the Hall Collection of the British Museum&amp;lt;/i&amp;gt; : dubsar 7, Münster, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Assyriologie et d'Archéologie orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 113 (1), pp.189-190. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/assy.113.0189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives royales de Mari, 85 ans de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Claroscuro. Revista del Centro de Estudios sobre Diversidad Cultura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (2), pp.1-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priests of Ur in the Old Babylonian Period: a Reappraisal in Light of the 2017 Discoveries at Ur/Tell Muqayyar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ancient Near Eastern Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19, pp.18-34. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15692124-12341302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">98) En marge d’ARCHIBAB, 30 : un culte du dieu Tutu à Kiš ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (4), pp.157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Civilisation mésopotamienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’annuaire du Collège de France. Cours et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2015-2016 (116), pp.229--242. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/annuaire-cdf.12850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">19) En marge d’EcritUr, 4 : Rim-Sin II, roi d’Ur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2019 (1), pp.30--31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[compte-rendu] M. Nissinen, Ancient Prophecy. Near Eastern, Biblical, and Greek Perspectives, Oxford, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'assyriologie et d'archeologie orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Vol. 112 (1), pp.[209--215]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">99) En marge d’ARCHIBAB, 31 : “ajouter des dieux ou des clauses supplémentaires” dans un serment d’alliance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (4), pp.157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">45) En marge d’EcritUr, 6 : CUSAS 10 17 et l’onomastique théophore de Dumununna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2019 (2), pp.77--78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En marge d'EcritUr, 3 : un deuxième cas de &amp;quot;piercing&amp;quot; au n°1 Broad Street [74]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (3), pp.119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendez à César ce qui est à César, 2 : à propos des deux Sippar [73]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (3), pp.118--119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20) En marge d’EcritUr, 5 : une tablette divinatoire au no 7 Quiet Street</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2019 (1), pp.31--32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">97) En marge d’ARCHIBAB, 29 : à propos de TMH 10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (4), pp.156--157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles découvertes épigraphiques à Ur (2015 et 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2017, pp.1063-1081</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100) En marge de HIGEOMES, 3 : le dieu Amu de Hubšil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (4), pp.157--159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHRONIQUES BIBLIOGRAPHIQUES 21. À L'OCCASION DES DIX ANS DU PROJET ARCHIBAB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Assyriologie et d'Archéologie orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 112, pp.177-208. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/assy.112.0177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chroniques bibliographiques. 21. À l’occasion des dix ans du projet archibab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'assyriologie et d'archeologie orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Vol. 112 (1), pp.177--208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte-rendu] N. Samet, &amp;lt;i&amp;gt;The Lamentation over the Destruction of Ur&amp;lt;/i&amp;gt;: Mesopotamian Civilization 18, Winona Lake, 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Assyriologie et d'Archéologie orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111 (1), pp.179. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/assy.111.0179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte-rendu] L. Sassmannshausen (éd.), en collaboration avec G. Neumann, &amp;lt;i&amp;gt;He Has Opened Nisaba's House of Learning : Studies in Honor of Åke Waldemar Sjöberg on the Occasion of His 89th Birthday on August 1st 2013&amp;lt;/i&amp;gt;, Cuneiform Monographs 46, Leyde/Boston, 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Assyriologie et d'Archéologie orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111 (1), pp.191. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/assy.111.0179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte-rendu] A. George, Th. Hertel, J. Llop-Radùa, K. Radner & W. van Soldt, &amp;lt;i&amp;gt;Assyrian Archival Documents in the Schøyen Collection and Other Documents from North Mesopotamia and Syria&amp;lt;/i&amp;gt; : Cornell University Studies in Assyriology and Sumerology 34, Bethesda, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Assyriologie et d'Archéologie orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111 (1), pp.179. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/assy.111.0179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En marge d’ARCHIBAB 26 : deux devins et l’abi ERIN₂ Utul-Ištar à Sippar-Amnanum en Ammi-ṣaduqa 15 [67]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017 (3), pp.124--125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte-rendu] J.-L. Huot, &amp;lt;i&amp;gt;L’E.babbar de Larsa aux IIe et Ier millénaires (Fouilles de 1974 à 1985)&amp;lt;/i&amp;gt; : Bibliothèque archéologique et historique 205, Beyrouth/Damas, 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Assyriologie et d'Archéologie orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111 (1), pp.179-180. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/assy.111.0179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte-rendu] M. Rutz, &amp;lt;i&amp;gt;Bodies of Knowledge in Ancient Mesopotamia : the Diviners of Late Bronze Age Emar and their Tablet Collection&amp;lt;/i&amp;gt;, Ancient Magic and Divination 9, Leyde/Boston, 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Assyriologie et d'Archéologie orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111 (1), pp.185-187. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/assy.111.0179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Civilisation mésopotamienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’annuaire du Collège de France : 2014-2015 : Cours et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 115, pp.431-450. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/annuaire-cdf.12530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Assyriologist and the Computer. The “Archibab” Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hebrew Bible and Ancient Israel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (1), pp.137--153. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1628/219222714X13994465496947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To write or not to write : le devoir d'information envers le roi dans le Proche-Orient amorrite : XVIIIe siècle av. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Asiatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 301 (1), pp.1--18. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/JA.301.1.2994457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « pays de Mari et des Bédouins » à l'époque de Samsu-iluna de Babylone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'assyriologie et d'archéologie orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 105, pp.41--59. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/assy.105.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles technologies au service de l’historien de la Mésopotamie : le projet « Archibab »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 154 (4), pp.1381-1394. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/crai.2010.93026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amurritisch lernen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Ziegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wiener Zeitschrift für die Kunde des Morgenlandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Festschrift für Hermann Hunger zum 65. Geburtstag gewidmet von seinen Freunden, Kollegen und Schülern, 97, pp.55-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire et écrire en Mésopotamie : une affaire de spécialistes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 148 (1), pp.481--508. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/crai.2004.22724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tell Mohammed Diyab (Syrie), campagne 1993</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orient-Express, Notes et Nouvelles d'Archéologie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 2, pp.8-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tell Mohammed Diyab (Syrie), campagne 1993</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 4, pp.97-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tell Mohammed Diyab (Syrie), campagne de 1991</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orient-Express, Notes et Nouvelles d'Archéologie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 2, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quête de Ninive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Belles Lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Docet omnia, 9782251453583. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.lesbelleslettres.28713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARCHIBAB 4 : Nouvelles recherches sur les archives d'Ur d'époque paléo-babylonienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Béranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Fiette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Jacquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEPOA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Mémoires de N.A.B.U. (22), 556 p., 2020, 979-10-97449-03-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Tu es de mon sang !” Les alliances dans le Proche-Orient ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Belles-Lettres; Collège de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2019, Docet omnia, 9782251448909</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florilegium marianum V. Mari et le Proche-Orient à l'époque amorrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Ziegler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEPOA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Mémoires de NABU (6), 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le roi, le devin et les soldats rebelles d'après une lettre des archives royales de Mari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabetta Cianfanelli; Fiammetta Gori. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">níĝ-ba dub-sar maḫ. Studies on Ebla and the Ancient Near East presented to Amalia Catagnoti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Documenta Asiana (14), Edizioni Quasar, pp.109-122, 2024, ISBN 978-88-5491-497-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Mari to Yakaltum: a route westwards according to the royal archives of Mari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adelheid Otto; Nele Ziegler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre les fleuves – III. On the Way in Upper Mesopotamia: Routes, Travels and Environment as Basis for the Reconstruction of Historical Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berliner Beiträge zum Vorderen Orient (30), PeWe Verlag, pp.119-132, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages politiques des banquets d’après les archives mésopotamiennes du début du deuxième millénaire av. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Lion; Catherine Grandjean; Christophe Hugoniot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le banquet du monarque : dans le monde antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires François-Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.31-52, 2022, Tables des hommes, 978-2-86906-824-7. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufr.23197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akkadian and the Amorites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juan-Pablo Vita. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of the Akkadian language. Volume 2, The second and first millennia BCE afterlife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1177-1212, 2021, Handbook of Oriental Studies. Section 1 The Near and Middle East, 152, 978-90-04-44521-5. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004445215_018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les documents d'archives paléo-babyloniens d'Ur issus de fouilles irrégulières : catalogue commenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charpin, Dominique and Béranger, Marine and Fiette, Baptiste and Jacquet, Antoine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCHIBAB 4. Nouvelles recherches sur les archives d'Ur d'époque paléo-babylonienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, SEPOA, pp.43-60, 2020, Mémoires de N.A.B.U., 979-10-97449-03-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les découvertes épigraphiques de Taylor à Ur en 1854 : nouvelle approche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charpin, Dominique and Béranger, Marine and Fiette, Baptiste and Jacquet, Antoine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCHIBAB 4. Nouvelles recherches sur les archives d'Ur d'époque paléo-babylonienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, SEPOA, pp.13-42, 2020, Mémoires de N.A.B.U., 979-10-97449-03-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temple d'Enki-d'Eridu : nouvelle approche du clergé d'Ur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charpin, Dominique and Béranger, Marine and Fiette, Baptiste and Jacquet, Antoine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCHIBAB 4. Nouvelles recherches sur les archives d'Ur d'époque paléo-babylonienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, SEPOA, pp.155-186, 2020, Mémoires de N.A.B.U., 979-10-97449-03-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temple d'Enki-d'Eridu : nouvelle approche du clergé d'Ur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Charpin; Marine Béranger; Baptiste Fiette; Antoine Jacquet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCHIBAB 4. Nouvelles recherches sur les archives d'Ur d'époque paléo-babylonienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, SEPOA, pp.155-186, 2020, Mémoires de N.A.B.U., 979-10-97449-03-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tablettes retrouvées dans des caveaux funéraires d'époque paléo-babylonienne à Ur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charpin, Dominique and Béranger, Marine and Fiette, Baptiste and Jacquet, Antoine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCHIBAB 4. Nouvelles recherches sur les archives d'Ur d'époque paléo-babylonienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, SEPOA, pp.87-118, 2020, Mémoires de N.A.B.U., 979-10-97449-03-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enanedu et les prêtresses-enum du dieu Nanna à Ur à l'époque paléo-babylonienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charpin, Dominique and Béranger, Marine and Fiette, Baptiste and Jacquet, Antoine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCHIBAB 4. Nouvelles recherches sur les archives d'Ur d'époque paléo-babylonienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, SEPOA, pp.187-210, 2020, Mémoires de N.A.B.U., 979-10-97449-03-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives d'Apil-Ašnan et de ses voisins à Ur sous Samsu-iluna et Rim-Sin II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charpin, Dominique and Béranger, Marine and Fiette, Baptiste and Jacquet, Antoine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCHIBAB 4. Nouvelles recherches sur les archives d'Ur d'époque paléo-babylonienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, SEPOA, pp.61-84, 2020, Mémoires de N.A.B.U., 979-10-97449-03-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'élection du P. Scheil au Collège de France en 1905</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annalisa Azzoni; Alexandra Kleinerman; Douglas A. Knight; David I. Owen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Mari to Jerusalem and Back: Assyriological and Biblical Studies in Honor of Jack Murad Sasson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eisenbrauns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.26-68, 2020, 978-1-57506-741-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ventes de terrains par le temple de Nanna à Ur sous les rois de Larsa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charpin, Dominique and Béranger, Marine and Fiette, Baptiste and Jacquet, Antoine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCHIBAB 4. Nouvelles recherches sur les archives d'Ur d'époque paléo-babylonienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, SEPOA, pp.213-232, 2020, Mémoires de N.A.B.U., 979-10-97449-03-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives d'Aha-nirši à Ur de Gungunum à Sumu-El</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ait Said-Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charpin, Dominique and Béranger, Marine and Fiette, Baptiste and Jacquet, Antoine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCHIBAB 4. Nouvelles recherches sur les archives d'Ur d'époque paléo-babylonienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, SEPOA, pp.119-252, 2020, Mémoires de N.A.B.U., 979-10-97449-03-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weihgaben als Spiegel der Rolle von Gottheiten im mesopotamischen Pantheon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evans, J.M. and Rossberger, E. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Near Eastern Inventories in the Third and Second Millennia BCE : Integrating Archaeological, Textual, and Visual Sources (Proceedings of a Conference Held at the LMU Centre for Advanced Studies, November 14-15, 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PeWe Verlag, pp.207--221, 2019, Münchener Abhandlungen zum Alten Orient, 978-3-935012-36-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques aspects méconnus du statut et du rôle des quartiers-bâbtum dans les villes paléo-babyloniennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Valentini; G. Guarducci. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Between Syria and the Highlands. Studies in Honor of Giorgio Buccellati and Marilyn Kelly-Buccellati</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Arbor Saptientiae Editore, pp.100-112, 2019, Studies on the Ancient Near East and the Mediterranean, 978-88-31341-01-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les symboles divins dans les archives paléo-babyloniennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Römer, Thomas and Gonzalez, Hervé and Marti, Lionel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représenter dieux et hommes dans le Proche-Orient ancien et dans la Bible. Actes du colloque organisé par le Collège de France, Paris, les 5 et 6 mai 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 287, Peeters, pp.38--51, 2019, Orbis Biblicus et Orientalis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La défaite, conséquence de la colère divine. La théologie de l'histoire à Alep d'après les archives royales de Mari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Durand, Jean-Marie and Marti, Lionel and Römer, Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colères et repentirs divins : actes du colloque organisé par le Collège de France, Paris, les 24 et 25 avril 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 278, Academic Press / Vandehoeck &amp; Ruprecht, pp.1--11, 2015, Orbis biblicus et Orientalis, 978-3-7278-1785-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mari à l'école d'Ešnunna : écriture, langue, formulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mittermayer, C. and Ecklin, S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Altorientalische Studien zu Ehren von Pascal Attinger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 256, Academic Press-Fribourg, pp.119--137, 2012, Orbis Biblicus et Orientalis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammu-rabi de Babylone et Mari : nouvelles sources, nouvelles perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Renger, J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Babylon : Focus mesopotamischer Geschichte, Wiege früher Gelehrsamkeit, Mythos in der Moderne : 2 : Internationales Colloquium der Deutschen Orient-Gesellschaft, 24- 26 März 1998 in Berlin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, SDV : Saarbrücker Dr. und Verl, pp.111--130, 1999, Colloquien der Deutschen Orient-Gesellschaft, 978-3-930843-54-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les maisons mésopotamiennes ; essai de dialogue entre archéologue et épigraphiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bibliothèque Archéologique et Historique IFPO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les maisons dans la Syrie Antique du troisième millénaire au début de l'Islam ; pratiques et représentations de l'espace domestique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geuthner, 1997, 2-7053-0567-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekum, roi d’Apišal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Ziegler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MARI Annales de Recherches Interdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Recherche et Civilisations, pp.243-247, 1997, 2-86538-259-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fouilles de Tell Mohammed Diyab (1987 et 1988)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-M. Durand (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tell Mohammed Diyab (Campagnes de 1987 et 1988)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEPOA, pp.9-46, 1990, Cahiers de NABU, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larsa-‘Uwaili Annual Report 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lisein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Suire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] State Board of Antiquities and Heritage of Iraq. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId153"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:129.72972972973px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dominique Charpin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ayant été assistant à l'Université de Paris 1, puis chargé de recherche au CNRS, professeur à Paris 1 puis à l'EPHE, je suis depuis 2014 professeur au Collège de France. J'ai commencé par des travaux portant sur l'Irak à l'époque paléo-babylonienne, puis sur les archives de Mari en Syrie, avant d'élargir peu à peu mes intérêts à l'ensemble de la civilisation mésopotamienne.J'ai été épigraphiste de terrain en Syrie (à Mari de 1979-1994), et en Irak (à Ur de 2015 à 2022 et à Larsa de 1985 à 1989, et à nouveau depuis 2019).J'ai dirigé plusieurs projets de recherche financés : « Archibab » (ANR, 2008-2010), puis « ARCHIBAB suite » (ANR, 2011-2014), « EcritUr » (ANR, 2017-2021) et PCEHM (ANR, 48 mois à partir du 1er oct. 2022).Mes intérêts actuels demeurent les archives paléo-babyloniennes, avec la direction du site ARCHIBAB (</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.archibab.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) et l'histoire de la recherche en assyriologie (</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://proclac.cnrs.fr/projets/projets-mesopo/histoire-de-lassyriologie-en-france/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).Je dirige depuis 2003 la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Assyriologie et d'archéologie orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, je co-dirige depuis 2009 la série des </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives royales de Mari</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et je suis le président de la SEPOA, qui publie le trimestriel </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NABU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et la série des </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de NABU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.sepoa.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CURRICULUM VITAE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– né le 12 juin 1954 à Neuilly-sur-Seine– nationalité : français– marié, deux enfants– adresse professionnelle : Collège de France, Institut des Civilisations, 52 rue du Cardinal Lemoine 75005 Paristéléphone : 01 44 27 10 80courriel : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dominique.charpin@college-de-france.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– Baccalauréat série B, juin 1971– Maîtrise d'Histoire à l'Université de Paris I, juin 1975– Agrégation d'Histoire, juillet 1976– Assistant à l'Université de Paris I, d'octobre 1976 à septembre 1985– Docteur du Troisième Cycle en janvier 1979– Docteur d'État ès Lettres et Sciences Humaines en juin 1984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– Chargé de recherche (1ère classe) au CNRS, d'octobre 1985 à septembre 1988– Professeur à l'Université de Paris I, d'octobre 1988 au 31 août 2005– Directeur d'études cumulant à l'Ecole Pratique des Hautes Etudes (Section des Sciences historiques et philologiques) du 1er octobre 1994 au 31 août 2005– Directeur d'études non cumulant à l'Ecole Pratique des Hautes Etudes (Section des Sciences historiques et philologiques), du 1er septembre 2005 au 31 décembre 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– Professeur au Collège de France (chaire « Civilisation mésopotamienne ») depuis le 1er janvier 2014</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Distinctions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– prix Saintour de l’Académie des Inscriptions et Belles-Lettres 1987– prix du Budget de l’Académie des Inscriptions et Belles-Lettres 2004– Correspondant français de l'Académie des Inscriptions et Belles-Lettres (mars 2012)– Chevalier des Palmes académiques– </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Honorary Member</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l'</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Oriental Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2019)– Docteur honoris causa de l'Université de Chicago (2020)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Principales responsabilités éditoriales actuelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– Directeur de la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'assyriologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (PUF)– Co-directeur de la collection </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives Royales de Mari</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Peeters)– Président de la Société pour l'Étude du Proche-Orient ancien (qui publie notam­ment le trimestriel </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NABU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [depuis 1987] et ses suppléments, dont les séries </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Florilegium Marianum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [15 vol. parus depuis 1992]) et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archibab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [5 volumes parus depuis 2012]. Voir </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.sepoa.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Principales responsabilités scientifiques actuelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– Directeur de l'Institut des Civilisations du Collège de France (depuis le 1er octobre 2023)– Directeur du projet PCEHM « Pouvoir et culture écrite en Haute-Mésopotamie au XVIIIe siècle av. J.-C.  » financé par l'ANR pour 48 mois (depuis oct. 2022)– Membre du Bureau élargi du Collège de France– Membre de la Commission du </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus Inscriptionum Semiticarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l'AIBL– Membre du Conseil de la Société Asiatique</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Principales responsabilités académiques antérieures</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– Membre élu de la Section 32 du Comité National de la Recherche Scientifique (2004-2008)– Membre élu du Conseil d'Administration de l'EPHE (2006-2009)– Directeur-adjoint de l'UMR 7192 « Proche-Orient—Caucase : langues, archéologie, cultures » (CNRS, Collège de France, EPHE, INALCO) de 2011 à 2018. Voir </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.digitorient.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">– Membre du Comité de direction du Labex Hastec jusqu'en 2018. Voir </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.labex-hesam.eu/fr/13-hastec-presentation</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">– Directeur du projet « EcritUr (la ville d'Ur d'après les textes du premier quart du IIe millénaire av. J.-C.) » financé par l'ANR pour 42 mois (oct. 2017-mars 2021)– Membre du Bureau de l'</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association for Assyriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Voir </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.iaassyriology.com</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2013-2022)– Directeur de l'UMS 2409 « Centre de documentation de l'Institut des Civilisations » (Collège de France / CNRS) (2014-2023)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expertises</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– Evaluations pour de nombreuses institutions françaises ou étrangères de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">candidats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (notamment Copenhagen University, Yale University, New York University, University of Chicago, FWO, University College London, The Johns Hopkins University, Tel Aviv University, Université de Lille III) ou de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">projets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Agence nationale de la Recherche, Fondation Fernand Braudel-IFER de la FMSH, German-Israeli Foundation for Scientific Research and Development, Heidelberger Akademie der Wissenschaften, Union der Deutschen Akademien der Wissenschaften, Conseil de recherches en Sciences humaines du Canada).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Civilisation mésopotamienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 122, pp.379-400. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15e16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Civilisation mésopotamienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 121, pp.381-402. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12kub⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05610374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Old Babylonian Glossary of the ARCHIBAB Text Corpus: Results and Prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arkhipov Ilya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Ziegler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Assyriologie et d'Archéologie orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 118, pp.91-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données nouvelles sur l'histoire de Larsa (II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In memoriam Jean-Louis Huot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Breniquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria de Casteja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Huot (1939-2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Breniquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria de Casteja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Civilisation mésopotamienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120, pp.281-303. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/annuaire-cdf.18457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire de la publication de NABU [note 137]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Ziegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022 (4), pp.277-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Civilisation mésopotamienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119, pp.365-386. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/annuaire-cdf.17190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Great Houses of Old Babylonian Ur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Stone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelheid Otto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthold Einwag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zimansky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Near Eastern Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 84 (3), pp.182--191. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/715346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En marge d’EcritUr, 11 : le sceau d'un prêtre ŠITA ÈŠ, serviteur de Nimintabba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Béranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Notes Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020 (2), note 54 (p. 118-120)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En marge d'EcritUr, 14 : les Gipar d’Ur et d’Uruk et le palais de Mari : architecture et lexicographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020 (2), pp.122-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En marge d'EcritUr, 17 : offrandes à une statue de Sin-iddinam dans la grande cour (kisalmah) du temple de Nanna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.126-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Civilisation mésopotamienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 118, pp.187-208. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/annuaire-cdf.15574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Report on the XIVth and XVth Campaigns at Larsa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Abd-El-Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rateb Al-Debs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sumer - Journal of Archaeology of Mesopotamia = سومر : مجلة بحث في آثار العراق القديم</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 66, pp.133-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En marge d'EcritUr, 13 : le sceau de la prêtresse-en Enanatuma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020 (2), pp.121-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En marge d'EcritUr, 15 : l’Ehursag existait-il encore à l’époque paléo-babylonienne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020 (2), pp.123-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En marge d'EcritUr, 16 : une offrande du roi de Babylone Sumu-la-El à Ur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020 (2), pp.125-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En marge d'EcritUr, 12 : une femme propriétaire d'une prébende</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020 (2), note 55 (pp. 120-121)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">18) En marge d’Archibab, 32 : du nouveau sur la famille royale de Larsa du temps de Rim-Sin I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019 (1), pp.29--30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte-rendu] C. Wilcke (éd.), &amp;lt;i&amp;gt;Keilschrifttexte aus Isin - Išān Bahrīyāt : Ergebnisse der Ausgrabungen der Deutschen Forschungsgemeinschaft unter der Schirmherrschaft der Bayerischen Akademie der Wissenschaften&amp;lt;/i&amp;gt; : Bayerische Akademie der Wissenschaften Philosophisch-historische Klasse 43 Abhandlungen Neue Folge 143, Munich, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Assyriologie et d'Archéologie orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 113 (1), pp.190-191. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/assy.113.0189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Civilisation mésopotamienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 117, pp.199-215. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/annuaire-cdf.14058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte-rendu] R. Tarasewicz, &amp;lt;i&amp;gt;The Neo-Babylonian Records from Ur from the Hall Collection of the British Museum&amp;lt;/i&amp;gt; : dubsar 7, Münster, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Assyriologie et d'Archéologie orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 113 (1), pp.189-190. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/assy.113.0189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives royales de Mari, 85 ans de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Claroscuro. Revista del Centro de Estudios sobre Diversidad Cultura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (2), pp.1-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priests of Ur in the Old Babylonian Period: a Reappraisal in Light of the 2017 Discoveries at Ur/Tell Muqayyar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ancient Near Eastern Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19, pp.18-34. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15692124-12341302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Civilisation mésopotamienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 116, pp.229-242. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/annuaire-cdf.12850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">98) En marge d’ARCHIBAB, 30 : un culte du dieu Tutu à Kiš ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (4), pp.157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">19) En marge d’EcritUr, 4 : Rim-Sin II, roi d’Ur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2019 (1), pp.30--31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[compte-rendu] M. Nissinen, Ancient Prophecy. Near Eastern, Biblical, and Greek Perspectives, Oxford, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'assyriologie et d'archeologie orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Vol. 112 (1), pp.[209--215]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">99) En marge d’ARCHIBAB, 31 : “ajouter des dieux ou des clauses supplémentaires” dans un serment d’alliance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (4), pp.157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">45) En marge d’EcritUr, 6 : CUSAS 10 17 et l’onomastique théophore de Dumununna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2019 (2), pp.77--78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles découvertes épigraphiques à Ur (2015 et 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2017, pp.1063-1081</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">97) En marge d’ARCHIBAB, 29 : à propos de TMH 10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (4), pp.156--157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En marge d'EcritUr, 3 : un deuxième cas de &amp;quot;piercing&amp;quot; au n°1 Broad Street [74]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (3), pp.119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20) En marge d’EcritUr, 5 : une tablette divinatoire au no 7 Quiet Street</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2019 (1), pp.31--32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendez à César ce qui est à César, 2 : à propos des deux Sippar [73]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (3), pp.118--119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100) En marge de HIGEOMES, 3 : le dieu Amu de Hubšil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (4), pp.157--159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHRONIQUES BIBLIOGRAPHIQUES 21. À L'OCCASION DES DIX ANS DU PROJET ARCHIBAB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Assyriologie et d'Archéologie orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 112, pp.177-208. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/assy.112.0177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chroniques bibliographiques. 21. À l’occasion des dix ans du projet archibab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'assyriologie et d'archeologie orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Vol. 112 (1), pp.177--208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte-rendu] N. Samet, &amp;lt;i&amp;gt;The Lamentation over the Destruction of Ur&amp;lt;/i&amp;gt;: Mesopotamian Civilization 18, Winona Lake, 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Assyriologie et d'Archéologie orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111 (1), pp.179. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/assy.111.0179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte-rendu] L. Sassmannshausen (éd.), en collaboration avec G. Neumann, &amp;lt;i&amp;gt;He Has Opened Nisaba's House of Learning : Studies in Honor of Åke Waldemar Sjöberg on the Occasion of His 89th Birthday on August 1st 2013&amp;lt;/i&amp;gt;, Cuneiform Monographs 46, Leyde/Boston, 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Assyriologie et d'Archéologie orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111 (1), pp.191. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/assy.111.0179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte-rendu] A. George, Th. Hertel, J. Llop-Radùa, K. Radner & W. van Soldt, &amp;lt;i&amp;gt;Assyrian Archival Documents in the Schøyen Collection and Other Documents from North Mesopotamia and Syria&amp;lt;/i&amp;gt; : Cornell University Studies in Assyriology and Sumerology 34, Bethesda, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Assyriologie et d'Archéologie orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111 (1), pp.179. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/assy.111.0179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En marge d’ARCHIBAB 26 : deux devins et l’abi ERIN₂ Utul-Ištar à Sippar-Amnanum en Ammi-ṣaduqa 15 [67]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017 (3), pp.124--125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte-rendu] J.-L. Huot, &amp;lt;i&amp;gt;L’E.babbar de Larsa aux IIe et Ier millénaires (Fouilles de 1974 à 1985)&amp;lt;/i&amp;gt; : Bibliothèque archéologique et historique 205, Beyrouth/Damas, 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Assyriologie et d'Archéologie orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111 (1), pp.179-180. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/assy.111.0179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte-rendu] M. Rutz, &amp;lt;i&amp;gt;Bodies of Knowledge in Ancient Mesopotamia : the Diviners of Late Bronze Age Emar and their Tablet Collection&amp;lt;/i&amp;gt;, Ancient Magic and Divination 9, Leyde/Boston, 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Assyriologie et d'Archéologie orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111 (1), pp.185-187. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/assy.111.0179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Civilisation mésopotamienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 115, pp.431-450. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/annuaire-cdf.12530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Assyriologist and the Computer. The “Archibab” Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hebrew Bible and Ancient Israel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (1), pp.137--153. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1628/219222714X13994465496947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To write or not to write : le devoir d'information envers le roi dans le Proche-Orient amorrite : XVIIIe siècle av. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Asiatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 301 (1), pp.1--18. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/JA.301.1.2994457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « pays de Mari et des Bédouins » à l'époque de Samsu-iluna de Babylone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'assyriologie et d'archéologie orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 105, pp.41--59. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/assy.105.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles technologies au service de l’historien de la Mésopotamie : le projet « Archibab »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 154 (4), pp.1381-1394. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/crai.2010.93026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amurritisch lernen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Ziegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wiener Zeitschrift für die Kunde des Morgenlandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Festschrift für Hermann Hunger zum 65. Geburtstag gewidmet von seinen Freunden, Kollegen und Schülern, 97, pp.55-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire et écrire en Mésopotamie : une affaire de spécialistes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 148 (1), pp.481--508. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/crai.2004.22724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tell Mohammed Diyab (Syrie), campagne 1993</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orient-Express, Notes et Nouvelles d'Archéologie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 2, pp.8-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tell Mohammed Diyab (Syrie), campagne 1993</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 4, pp.97-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tell Mohammed Diyab (Syrie), campagne de 1991</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orient-Express, Notes et Nouvelles d'Archéologie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 2, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quête de Ninive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Belles Lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Docet omnia, 9782251453583. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.lesbelleslettres.28713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARCHIBAB 4 : Nouvelles recherches sur les archives d'Ur d'époque paléo-babylonienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Béranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Fiette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Jacquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEPOA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Mémoires de N.A.B.U. (22), 556 p., 2020, 979-10-97449-03-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Tu es de mon sang !” Les alliances dans le Proche-Orient ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Belles-Lettres; Collège de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2019, Docet omnia, 9782251448909</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florilegium marianum V. Mari et le Proche-Orient à l'époque amorrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Ziegler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEPOA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Mémoires de NABU (6), 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le roi, le devin et les soldats rebelles d'après une lettre des archives royales de Mari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabetta Cianfanelli; Fiammetta Gori. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">níĝ-ba dub-sar maḫ. Studies on Ebla and the Ancient Near East presented to Amalia Catagnoti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Documenta Asiana (14), Edizioni Quasar, pp.109-122, 2024, ISBN 978-88-5491-497-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Mari to Yakaltum: a route westwards according to the royal archives of Mari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adelheid Otto; Nele Ziegler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre les fleuves – III. On the Way in Upper Mesopotamia: Routes, Travels and Environment as Basis for the Reconstruction of Historical Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berliner Beiträge zum Vorderen Orient (30), PeWe Verlag, pp.119-132, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages politiques des banquets d’après les archives mésopotamiennes du début du deuxième millénaire av. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Lion; Catherine Grandjean; Christophe Hugoniot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le banquet du monarque : dans le monde antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires François-Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.31-52, 2022, Tables des hommes, 978-2-86906-824-7. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufr.23197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akkadian and the Amorites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juan-Pablo Vita. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of the Akkadian language. Volume 2, The second and first millennia BCE afterlife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1177-1212, 2021, Handbook of Oriental Studies. Section 1 The Near and Middle East, 152, 978-90-04-44521-5. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004445215_018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les documents d'archives paléo-babyloniens d'Ur issus de fouilles irrégulières : catalogue commenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charpin, Dominique and Béranger, Marine and Fiette, Baptiste and Jacquet, Antoine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCHIBAB 4. Nouvelles recherches sur les archives d'Ur d'époque paléo-babylonienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, SEPOA, pp.43-60, 2020, Mémoires de N.A.B.U., 979-10-97449-03-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les découvertes épigraphiques de Taylor à Ur en 1854 : nouvelle approche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charpin, Dominique and Béranger, Marine and Fiette, Baptiste and Jacquet, Antoine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCHIBAB 4. Nouvelles recherches sur les archives d'Ur d'époque paléo-babylonienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, SEPOA, pp.13-42, 2020, Mémoires de N.A.B.U., 979-10-97449-03-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temple d'Enki-d'Eridu : nouvelle approche du clergé d'Ur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charpin, Dominique and Béranger, Marine and Fiette, Baptiste and Jacquet, Antoine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCHIBAB 4. Nouvelles recherches sur les archives d'Ur d'époque paléo-babylonienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, SEPOA, pp.155-186, 2020, Mémoires de N.A.B.U., 979-10-97449-03-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temple d'Enki-d'Eridu : nouvelle approche du clergé d'Ur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Charpin; Marine Béranger; Baptiste Fiette; Antoine Jacquet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCHIBAB 4. Nouvelles recherches sur les archives d'Ur d'époque paléo-babylonienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, SEPOA, pp.155-186, 2020, Mémoires de N.A.B.U., 979-10-97449-03-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tablettes retrouvées dans des caveaux funéraires d'époque paléo-babylonienne à Ur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charpin, Dominique and Béranger, Marine and Fiette, Baptiste and Jacquet, Antoine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCHIBAB 4. Nouvelles recherches sur les archives d'Ur d'époque paléo-babylonienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, SEPOA, pp.87-118, 2020, Mémoires de N.A.B.U., 979-10-97449-03-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enanedu et les prêtresses-enum du dieu Nanna à Ur à l'époque paléo-babylonienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charpin, Dominique and Béranger, Marine and Fiette, Baptiste and Jacquet, Antoine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCHIBAB 4. Nouvelles recherches sur les archives d'Ur d'époque paléo-babylonienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, SEPOA, pp.187-210, 2020, Mémoires de N.A.B.U., 979-10-97449-03-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives d'Apil-Ašnan et de ses voisins à Ur sous Samsu-iluna et Rim-Sin II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charpin, Dominique and Béranger, Marine and Fiette, Baptiste and Jacquet, Antoine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCHIBAB 4. Nouvelles recherches sur les archives d'Ur d'époque paléo-babylonienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, SEPOA, pp.61-84, 2020, Mémoires de N.A.B.U., 979-10-97449-03-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'élection du P. Scheil au Collège de France en 1905</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annalisa Azzoni; Alexandra Kleinerman; Douglas A. Knight; David I. Owen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Mari to Jerusalem and Back: Assyriological and Biblical Studies in Honor of Jack Murad Sasson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eisenbrauns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.26-68, 2020, 978-1-57506-741-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ventes de terrains par le temple de Nanna à Ur sous les rois de Larsa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charpin, Dominique and Béranger, Marine and Fiette, Baptiste and Jacquet, Antoine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCHIBAB 4. Nouvelles recherches sur les archives d'Ur d'époque paléo-babylonienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, SEPOA, pp.213-232, 2020, Mémoires de N.A.B.U., 979-10-97449-03-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives d'Aha-nirši à Ur de Gungunum à Sumu-El</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ait Said-Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charpin, Dominique and Béranger, Marine and Fiette, Baptiste and Jacquet, Antoine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCHIBAB 4. Nouvelles recherches sur les archives d'Ur d'époque paléo-babylonienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, SEPOA, pp.119-252, 2020, Mémoires de N.A.B.U., 979-10-97449-03-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weihgaben als Spiegel der Rolle von Gottheiten im mesopotamischen Pantheon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evans, J.M. and Rossberger, E. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Near Eastern Inventories in the Third and Second Millennia BCE : Integrating Archaeological, Textual, and Visual Sources (Proceedings of a Conference Held at the LMU Centre for Advanced Studies, November 14-15, 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PeWe Verlag, pp.207--221, 2019, Münchener Abhandlungen zum Alten Orient, 978-3-935012-36-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques aspects méconnus du statut et du rôle des quartiers-bâbtum dans les villes paléo-babyloniennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Valentini; G. Guarducci. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Between Syria and the Highlands. Studies in Honor of Giorgio Buccellati and Marilyn Kelly-Buccellati</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Arbor Saptientiae Editore, pp.100-112, 2019, Studies on the Ancient Near East and the Mediterranean, 978-88-31341-01-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les symboles divins dans les archives paléo-babyloniennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Römer, Thomas and Gonzalez, Hervé and Marti, Lionel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représenter dieux et hommes dans le Proche-Orient ancien et dans la Bible. Actes du colloque organisé par le Collège de France, Paris, les 5 et 6 mai 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 287, Peeters, pp.38--51, 2019, Orbis Biblicus et Orientalis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La défaite, conséquence de la colère divine. La théologie de l'histoire à Alep d'après les archives royales de Mari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Durand, Jean-Marie and Marti, Lionel and Römer, Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colères et repentirs divins : actes du colloque organisé par le Collège de France, Paris, les 24 et 25 avril 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 278, Academic Press / Vandehoeck &amp; Ruprecht, pp.1--11, 2015, Orbis biblicus et Orientalis, 978-3-7278-1785-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mari à l'école d'Ešnunna : écriture, langue, formulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mittermayer, C. and Ecklin, S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Altorientalische Studien zu Ehren von Pascal Attinger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 256, Academic Press-Fribourg, pp.119--137, 2012, Orbis Biblicus et Orientalis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammu-rabi de Babylone et Mari : nouvelles sources, nouvelles perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Renger, J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Babylon : Focus mesopotamischer Geschichte, Wiege früher Gelehrsamkeit, Mythos in der Moderne : 2 : Internationales Colloquium der Deutschen Orient-Gesellschaft, 24- 26 März 1998 in Berlin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, SDV : Saarbrücker Dr. und Verl, pp.111--130, 1999, Colloquien der Deutschen Orient-Gesellschaft, 978-3-930843-54-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les maisons mésopotamiennes ; essai de dialogue entre archéologue et épigraphiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bibliothèque Archéologique et Historique IFPO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les maisons dans la Syrie Antique du troisième millénaire au début de l'Islam ; pratiques et représentations de l'espace domestique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geuthner, 1997, 2-7053-0567-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekum, roi d’Apišal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Ziegler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MARI Annales de Recherches Interdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Recherche et Civilisations, pp.243-247, 1997, 2-86538-259-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fouilles de Tell Mohammed Diyab (1987 et 1988)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-M. Durand (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tell Mohammed Diyab (Campagnes de 1987 et 1988)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEPOA, pp.9-46, 1990, Cahiers de NABU, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larsa-‘Uwaili Annual Report 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lisein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Suire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] State Board of Antiquities and Heritage of Iraq. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId155"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archibab.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://proclac.cnrs.fr/projets/projets-mesopo/histoire-de-lassyriologie-en-france/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sepoa.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dominique.charpin@college-de-france.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.digitorient.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.labex-hesam.eu/fr/13-hastec-presentation" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iaassyriology.com" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05456830v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Charpin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15e16" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868419v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkhipov Ilya" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gaubert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele Ziegler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-04414125v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372394v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Vallet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bachelot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Breniquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Calvet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria de Casteja" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372387v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249123v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.18457" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752445v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.17190" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368138v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752444v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Stone" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelheid Otto" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthold Einwag" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zimansky" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/715346" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912868v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine B&#233;ranger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839365v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839333v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271563v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.15574" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088166v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Abd-El-Ali" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rateb Al-Debs" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839376v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839354v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839346v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752423v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752447v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269320v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/assy.113.0189" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839287v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.14058" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269328v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-03022497v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-03022888v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15692124-12341302" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752449v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752438v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.12850" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752416v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752412v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752448v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752413v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752422v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752421v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752414v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752450v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-03022894v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752453v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-03022932v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/assy.112.0177" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752424v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268243v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/assy.111.0179" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268226v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268206v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752451v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268213v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268233v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752437v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.12530" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752442v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1628/219222714X13994465496947" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752441v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/JA.301.1.2994457" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752440v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/assy.105.0041" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752443v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/crai.2010.93026" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-03023177v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752439v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/crai.2004.22724" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869188v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Castel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Faivre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sauvage" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869160v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Durand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869290v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-04060267v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/9782251453583/en-quete-de-ninive" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.lesbelleslettres.28713" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089365v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Fiette" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jacquet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepoa.fr/produit/2020-archibab-4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-03022984v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/lesbelleslettres/258" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383982v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepoa.fr/produit/2003-memoires-de-nabu-6-pdf/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-04808081v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-04683273v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250151v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/23197" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.23197" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05459339v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/book/edcoll/9789004445215/BP000023.xml" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004445215_018" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752430v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752433v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752429v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836464v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752431v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830768v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752432v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-03627001v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eisenbrauns.org/books/titles/978-1-57506-741-4.html" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752428v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752427v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ait Said-Ghanem" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752417v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-03022920v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752419v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752420v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752425v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752426v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324358v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868799v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869276v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088144v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lisein" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Suire" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mura" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Darras" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archibab.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://proclac.cnrs.fr/projets/projets-mesopo/histoire-de-lassyriologie-en-france/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sepoa.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dominique.charpin@college-de-france.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.digitorient.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.labex-hesam.eu/fr/13-hastec-presentation" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iaassyriology.com" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05456830v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Charpin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15e16" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05610374v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12kub" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868419v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkhipov Ilya" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gaubert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele Ziegler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-04414125v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372394v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Vallet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bachelot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Breniquet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Calvet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria de Casteja" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372387v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249123v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.18457" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368138v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752445v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.17190" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752444v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Stone" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelheid Otto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthold Einwag" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zimansky" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/715346" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912868v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine B&#233;ranger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839365v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839333v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271563v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.15574" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088166v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Abd-El-Ali" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rateb Al-Debs" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839376v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839354v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839346v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752423v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752447v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269320v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/assy.113.0189" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839287v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.14058" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269328v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-03022497v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-03022888v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15692124-12341302" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752438v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.12850" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752449v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752416v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752412v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752448v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752413v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-03022894v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752450v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752422v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752414v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752421v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752453v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-03022932v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/assy.112.0177" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752424v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268243v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/assy.111.0179" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268226v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268206v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752451v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268213v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268233v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752437v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.12530" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752442v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1628/219222714X13994465496947" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752441v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/JA.301.1.2994457" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752440v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/assy.105.0041" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752443v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/crai.2010.93026" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-03023177v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752439v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/crai.2004.22724" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869188v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Castel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Faivre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sauvage" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869160v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Durand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869290v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-04060267v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/9782251453583/en-quete-de-ninive" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.lesbelleslettres.28713" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089365v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Fiette" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jacquet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepoa.fr/produit/2020-archibab-4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-03022984v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/lesbelleslettres/258" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383982v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepoa.fr/produit/2003-memoires-de-nabu-6-pdf/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-04808081v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-04683273v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250151v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/23197" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.23197" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05459339v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/book/edcoll/9789004445215/BP000023.xml" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004445215_018" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752430v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752433v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752429v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836464v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752431v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830768v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752432v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-03627001v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eisenbrauns.org/books/titles/978-1-57506-741-4.html" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752428v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752427v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ait Said-Ghanem" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752417v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-03022920v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752419v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752420v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752425v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752426v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324358v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868799v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869276v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088144v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lisein" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Suire" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mura" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Darras" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>